--- v0 (2026-02-10)
+++ v1 (2026-10-05)
@@ -38,53 +38,50 @@
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
@@ -102,84 +99,81 @@
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="257" r:id="rId2"/>
     <p:sldId id="282" r:id="rId3"/>
     <p:sldId id="283" r:id="rId4"/>
     <p:sldId id="284" r:id="rId5"/>
     <p:sldId id="285" r:id="rId6"/>
     <p:sldId id="286" r:id="rId7"/>
     <p:sldId id="287" r:id="rId8"/>
     <p:sldId id="288" r:id="rId9"/>
     <p:sldId id="281" r:id="rId10"/>
     <p:sldId id="258" r:id="rId11"/>
     <p:sldId id="259" r:id="rId12"/>
     <p:sldId id="289" r:id="rId13"/>
     <p:sldId id="290" r:id="rId14"/>
     <p:sldId id="260" r:id="rId15"/>
     <p:sldId id="261" r:id="rId16"/>
     <p:sldId id="291" r:id="rId17"/>
     <p:sldId id="262" r:id="rId18"/>
     <p:sldId id="309" r:id="rId19"/>
     <p:sldId id="310" r:id="rId20"/>
     <p:sldId id="263" r:id="rId21"/>
     <p:sldId id="292" r:id="rId22"/>
-    <p:sldId id="264" r:id="rId23"/>
-[...32 lines deleted...]
-    <p:sldId id="276" r:id="rId56"/>
+    <p:sldId id="265" r:id="rId23"/>
+    <p:sldId id="294" r:id="rId24"/>
+    <p:sldId id="266" r:id="rId25"/>
+    <p:sldId id="298" r:id="rId26"/>
+    <p:sldId id="295" r:id="rId27"/>
+    <p:sldId id="296" r:id="rId28"/>
+    <p:sldId id="312" r:id="rId29"/>
+    <p:sldId id="311" r:id="rId30"/>
+    <p:sldId id="307" r:id="rId31"/>
+    <p:sldId id="297" r:id="rId32"/>
+    <p:sldId id="306" r:id="rId33"/>
+    <p:sldId id="269" r:id="rId34"/>
+    <p:sldId id="267" r:id="rId35"/>
+    <p:sldId id="299" r:id="rId36"/>
+    <p:sldId id="300" r:id="rId37"/>
+    <p:sldId id="313" r:id="rId38"/>
+    <p:sldId id="270" r:id="rId39"/>
+    <p:sldId id="302" r:id="rId40"/>
+    <p:sldId id="301" r:id="rId41"/>
+    <p:sldId id="277" r:id="rId42"/>
+    <p:sldId id="314" r:id="rId43"/>
+    <p:sldId id="308" r:id="rId44"/>
+    <p:sldId id="280" r:id="rId45"/>
+    <p:sldId id="303" r:id="rId46"/>
+    <p:sldId id="304" r:id="rId47"/>
+    <p:sldId id="279" r:id="rId48"/>
+    <p:sldId id="305" r:id="rId49"/>
+    <p:sldId id="274" r:id="rId50"/>
+    <p:sldId id="275" r:id="rId51"/>
+    <p:sldId id="273" r:id="rId52"/>
+    <p:sldId id="276" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -455,80 +449,80 @@
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="15361" autoAdjust="0"/>
+    <p:restoredLeft sz="15152" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="66" d="100"/>
-          <a:sy n="66" d="100"/>
+          <a:sx n="79" d="100"/>
+          <a:sy n="79" d="100"/>
         </p:scale>
-        <p:origin x="1310" y="384"/>
+        <p:origin x="840" y="67"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/colorful5">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="colorful" pri="10500"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent4"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node1">
     <dgm:fillClrLst>
       <a:schemeClr val="accent5"/>
       <a:schemeClr val="accent6"/>
@@ -4456,51 +4450,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71A8FEB1-B164-46EB-B624-398145203E6F}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>16.09.2025</a:t>
+              <a:t>14.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4794,51 +4788,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71A8FEB1-B164-46EB-B624-398145203E6F}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>16.09.2025</a:t>
+              <a:t>14.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5195,51 +5189,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71A8FEB1-B164-46EB-B624-398145203E6F}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>16.09.2025</a:t>
+              <a:t>14.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5531,51 +5525,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71A8FEB1-B164-46EB-B624-398145203E6F}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>16.09.2025</a:t>
+              <a:t>14.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5851,51 +5845,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71A8FEB1-B164-46EB-B624-398145203E6F}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>16.09.2025</a:t>
+              <a:t>14.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6247,51 +6241,51 @@
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71A8FEB1-B164-46EB-B624-398145203E6F}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>16.09.2025</a:t>
+              <a:t>14.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6504,51 +6498,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71A8FEB1-B164-46EB-B624-398145203E6F}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>16.09.2025</a:t>
+              <a:t>14.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6766,51 +6760,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71A8FEB1-B164-46EB-B624-398145203E6F}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>16.09.2025</a:t>
+              <a:t>14.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7028,51 +7022,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71A8FEB1-B164-46EB-B624-398145203E6F}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>16.09.2025</a:t>
+              <a:t>14.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7357,51 +7351,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71A8FEB1-B164-46EB-B624-398145203E6F}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>16.09.2025</a:t>
+              <a:t>14.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7680,51 +7674,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71A8FEB1-B164-46EB-B624-398145203E6F}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>16.09.2025</a:t>
+              <a:t>14.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8137,51 +8131,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71A8FEB1-B164-46EB-B624-398145203E6F}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>16.09.2025</a:t>
+              <a:t>14.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8342,51 +8336,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71A8FEB1-B164-46EB-B624-398145203E6F}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>16.09.2025</a:t>
+              <a:t>14.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8519,51 +8513,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71A8FEB1-B164-46EB-B624-398145203E6F}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>16.09.2025</a:t>
+              <a:t>14.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -8852,51 +8846,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71A8FEB1-B164-46EB-B624-398145203E6F}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>16.09.2025</a:t>
+              <a:t>14.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -9197,51 +9191,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{71A8FEB1-B164-46EB-B624-398145203E6F}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>16.09.2025</a:t>
+              <a:t>14.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -11318,51 +11312,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="10361612" y="6130437"/>
             <a:ext cx="1146283" cy="370396"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{71A8FEB1-B164-46EB-B624-398145203E6F}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>16.09.2025</a:t>
+              <a:t>14.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2589212" y="6135808"/>
             <a:ext cx="7619999" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -11912,158 +11906,146 @@
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media1.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp4"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media2.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp4"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-</file>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="../media/media2.mp4"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp4"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...10 lines deleted...]
-<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -12516,206 +12498,209 @@
           </a:p>
           <a:p>
             <a:pPr marL="252000">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>using words in sentences</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="252000">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
-[...3 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>compositions</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7503736" y="1187780"/>
-            <a:ext cx="4402318" cy="5170646"/>
+            <a:off x="7678835" y="1022409"/>
+            <a:ext cx="4402318" cy="5909310"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg2"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="252000">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Procedures</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="252000">
+            <a:pPr marL="709200" indent="-457200">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:buChar char="•"/>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>explanations in the mother tongue by the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>teacher</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="252000">
+            <a:pPr marL="709200" indent="-457200">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:buChar char="•"/>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>meta-language </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>used for grammatical notions</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="252000">
+            <a:pPr marL="709200" indent="-457200">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:buChar char="•"/>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>practice exercises to apply the notions in a deductive way </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="252000">
+            <a:pPr marL="709200" indent="-457200">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:buChar char="•"/>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>memorization of long vocabulary lists </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="252000">
+            <a:pPr marL="709200" indent="-457200">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:buChar char="•"/>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>reading comprehension and vocabulary exercises of a text </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="252000">
+            <a:pPr marL="709200" indent="-457200">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:buChar char="•"/>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>translation of literary texts </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="252000">
+            <a:pPr marL="709200" indent="-457200">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:buChar char="•"/>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>compositions</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="ro-RO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1675168820"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
@@ -13200,51 +13185,69 @@
             <a:r>
               <a:rPr lang="en-US" sz="2300" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>goal</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2300" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> is </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2300" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>communication. In order to achieve this goal, students should learn to think in the target language. </a:t>
+              <a:t>communication. In order to achieve this goal, students should learn to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>think in the target language</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2300" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2300" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>The </a:t>
@@ -13384,52 +13387,52 @@
               <a:t>The Direct Method. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Principles:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="443060" y="912830"/>
-            <a:ext cx="11444139" cy="5723640"/>
+            <a:off x="369652" y="912830"/>
+            <a:ext cx="11517548" cy="5945170"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="accent3">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="200"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
@@ -13483,57 +13486,66 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>teacher,</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>the latter is often teacher-directed, </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>student-student</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>student-student </a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>interaction is used as well</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
@@ -13630,51 +13642,69 @@
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>a</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>ctions</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t> and pictures are used to make the </a:t>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>pictures</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> are used to make the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>meaning clear</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
@@ -13690,53 +13720,53 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>teacher </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>should demonstrate </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
-[...1 lines deleted...]
-                  <a:srgbClr val="C00000"/>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>not explain or translate</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>; </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -14895,52 +14925,52 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>ethod</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="3000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="301659" y="1234910"/>
-            <a:ext cx="11202954" cy="5147035"/>
+            <a:off x="291830" y="1234910"/>
+            <a:ext cx="11212783" cy="5195073"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="bg2"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="accent3">
                 <a:lumMod val="20000"/>
                 <a:lumOff val="80000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
@@ -15231,52 +15261,52 @@
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Principles:</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="3000" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="339364" y="735286"/>
-            <a:ext cx="11331019" cy="6085005"/>
+            <a:off x="214009" y="735286"/>
+            <a:ext cx="11828834" cy="6085005"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="bg2"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
@@ -15425,109 +15455,145 @@
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>f</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>oundation of language learning is </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>analogy</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
-[...3 lines deleted...]
-              <a:t>, not analysis;</a:t>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>not analysis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>target language</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> is used in the classroom </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>not the students’ native language</a:t>
+              <a:t>not </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>students’ native language</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
@@ -16383,58 +16449,67 @@
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>pairs </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>of words which differ in only one sound </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>e.g</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>. ship – sheep.</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:t>. ship – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>sheep</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>) </a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>gap-filling. </a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1461657839"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
@@ -17743,2954 +17818,3790 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1152525" y="466725"/>
-            <a:ext cx="10352088" cy="571500"/>
+            <a:off x="1295399" y="361949"/>
+            <a:ext cx="10209213" cy="628651"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="3000" b="1" dirty="0" smtClean="0"/>
-              <a:t>The Affective-Humanistic Approach</a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="3000" b="1" dirty="0"/>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0"/>
+              <a:t>C</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0" smtClean="0"/>
+              <a:t>omprehension-Based Approach</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3000" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Content Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="575035" y="1266825"/>
-            <a:ext cx="10058400" cy="4841744"/>
+            <a:off x="688155" y="1159497"/>
+            <a:ext cx="9266548" cy="4835950"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="bg2"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
-[...23 lines deleted...]
-              <a:t>consideration in both the audiolingual and cognitive approaches;</a:t>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>L2 learning is very similar to L1 acquisition;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
-[...41 lines deleted...]
-              <a:t>;</a:t>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>extended exposure and comprehension (listening with understanding) must precede production;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
-[...23 lines deleted...]
-              <a:t> that should be taken into account in the methods and materials used.</a:t>
+              <a:rPr lang="en-US" sz="2600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Krashen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> and Terrell’s Natural Approach stems from the Comprehension-Based Approach.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="1200"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
-          </a:p>
-[...32 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2308012951"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="829299536"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1152525" y="617555"/>
-            <a:ext cx="10352088" cy="571500"/>
+            <a:off x="1295399" y="361949"/>
+            <a:ext cx="10209213" cy="628651"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3000" b="1" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="3000" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0" smtClean="0"/>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:t>C</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0" smtClean="0"/>
+              <a:t>omprehension-Based Approach. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Characteristics:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-US" sz="3200" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Content Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="414779" y="1266824"/>
-            <a:ext cx="11089834" cy="4945439"/>
+            <a:off x="204282" y="990600"/>
+            <a:ext cx="11777186" cy="5636443"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="bg2"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr>
               <a:spcBef>
-                <a:spcPts val="200"/>
-[...29 lines deleted...]
-                <a:spcPts val="200"/>
+                <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
-[...27 lines deleted...]
-            <a:pPr lvl="1">
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Listening </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>comprehension</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>- the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>basic skill </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>that would allow speaking, reading, and writing to develop spontaneously over time, given the right conditions;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
-                <a:spcPts val="200"/>
+                <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
-[...27 lines deleted...]
-            <a:pPr lvl="1">
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Learners should begin with a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>silent period </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>by listening to meaningful speech and by responding nonverbally before they produce </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>lge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> themselves;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
-                <a:spcPts val="200"/>
+                <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
-[...45 lines deleted...]
-            <a:pPr lvl="1">
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Learners should not speak until they feel ready to do so; such </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>delayed oral production </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>results in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>better pronunciation;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
-                <a:spcPts val="200"/>
+                <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
-[...16 lines deleted...]
-            <a:endParaRPr lang="ru-RU" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>input</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> provided to learners should be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>one step beyond their level of proficiency</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Rule learning </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>may help learners monitor what they do, but it will not </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>aid </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>their</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>lge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> acquisition</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Error correction </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>is regarded as unnecessary and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>counterproductive</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>; it is important that learners </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>can</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>understand and make themselves understood</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>If the teacher is not a native (or near-native) speaker, appropriate </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>audiovisual materials </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>must be used in the classroom or lab to provide the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>appropriate input </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>for the learners</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2300" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...244 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="123074782"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="853391182"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1295399" y="361949"/>
-            <a:ext cx="10209213" cy="628651"/>
+            <a:off x="1720982" y="597031"/>
+            <a:ext cx="10075862" cy="533399"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="3000" b="1" dirty="0" smtClean="0"/>
-              <a:t>The </a:t>
-[...7 lines deleted...]
-              <a:t>omprehension-Based Approach</a:t>
+              <a:t>The Communicative Approach </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="3000" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Content Placeholder 4"/>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="688155" y="1159497"/>
-            <a:ext cx="9266548" cy="4835950"/>
+            <a:off x="389106" y="1414022"/>
+            <a:ext cx="10970193" cy="4801951"/>
           </a:xfrm>
           <a:solidFill>
-            <a:schemeClr val="bg2"/>
+            <a:schemeClr val="accent3">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
-[...5 lines deleted...]
-              <a:t>L2 learning is very similar to L1 acquisition;</a:t>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Lge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> is viewed as a meaning-based system for communication </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
-[...9 lines deleted...]
-            <a:pPr>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Serves as an umbrella term for a number of designs and procedures:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
               <a:spcBef>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...18 lines deleted...]
-              <a:t> and Terrell’s Natural Approach stems from the Comprehension-Based Approach.</a:t>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>task-based language teaching,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> project work,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> content-based instruction,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> cooperative learnin</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>g, etc.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="600"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="829299536"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1770970783"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1295399" y="361949"/>
-            <a:ext cx="10209213" cy="628651"/>
+            <a:off x="1466459" y="644165"/>
+            <a:ext cx="10075862" cy="533399"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" dirty="0" smtClean="0"/>
-[...25 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3200" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0" smtClean="0"/>
+              <a:t>The Communicative Approach </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3000" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Content Placeholder 4"/>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="461912" y="990600"/>
-            <a:ext cx="11519555" cy="5636443"/>
+            <a:off x="961534" y="1677972"/>
+            <a:ext cx="9332535" cy="3403076"/>
           </a:xfrm>
           <a:solidFill>
-            <a:schemeClr val="bg2"/>
+            <a:schemeClr val="accent3">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent3">
+                <a:lumMod val="20000"/>
+                <a:lumOff val="80000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="0" indent="0">
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...49 lines deleted...]
-            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>“…</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>A </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>communicative methodology will therefore encourage students to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>practice </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>language in pairs and groups, where they have equal brand opportunity to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>ask</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>answer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>initiate</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>respond</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>. The teacher assumes a counselling role, initiating activity, listening, helping and advising. Students are encouraged </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>to communicate effectively </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>rather than merely to produce grammatically correct forms of English</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.”</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...192 lines deleted...]
-              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...170 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2300" dirty="0">
+            <a:endParaRPr lang="ro-RO" sz="2800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6344239" y="5326146"/>
+            <a:ext cx="4986780" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Abbs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> &amp; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Freebairn</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> 1979, after S. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Thornbury</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>, p.61, 2017</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="1600" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="853391182"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1570769444"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1733551" y="398874"/>
-            <a:ext cx="9191624" cy="571500"/>
+            <a:off x="1428751" y="248238"/>
+            <a:ext cx="10075862" cy="533399"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3000" b="1" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="3000" b="1" dirty="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:t>The Communicative Approach. Characteristics: </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="414779" y="1187781"/>
-            <a:ext cx="11085922" cy="5128178"/>
+            <a:off x="330739" y="1167320"/>
+            <a:ext cx="11070077" cy="5428033"/>
           </a:xfrm>
           <a:solidFill>
-            <a:schemeClr val="bg2"/>
+            <a:schemeClr val="accent3">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2300" dirty="0">
-[...25 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2300" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The goal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>lge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> teaching is learners’ ability to communicate in the target lge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2300" b="1" dirty="0" smtClean="0">
-[...25 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2300" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The content </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>of a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>lge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> course: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>semantic notions </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>social functions </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>that are as important as linguistic structure; the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>use of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>authentic texts </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>(brochures, instructions, cookery </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>books</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>etc. ).</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2300" dirty="0" smtClean="0">
-[...160 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2300" dirty="0">
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Importance is given to learners’ personal experiences </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>and situations which are considered as an invaluable contribution to the content of the lessons.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Sts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> regularly </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>work in groups or pairs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> transfer and negotiate meaning in situations in which one person has information that the others lack.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Use of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>target </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>language/some </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>mother </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>tongue</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1716308524"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3802619307"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1720982" y="597031"/>
+            <a:off x="1428751" y="248238"/>
             <a:ext cx="10075862" cy="533399"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3000" b="1" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3000" b="1" dirty="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:t>The Communicative Approach. Characteristics:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="490194" y="1414023"/>
-            <a:ext cx="10869105" cy="4110084"/>
+            <a:off x="447472" y="952500"/>
+            <a:ext cx="10317939" cy="5817951"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="accent3">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
+            <a:pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" err="1" smtClean="0">
-[...5 lines deleted...]
-              <a:t>Lge</a:t>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Presentation</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t> is viewed as a meaning-based system for communication </a:t>
-[...3 lines deleted...]
-            <a:pPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>by teacher of new functional </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>lge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>, vocabulary or structure</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Practice</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Serves as an umbrella term for a number of designs and procedures:</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>by learners moving from </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>controlled</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>spontaneous</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-[...18 lines deleted...]
-              <a:t>task-based language teaching,</a:t>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Sts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> often engage in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>role-play</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>dramatizatio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>n to adjust their use of the target </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>lge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> to different social contexts.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-              <a:buChar char="§"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t> project work,</a:t>
+              <a:t>Classroom </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>materials and activities </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>often consist of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>authentic tasks and projects</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> presented and practiced using segments of preexisting meaningful discourse, not materials primarily constructed for pedagogical purposes.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-[...9 lines deleted...]
-              <a:t> content-based instruction,</a:t>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Skills are integrated </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>from the beginning; a given activity might involve reading, speaking, listening, and writing.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-[...30 lines deleted...]
-            </a:endParaRPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>teacher’s role </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>is primarily </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>to facilitate communication </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>and secondly to correct errors.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+            <a:endParaRPr lang="ro-RO" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1770970783"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3594578800"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1466459" y="644165"/>
+            <a:off x="1428751" y="248238"/>
             <a:ext cx="10075862" cy="533399"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3000" b="1" dirty="0" smtClean="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3000" b="1" dirty="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:t>The Communicative Approach. Characteristics:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="961534" y="1677972"/>
-            <a:ext cx="9332535" cy="3403076"/>
+            <a:off x="408562" y="952500"/>
+            <a:ext cx="10356849" cy="5837406"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="accent3">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
-          <a:ln>
-[...6 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="457200" lvl="1" indent="0">
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
-[...141 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:rPr lang="en-US" sz="2300" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Functional communication </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>activities</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2300" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buNone/>
-[...10 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2800" dirty="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>comparing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sets of pictures and noting similarities and differences</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2300" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="+mj-lt"/>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...60 lines deleted...]
-              <a:latin typeface="+mj-lt"/>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2300" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ordering </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sequence of events</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2300" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>discovering </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>missing features in a map or picture; </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2300" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>following </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>directions; </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2300" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>solving </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>problems. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2300" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Social </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>interaction activities</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2300" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>conversation,</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2300" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> discussion</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2300" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>s</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>dialogues and role plays</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2300" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>simulations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2300" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>debates.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2300" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1570769444"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4206121054"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...28 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="801278" y="1367280"/>
-            <a:ext cx="10171521" cy="5259763"/>
+            <a:off x="204281" y="262647"/>
+            <a:ext cx="11607505" cy="6595353"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="accent3">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="1">
+            <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...47 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0"/>
+              <a:t>The Communicative Approach. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="3600" b="1" dirty="0"/>
+              <a:t>P</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0" err="1"/>
+              <a:t>rocedure</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0"/>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="3100" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="+mj-lt"/>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr lvl="1">
+            <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...124 lines deleted...]
-                <a:latin typeface="+mj-lt"/>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Presentation </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>and Discussion</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Introduc</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
-[...15 lines deleted...]
-            <a:pPr lvl="1">
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>dialog</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ue</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>mini-dialog</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ues</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>s </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>with motivation related to learners' experiences and discuss the context, including language formality and roles. (In beginner levels, this can be done in the native language.)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...28 lines deleted...]
-            <a:pPr lvl="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Oral Practice</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Practi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>each utterance of the dialog with the whole class, groups, or individuals, using the teacher’s model.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...40 lines deleted...]
-            <a:pPr lvl="1">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Contextual Questions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Enga</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ging</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>students with questions and answers about the dialog's topic and situation.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...61 lines deleted...]
-            </a:endParaRPr>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Personal Connection</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ask</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>questions related to students’ personal experiences, aligned with the dialog theme.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...9 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Study of Expressions and Structures</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Focus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>on basic communicative expressions or structures in the dialog, providing additional examples with familiar vocabulary.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buNone/>
-[...4 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Discover Generalizations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Help</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>learners identify rules for the expressions or structures, including their forms, positions, levels of formality, and grammatical functions.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buNone/>
-[...1 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0"/>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Recognition and Interpretation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Conduct</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>activities to recognize and interpret the target language elements, tailored to learners' proficiency levels.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Oral Production</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Mov</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>from guided to more independent communication activities.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Homework Assignment</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Assign</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>written homework, if applicable.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Evaluation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Assess</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>learning through oral questions, such as how students would use the language in various </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>scenarios.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>                              </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>                                        </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="1700" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>RICHARDS, J. C., RODGERS, T. S. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Approaches and Methods in Language Teaching</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="1200" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="1200" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>p.55</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3802619307"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2159143346"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -21228,2030 +22139,78 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1428751" y="248238"/>
             <a:ext cx="10075862" cy="533399"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
               <a:t>The Communicative Approach. Characteristics:</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1950 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Communicative Language Teaching (CLT)">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph idx="1"/>
             <a:videoFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1169709" y="514937"/>
-            <a:ext cx="9992413" cy="5620985"/>
+            <a:off x="695599" y="248239"/>
+            <a:ext cx="10466523" cy="5887684"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2594776079"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
                 <p:stCondLst>
                   <p:cond evt="onClick" delay="0">
                     <p:tgtEl>
                       <p:spTgt spid="5"/>
                     </p:tgtEl>
@@ -23285,70 +22244,70 @@
                                         <p:tgtEl>
                                           <p:spTgt spid="5"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:nextCondLst>
                 <p:cond evt="onClick" delay="0">
                   <p:tgtEl>
                     <p:spTgt spid="5"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:video>
-              <p:cMediaNode vol="80000">
+              <p:cMediaNode vol="100000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:video>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -23758,80 +22717,80 @@
               <a:t>, students learn the rules. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4094765416"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1608450" y="558149"/>
+            <a:off x="1608450" y="256590"/>
             <a:ext cx="5508787" cy="600076"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0"/>
               <a:t>The </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0"/>
               <a:t>Silent Way </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>(Caleb </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1"/>
               <a:t>Gattegno</a:t>
             </a:r>
@@ -23923,52 +22882,52 @@
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="The Silent Way">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:videoFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1102936" y="1339785"/>
-            <a:ext cx="8672660" cy="4878372"/>
+            <a:off x="1102935" y="856666"/>
+            <a:ext cx="9208383" cy="5390674"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1521133644"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
                 <p:stCondLst>
                   <p:cond evt="onClick" delay="0">
@@ -24024,51 +22983,51 @@
                     <p:spTgt spid="5"/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:video>
               <p:cMediaNode vol="80000">
                 <p:cTn id="7" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="5"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:video>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -24443,1144 +23402,2470 @@
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>; the previously introduced structures are continually being recycled.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="ro-RO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1730156121"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1916650" y="347395"/>
+            <a:ext cx="8911687" cy="518890"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0"/>
+              <a:t>Total Physical Response (TPR</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0"/>
+              <a:t>James J. Asher</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="311285" y="1206630"/>
+            <a:ext cx="11118715" cy="5583276"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>adults</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>’ second or foreign language learning could have similar developmental patterns to that of children’s language acquisition;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>based on coordination of speech and action, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>lge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> taught through physical motor activity;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>linked to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>comprehension-based approach</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>comprehension</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> abilities </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>precede</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>production</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>teaching speaking should be delayed until comprehension abilities are established;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>teaching emphasize </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>meaning</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> not </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>form</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>; teaching should minimize learner stress.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3766061161"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1916650" y="413384"/>
+            <a:ext cx="8911687" cy="518890"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0"/>
+              <a:t>Total Physical Response </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2700" b="1" dirty="0"/>
+              <a:t>(TPR</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2700" b="1" dirty="0" smtClean="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2700" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2700" b="1" dirty="0" smtClean="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2700" b="1" dirty="0"/>
+              <a:t>James J. Asher</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2700" b="1" dirty="0" smtClean="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2700" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="386500" y="1272619"/>
+            <a:ext cx="10077254" cy="4769961"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Theory of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>lge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>–</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> structuralism </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>(verb in the imperative the main element of the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>lge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Theory of learning </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>– stimulus-response view.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The goal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>to ensure that students </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>enjoy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>their experience in learning to communicate in a foreign </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>language (comprehension </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>–</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  a means to an end (speaking)).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Syllabus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> – sentence-based, grammar taught inductively, item selected according to situation they can be used in the classroom, in accordance with the ease of assimilation.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="ro-RO" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2158693508"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1916650" y="300260"/>
+            <a:ext cx="8911687" cy="518890"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0"/>
+              <a:t>Total Physical Response </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2700" b="1" dirty="0"/>
+              <a:t>(TPR</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2700" b="1" dirty="0" smtClean="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2700" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2700" b="1" dirty="0" smtClean="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2700" b="1" dirty="0"/>
+              <a:t>James J. Asher</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2700" b="1" dirty="0" smtClean="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2700" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="321014" y="1261641"/>
+            <a:ext cx="10894854" cy="5471457"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:schemeClr val="bg2"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Teaching </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>activities</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>drills to elicit physical activity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>conversational dialogues introduced after 120 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>hours </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>of instructions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>role-play, </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>slide </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>presentation for teaching narration followed by questions and commands, </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>reading </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>and writing used to consolidate structures and vocabulary</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>action sequence (Teacher gives three connected commands. As students learn more and more of the target language, a longer series of connected commands can be given which together comprise a whole procedure</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.)</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3167964207"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1916650" y="347395"/>
+            <a:off x="1916650" y="300260"/>
             <a:ext cx="8911687" cy="518890"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ro-RO" b="1" dirty="0"/>
-              <a:t>Total Physical Response (TPR</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0"/>
+              <a:t>Total Physical Response </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2700" b="1" dirty="0"/>
+              <a:t>(TPR</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2700" b="1" dirty="0" smtClean="0"/>
               <a:t>)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2700" b="1" dirty="0" smtClean="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="ro-RO" sz="2700" b="1" dirty="0" smtClean="0"/>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ro-RO" b="1" dirty="0"/>
+              <a:rPr lang="ro-RO" sz="2700" b="1" dirty="0"/>
               <a:t>James J. Asher</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="en-US" sz="2700" b="1" dirty="0" smtClean="0"/>
               <a:t>)</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" b="1" dirty="0"/>
+            <a:endParaRPr lang="ro-RO" sz="2700" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="320512" y="1206630"/>
-            <a:ext cx="10294070" cy="5203597"/>
+            <a:off x="243191" y="1447783"/>
+            <a:ext cx="11410545" cy="3624069"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg2"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFontTx/>
-[...9 lines deleted...]
-              <a:t>adults</a:t>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Learners roles </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
-                <a:solidFill>
-[...4 lines deleted...]
-              <a:t>’ second or foreign language learning could have similar developmental patterns to that of children’s language acquisition;</a:t>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>–  listeners/performers who respond through movement individually and collectively.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFontTx/>
-[...27 lines deleted...]
-              <a:t> taught through physical motor activity;</a:t>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Teacher roles </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>– decides what to teach, models, presents, classroom interaction and turn taking decided by the teacher.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFontTx/>
-[...126 lines deleted...]
-              <a:t> not form; teaching should minimize learner stress.</a:t>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Instructional materials </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> – no textbooks at the initial stages, gestures, speech, common classroom objects, pictures, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>realia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>, and wall charts. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
             </a:pPr>
-            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
-[...4 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Teachers should be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>tolerant of errors </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>and only correct major errors, even these should be corrected gently.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ro-RO" sz="2250" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3766061161"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="620232836"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1916650" y="413384"/>
-            <a:ext cx="8911687" cy="518890"/>
+            <a:off x="1619250" y="233585"/>
+            <a:ext cx="9885363" cy="690340"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" b="1" dirty="0"/>
-[...7 lines deleted...]
-              <a:rPr lang="ro-RO" sz="2700" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="ro-RO" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>Suggestopedia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" b="1" dirty="0"/>
+              <a:t>Georgi Lozanov</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0"/>
               <a:t>)</a:t>
             </a:r>
-            <a:r>
-[...15 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2700" b="1" dirty="0"/>
+            <a:endParaRPr lang="ro-RO" sz="2800" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="386500" y="1272619"/>
-            <a:ext cx="10077254" cy="4769961"/>
+            <a:off x="386499" y="801278"/>
+            <a:ext cx="11359299" cy="5976594"/>
           </a:xfrm>
           <a:solidFill>
-            <a:schemeClr val="bg2"/>
+            <a:srgbClr val="CCFFFF"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-            </a:pPr>
-[...70 lines deleted...]
-              <a:t>).</a:t>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>eveloped </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>to help students eliminate the feeling that they cannot be successful and to help them overcome the barriers to learning</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-            </a:pPr>
-[...139 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Lozanov</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> suggests that the human brain could process great quantities of material if simply given the right </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>conditions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> for learning, among which are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>a state of relaxation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>giving over the control</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> of the teacher. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Music</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> is central to this method. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>He </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>claims that about 200 to 240 new words may be introduced each lesson. The teachers' role is to create situations and then to introduce the linguistic material</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-            </a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Learning </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>is facilitated in an environment that is as comfortable as possible, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>e.g. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>soft </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>cushioned seating and dim lighting. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>teacher assumes a role of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>complete authority and control </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>in the classroom. </a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-            </a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Infantilization</a:t>
+            </a:r>
             <a:endParaRPr lang="en-US" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>the child's role the learner takes part in role playing, games, songs, and gymnastic exercises that help "the older student regain the self-confidence, spontaneity and receptivity of the child" </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>(Bancroft </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>1972, p. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>19). </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="1800" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-            </a:pPr>
-            <a:endParaRPr lang="ro-RO" dirty="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>M</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>usic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>is played softly in the background to increase mental relaxation and potential to take in and retain new material during the lesson. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2158693508"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2355548458"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1916650" y="300260"/>
-            <a:ext cx="8911687" cy="518890"/>
+            <a:off x="1619250" y="233585"/>
+            <a:ext cx="9885363" cy="690340"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" b="1" dirty="0"/>
-[...7 lines deleted...]
-              <a:rPr lang="ro-RO" sz="2700" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="ro-RO" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>Suggestopedia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" b="1" dirty="0"/>
+              <a:t>Georgi Lozanov</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0"/>
               <a:t>)</a:t>
             </a:r>
-            <a:r>
-[...15 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2700" b="1" dirty="0"/>
+            <a:endParaRPr lang="ro-RO" sz="2800" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="694480" y="1261641"/>
-            <a:ext cx="10521387" cy="5471457"/>
+            <a:off x="233465" y="923925"/>
+            <a:ext cx="11399212" cy="5655984"/>
           </a:xfrm>
           <a:solidFill>
-            <a:schemeClr val="bg2"/>
+            <a:srgbClr val="CCFFFF"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
+            <a:pPr lvl="1" indent="-342900">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-            </a:pPr>
-[...26 lines deleted...]
-            </a:r>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Students </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>work from lengthy dialogs in the target language, with an accompanying translation into the students' native language</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>teacher presents the dialogue during two concerts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>first phase </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>of this presentation is the receptive phase. In the first concert the teacher reads the dialogue, matching </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>his </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>voice to the rhythm and pitch of the music</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>. In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>this way, the “</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>whole brain</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>” of students becomes </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>activated</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>. The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>learners </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>follow the target </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>language dialogue as the teacher reads it out loud. They can also </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>check the translation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>the second concert </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>the students simply relax while the teacher reads the dialogue at a normal rate of speed.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2250" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
-[...24 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="2250" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Errors </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>are tolerated</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>, the emphasis being on content and not structure. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2250" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
-[...42 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="2250" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Grammar </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>and vocabulary </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>are presented and given treatment from the teacher, but not dwelt on</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2250" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
-[...16 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+              <a:rPr lang="ro-RO" sz="2250" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>T</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>he </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>syllabus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> used in the method is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2250" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>functional</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2250" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2250" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr lvl="1">
+            <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-[...20 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...75 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3167964207"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3448650632"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -26260,4399 +26545,4698 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1916650" y="300260"/>
-            <a:ext cx="8911687" cy="518890"/>
+            <a:off x="1619250" y="233585"/>
+            <a:ext cx="9885363" cy="690340"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="90000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" b="1" dirty="0"/>
-[...7 lines deleted...]
-              <a:rPr lang="ro-RO" sz="2700" b="1" dirty="0" smtClean="0"/>
+              <a:rPr lang="ro-RO" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t>Suggestopedia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" b="1" dirty="0"/>
+              <a:t>Georgi Lozanov</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0"/>
               <a:t>)</a:t>
             </a:r>
-            <a:r>
-[...15 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2700" b="1" dirty="0"/>
+            <a:endParaRPr lang="ro-RO" sz="2800" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="TextBox 3"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="439840" y="1447784"/>
-            <a:ext cx="10972798" cy="4116512"/>
+            <a:off x="320510" y="782426"/>
+            <a:ext cx="11274457" cy="5420412"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="bg2"/>
+            <a:srgbClr val="CCFFFF"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-            </a:pPr>
-[...11 lines deleted...]
-            </a:r>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
-[...12 lines deleted...]
-            <a:pPr>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Activities characteristic of the method:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-            </a:pPr>
-[...26 lines deleted...]
-            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>peripheral</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>pəˈrɪf(ə)r(ə)l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>learning</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="400050" lvl="1" indent="0">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-            </a:pPr>
-[...20 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2250" dirty="0"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>based </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>on the idea that we perceive much more in our environment than that to which we consciously attend. By putting posters on the classroom walls students will absorb the necessary facts effortlessly. Posters are changed from time to time to provide grammatical information that is appropriate to what the learners are studying</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>choose a new identity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="400050" lvl="1" indent="0">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Learners </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>choose a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>target language name </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>and a new profession or trade. In someone else’s shoes the learners will be less inhibited while using the target language</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>role pla</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>y. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="620232836"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1568906425"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...40 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="386499" y="801278"/>
-            <a:ext cx="11359299" cy="5976594"/>
+            <a:off x="272374" y="1186774"/>
+            <a:ext cx="11279160" cy="5437761"/>
           </a:xfrm>
           <a:solidFill>
-            <a:srgbClr val="CCFFFF"/>
+            <a:schemeClr val="accent3">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...36 lines deleted...]
-              <a:t>.</a:t>
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>developed </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>by Tracy Terrell and supported by Stephen </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Krashen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...119 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>it </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>claims that </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>lge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>learning is a reproduction of the way humans naturally acquire their native </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>lge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2600" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...47 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>naturalistic features of L1 acquisition are utilized in the L2 acquisition. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2600" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...38 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>emphasis </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>on activities based on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>comprehensible input </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>meaningful communication </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>rather than on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>grammatical </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>mastery of language</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Theory </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>learning : The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Acquisition-Learning </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Hypothesis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...11 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2600" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...108 lines deleted...]
-            </a:endParaRPr>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2290715" y="235670"/>
+            <a:ext cx="7192652" cy="553998"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The Natural Approach</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2355548458"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2198428925"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1619250" y="233585"/>
-            <a:ext cx="9885363" cy="690340"/>
+            <a:off x="2290715" y="235670"/>
+            <a:ext cx="7192652" cy="553998"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" sz="2800" b="1" dirty="0" smtClean="0"/>
-[...14 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2800" b="1" dirty="0"/>
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The Natural Approach</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="359229" y="923925"/>
-            <a:ext cx="11273447" cy="5655984"/>
+            <a:off x="507380" y="1755842"/>
+            <a:ext cx="6067043" cy="4801314"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="CCFFFF"/>
+            <a:schemeClr val="accent3">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:noAutofit/>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="1" indent="-342900">
+            <a:pPr>
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Acquisition</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-              <a:buChar char="Ø"/>
-[...30 lines deleted...]
-            <a:pPr lvl="1" indent="-342900">
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>developing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>competence by using language for real </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>communication</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-              <a:buChar char="Ø"/>
-[...23 lines deleted...]
-                </a:solidFill>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>natural</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> way of developing the ability to speak a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>language</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
-          </a:p>
-[...191 lines deleted...]
-              </a:solidFill>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr lvl="1">
+            <a:pPr marL="342900" indent="-342900">
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-              <a:buChar char="Ø"/>
-[...31 lines deleted...]
-              </a:solidFill>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>an </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>unconscious process </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>that involves the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>naturalistic development </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>of language proficiency through under­standing language and through using language for meaningful com­munication</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr lvl="1">
+            <a:pPr marL="342900" indent="-342900">
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-              <a:buChar char="Ø"/>
-[...40 lines deleted...]
-              </a:solidFill>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr lvl="1">
+            <a:pPr marL="342900" indent="-342900">
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-              <a:buChar char="Ø"/>
-[...58 lines deleted...]
-              </a:solidFill>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...5 lines deleted...]
-              </a:solidFill>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6944809" y="1672756"/>
+            <a:ext cx="4906354" cy="4154984"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Learning </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>formal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>knowledge </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>of a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>language;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>process in which </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>conscious rules </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>about a language are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>developed;</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>results </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>explicit knowledge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> about the forms of a language and the ability to verbalize this knowledge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3448650632"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2962986065"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...40 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="320510" y="782426"/>
-            <a:ext cx="11274457" cy="5420412"/>
+            <a:off x="195943" y="846227"/>
+            <a:ext cx="11606417" cy="6011773"/>
           </a:xfrm>
           <a:solidFill>
-            <a:srgbClr val="CCFFFF"/>
+            <a:schemeClr val="accent3">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...6 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Monitor </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Hypothesis </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="400050" lvl="1" indent="0">
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-            </a:pPr>
-[...9 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Learners may </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>use learned knowledge to correct </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>themselves </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>when </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>they communicate. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Three conditions limit the successful use of the monitor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>time</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> (s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>ufficient </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>time for a learner to choose and apply a learned </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>rule),</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>f</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>ocus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>form</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>(f</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>ocus </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>on the correctness or on the form of the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>output),</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>k</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>nowledge </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>rules </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>(knowing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>the rules is a prerequisite for the use of the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>monitor).</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The Natural Order </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Hypothesis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="400050" lvl="1" indent="0">
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
-[...65 lines deleted...]
-              <a:t>learning</a:t>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The acquisition of grammatical structures proceeds in a predictable order. Certain grammatical structures or morphemes are ac­quired before others in first language </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>acquisition, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>and the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Natural Order Hypothesis </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>claims that the same natural order is found in second language acquisition</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The Input Hypothesis</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="400050" lvl="1" indent="0">
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
-[...26 lines deleted...]
-              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>People acquire language best by understanding input that is slightly beyond their level of competence. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Comprehension precedes </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>the emergence of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>speaking</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> as fluency appears only as a result of the provision of sufficient comprehensible input. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Affective Filter Hypothesis</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="400050" lvl="1" indent="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>There are three types of emotional attitudinal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>factors</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> that may </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>affect acquisition: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>motivation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>self-confidence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>, and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>anxiety</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>. Acquirers with a high affective filter are less likely to develop competence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0">
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...138 lines deleted...]
-            </a:endParaRPr>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1979629" y="320511"/>
+            <a:ext cx="7258639" cy="553998"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The Natural Approach</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1568906425"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3747836602"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="856526" y="1435261"/>
-            <a:ext cx="10695007" cy="4629873"/>
+            <a:off x="273377" y="1267417"/>
+            <a:ext cx="11356648" cy="5501028"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="accent3">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFontTx/>
-[...36 lines deleted...]
-              <a:t>,</a:t>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Teaching </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>focuses </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>on communicative abilities</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFontTx/>
-[...57 lines deleted...]
-              <a:rPr lang="en-US" sz="2600" dirty="0">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>One of its objectives is to help </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>beginners become intermediate</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Vocabulary </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>is considered </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>prior to syntactic structures</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>A lot of comprehensible input must be provided.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Use of visual aids</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> to help comprehension.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>focus</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> is on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>listening </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>and</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> reading</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Speaking emerges later.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Reducing the high affective filter </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>focusing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>on meaningful communication </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>rather than on </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>form</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> and providing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>interesting comprehensible </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>input.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFontTx/>
-[...28 lines deleted...]
-            <a:pPr>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The technique used in this approach are often borrowed from other methods and adapted to meet the requirement of the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>approach:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Total </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Physical Response</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>command drills</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>), </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="685800" lvl="1">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:buFontTx/>
-[...126 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2600" b="1" dirty="0">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Direct Method </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>mime activities</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>gestures</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> and context are used to elicit questions, and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>answers, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Communicative </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Language </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Teaching </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" u="sng" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>group </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>work activities </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>where learners share </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>information to complete a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>task</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2290715" y="235670"/>
-            <a:ext cx="7192652" cy="553998"/>
+            <a:off x="1263192" y="292231"/>
+            <a:ext cx="9690754" cy="954107"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
-[...2 lines deleted...]
-              <a:t>The Natural Approach</a:t>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Teaching according to the Natural Approach involves the following principles:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2198428925"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="167502361"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1913641" y="624110"/>
+            <a:ext cx="7909090" cy="987874"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3400" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>Postmethod</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3400" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="3400" b="1" dirty="0" smtClean="0"/>
+              <a:t>E</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3400" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>ra</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="3400" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2290715" y="235670"/>
-[...31 lines deleted...]
-            <a:ext cx="6067043" cy="4801314"/>
+            <a:off x="1157468" y="2083324"/>
+            <a:ext cx="9004627" cy="2000548"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="accent3">
+            <a:schemeClr val="accent2">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...43 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>The widespread dissatisfaction with the conventional concept of method has </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>lead to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>postmethod</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> condition</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.”</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
-[...42 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
-[...241 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Kumara</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>v</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>ad</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>iv</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>elu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>, B. (1994). "The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Postmethod</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> condition: (E) merging strategies for second foreign language teaching" TESOL Quarterly, 28, p. 43.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2962986065"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="813617090"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="195943" y="846227"/>
-            <a:ext cx="11606417" cy="6011773"/>
+            <a:off x="1913641" y="444999"/>
+            <a:ext cx="7909090" cy="987874"/>
           </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>Postmethod</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0"/>
+              <a:t>E</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:t>ra</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="478971" y="1197429"/>
+            <a:ext cx="10984023" cy="5225452"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="accent3">
+            <a:schemeClr val="accent2">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...619 lines deleted...]
-        <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...4 lines deleted...]
-            </a:r>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Questioning the idea of the best method:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Different methods are good for different teaching/learning circumstances.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>All methods have some truth or validity.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Designer-methods seem distinctive at the initial stage of learning, but soon come to look like any other learner-centered approach.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>It has proven impossible to empirically (quantitatively) demonstrate the superiority of one method over </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>another.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2300" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>“</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Methods </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>can be studied not as prescriptions for how to teach but as a source of well-used practices, which teachers can adapt or implement based on their own needs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2300" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.”</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2300" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2300" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Richards, J. C. and Rodgers, T.S. (2014) Approaches and methods in language teaching (3rd edition). Cambridge: Cambridge University Press, p. 16.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="1400" dirty="0">
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3747836602"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2567389040"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1666875" y="228111"/>
+            <a:ext cx="9837737" cy="704849"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Eclectic </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0"/>
+              <a:t>M</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:t>ethod</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="273377" y="1267417"/>
-            <a:ext cx="11356648" cy="5501028"/>
+            <a:off x="398835" y="1413305"/>
+            <a:ext cx="11038624" cy="5308508"/>
           </a:xfrm>
           <a:solidFill>
-            <a:schemeClr val="accent3">
+            <a:schemeClr val="accent2">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent4">
+                <a:lumMod val="40000"/>
+                <a:lumOff val="60000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:noAutofit/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...232 lines deleted...]
-              <a:rPr lang="en-US" sz="2200" dirty="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>language teaching method that </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>combines</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> various </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>approaches</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>methods</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> to teach language </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>depending</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> on the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>objectives</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> of the course and the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>abilities</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> of the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>learners</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>mixed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>methods</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
-            <a:r>
-[...107 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+            <a:endParaRPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr>
-[...133 lines deleted...]
-              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>it </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>gives a chance to the teacher for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>selection</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
-[...115 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>it </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>takes and uses the useful parts of each </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>method according </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>to the need and purpose. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2500" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...28 lines deleted...]
-            </a:r>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>E.g., </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>cognitive </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>method </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>in the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>teaching </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>of the rules of linguistic </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>knowledge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>communicative method </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>could be used to gain the skill of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>speaking and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>listening</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2500" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="167502361"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1067273835"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1913641" y="624110"/>
-            <a:ext cx="7909090" cy="987874"/>
+            <a:off x="1666875" y="341234"/>
+            <a:ext cx="9117389" cy="704849"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" b="1" dirty="0" err="1" smtClean="0"/>
-[...14 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="3400" b="1" dirty="0"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Eclectic </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0"/>
+              <a:t>M</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0"/>
+              <a:t>ethod</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="TextBox 2"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1157468" y="2083324"/>
-            <a:ext cx="9004627" cy="2000548"/>
+            <a:off x="321013" y="1165460"/>
+            <a:ext cx="10964303" cy="5513131"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent2">
+                <a:lumMod val="40000"/>
+                <a:lumOff val="60000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0">
-[...34 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Principles </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>of the Eclectic </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Method</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+            <a:pPr lvl="1">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="alphaLcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> Language </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>should be taught in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>target </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>language. The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>native lan</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>guage of the student should also be included </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>when necessary</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:r>
-[...47 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
+            <a:pPr lvl="1">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="alphaLcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Word usage should be started early </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>and words should be used in sentences. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Vocabulary </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>items should be taught in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>context</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="alphaLcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Communication-oriented activities </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>should be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>conducted, less time spent </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>on mechanical repetitions. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="alphaLcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Four language skills </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>should be included </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>together</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>integrated</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="alphaLcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Teaching </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>should be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>from easy to hard</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> and from </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>concrete to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>abstract</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="alphaLcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Individual differences </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>among the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>students</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> should be taken into account</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="813617090"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2591104966"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1913641" y="444999"/>
-            <a:ext cx="7909090" cy="987874"/>
+            <a:off x="2065564" y="304801"/>
+            <a:ext cx="8828087" cy="828674"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" err="1" smtClean="0"/>
-[...14 lines deleted...]
-            <a:endParaRPr lang="ro-RO" b="1" dirty="0"/>
+              <a:rPr lang="ro-RO" sz="3200" b="1" dirty="0" smtClean="0"/>
+              <a:t>Post-Method Era</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="3200" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="TextBox 2"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="478971" y="1197429"/>
-            <a:ext cx="10984023" cy="5225452"/>
+            <a:off x="239485" y="914400"/>
+            <a:ext cx="11691257" cy="5844620"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2300" b="1" dirty="0">
-[...6 lines deleted...]
-            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Principles/10 guiding macro strategies teachers should apply in the post-method era:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-[...10 lines deleted...]
-            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Maximize learning opportunities </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>– teachers should not only transmit knowledge, but to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>create </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>manage</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> as many </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>opportunities</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> as possible.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-[...10 lines deleted...]
-            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Facilitate negotiated interaction</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>– learners </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>should </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>actively engage in classroom discussions by asking for clarification, confirming information, and reacting, not just responding to the teacher’s prompts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-[...10 lines deleted...]
-            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Minimize perceptual mismatches </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>reduce mismatches between what the teacher and the learner believe is being taught or should be taught as well as how learner performance should be evaluated.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
-              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-[...16 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2300" dirty="0">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Activate intuitive heuristics </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>/ˌhjʊ(ə)ˈrɪstɪk/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>– teachers should provide enough data for learners to infer underlying grammatical rules, since it is impossible to explicitly teach all rules of the L2.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Foster l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2450" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>angua</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" b="1" i="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>ge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> awareness</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>–</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2450" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> get learners to attend to and learn the formal properties of the L2 and then to compare and contrast them with those of the L1.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" lvl="1" indent="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Kumaravadivelu,1994</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2250" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:r>
-[...29 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2300" dirty="0">
+            <a:pPr marL="0" indent="0">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="en-US" sz="2300" dirty="0">
-              <a:latin typeface="+mj-lt"/>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:r>
-[...6 lines deleted...]
-              <a:latin typeface="+mj-lt"/>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2567389040"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="115163100"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -30779,57 +31363,51 @@
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>This </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>shift in perspective </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>led </a:t>
-[...5 lines deleted...]
-              <a:t>to the shift </a:t>
+              <a:t>led to the shift </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>in methodology, which culminated in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Communicative </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Approach.</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -31189,2062 +31767,491 @@
       <p:bldP spid="7" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...34 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="709755" y="1413305"/>
-            <a:ext cx="10727703" cy="5147035"/>
+            <a:off x="214009" y="337457"/>
+            <a:ext cx="11760740" cy="6413539"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
-          <a:ln>
-[...6 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...135 lines deleted...]
-              <a:rPr lang="ro-RO" sz="2500" b="1" dirty="0">
+            <a:pPr marL="457200" indent="-457200">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod" startAt="6"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Contextualize </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>linguistic input </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>meaningful discourse-based activities help learners see the interaction of grammar, lexicon, and pragmatics in natural </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>anguage</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
-[...52 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>use.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:r>
-[...71 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2500" b="1" dirty="0">
+            <a:pPr marL="457200" indent="-457200">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod" startAt="6"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Integrate </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>lge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> skills </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>–</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>As in real world, learners should integrate skills: conversation (listening and speaking), note-taking (listening and writing), self-study (reading and writing), and so on.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr lvl="1"/>
-[...126 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2500" dirty="0" smtClean="0">
+            <a:pPr marL="457200" indent="-457200">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod" startAt="6"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Promote </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>learn</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>er</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> autonomy </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>t</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>eachers</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>should help learners become independent by teaching effective strategies and providing tasks that encourage planning and self-monitoring.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod" startAt="6"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Raise </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>cultural awareness </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>–  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>teachers should allow learners to become sources of cultural information so that knowledge about the culture and the L2 and other cultures (those represented by the students) becomes part of classroom communication.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod" startAt="6"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Ensure </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>social relevance </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>acknowledge </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>that language learning is influenced by social, political, economic, and educational factors, which affect motivation, language use, and the required skills and proficiency. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>Teachers should have the independence to design situation-specific micro strategies, or materials and procedure, to achieve their desired learning objectives.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="+mj-lt"/>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1067273835"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4292291365"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1666875" y="341234"/>
-[...1469 lines deleted...]
-          <a:xfrm>
             <a:off x="1552575" y="256783"/>
             <a:ext cx="9952038" cy="781050"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ro-RO" sz="3000" b="1" dirty="0" smtClean="0"/>
               <a:t>Topics for Individual Project Assignemts</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="3000" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -33441,97 +32448,88 @@
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Project-Based Learning</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>Lexical </a:t>
-[...8 lines deleted...]
-              <a:t>Approach</a:t>
+              <a:t>Lexical Approach</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3000464867"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
@@ -34636,57 +33634,51 @@
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Cr</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>az</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>y </a:t>
-[...5 lines deleted...]
-              <a:t>English</a:t>
+              <a:t>y English</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>developed by </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>Li Yang</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600" dirty="0">
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t> in China during the 1980s. It is designed to help learners </a:t>
             </a:r>
@@ -35242,51 +34234,69 @@
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>to </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>teach the students to write in both their native and the target languages through translation. </a:t>
+              <a:t>teach the students to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>write</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t> in both their native and the target languages through translation. </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="1200"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -35350,52 +34360,52 @@
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ro-RO" sz="3000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>The Grammar Translation Method </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="443060" y="819151"/>
-            <a:ext cx="11501291" cy="5915024"/>
+            <a:off x="379380" y="819150"/>
+            <a:ext cx="11564972" cy="6038849"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="accent3">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
@@ -35782,69 +34792,69 @@
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>the </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>language that is used in class is mostly the students </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>native </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>language</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
@@ -35945,51 +34955,78 @@
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>is accomplished on the basis of </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>written tests </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
-              <a:t>in which students are expected to translate from their native language to the target one or vice versa, questions about the foreign culture have to be answered as well; </a:t>
+              <a:t>in which students are expected to translate from their native language </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>in</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+              </a:rPr>
+              <a:t>the target one or vice versa, questions about the foreign culture have to be answered as well; </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mj-lt"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
               </a:rPr>
               <a:t>error </a:t>
             </a:r>
@@ -36306,121 +35343,118 @@
                 <a:lumMod val="98000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="100000" b="100000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Wisp" id="{7CB32D59-10C0-40DD-B7BD-2E94284A981C}" vid="{24B1A44C-C006-48B2-A4D7-E5549B3D8CD4}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Wisp</Template>
   <TotalTime></TotalTime>
-  <Words>5362</Words>
+  <Words>5069</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>448</Paragraphs>
-  <Slides>55</Slides>
+  <Paragraphs>423</Paragraphs>
+  <Slides>52</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>2</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>55</vt:i4>
+        <vt:i4>52</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="61" baseType="lpstr">
+    <vt:vector size="58" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Cambria</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Wingdings 3</vt:lpstr>
       <vt:lpstr>Wisp</vt:lpstr>
       <vt:lpstr>Evolution of Approaches and Methods</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>The Grammar Translation Method </vt:lpstr>
       <vt:lpstr>The Grammar Translation Method </vt:lpstr>
       <vt:lpstr>The Grammar Translation Method </vt:lpstr>
       <vt:lpstr>The Direct Method</vt:lpstr>
       <vt:lpstr>The Direct Method. Principles:</vt:lpstr>
       <vt:lpstr>The Direct Method. Principles: </vt:lpstr>
       <vt:lpstr>The Direct Method</vt:lpstr>
       <vt:lpstr>The Audio-Lingual Method</vt:lpstr>
       <vt:lpstr>The Audio-Lingual Method. Principles:</vt:lpstr>
       <vt:lpstr>The Audio-Lingual Method</vt:lpstr>
       <vt:lpstr>The Audio-Lingual Method</vt:lpstr>
       <vt:lpstr>The Audio-Lingual Method</vt:lpstr>
       <vt:lpstr>The Cognitive Approach</vt:lpstr>
       <vt:lpstr>The Cognitive Approach</vt:lpstr>
-      <vt:lpstr>The Affective-Humanistic Approach</vt:lpstr>
-      <vt:lpstr>The Affective-Humanistic Approach</vt:lpstr>
       <vt:lpstr>The Comprehension-Based Approach</vt:lpstr>
       <vt:lpstr>The Comprehension-Based Approach. Characteristics: </vt:lpstr>
-      <vt:lpstr>The Functional Approach</vt:lpstr>
       <vt:lpstr>The Communicative Approach </vt:lpstr>
       <vt:lpstr>The Communicative Approach </vt:lpstr>
       <vt:lpstr>The Communicative Approach. Characteristics: </vt:lpstr>
       <vt:lpstr>The Communicative Approach. Characteristics:</vt:lpstr>
       <vt:lpstr>The Communicative Approach. Characteristics:</vt:lpstr>
-      <vt:lpstr>The Communicative Approach. Procedure:</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>The Communicative Approach. Characteristics:</vt:lpstr>
       <vt:lpstr>The Silent Way (Caleb Gattegno) </vt:lpstr>
       <vt:lpstr>The Silent Way (Caleb Gattegno) </vt:lpstr>
       <vt:lpstr>Designer Methods: The Silent Way (Caleb Gattegno) </vt:lpstr>
       <vt:lpstr>Total Physical Response (TPR) (James J. Asher)</vt:lpstr>
       <vt:lpstr>Total Physical Response (TPR) (James J. Asher)</vt:lpstr>
       <vt:lpstr>Total Physical Response (TPR) (James J. Asher)</vt:lpstr>
       <vt:lpstr>Total Physical Response (TPR) (James J. Asher)</vt:lpstr>
       <vt:lpstr>Suggestopedia (Georgi Lozanov)</vt:lpstr>
       <vt:lpstr>Suggestopedia (Georgi Lozanov)</vt:lpstr>
       <vt:lpstr>Suggestopedia (Georgi Lozanov)</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Postmethod Era</vt:lpstr>
       <vt:lpstr>Postmethod Era</vt:lpstr>
       <vt:lpstr>Eclectic Method</vt:lpstr>
       <vt:lpstr>Eclectic Method</vt:lpstr>
       <vt:lpstr>Post-Method Era</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Topics for Individual Project Assignemts</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>