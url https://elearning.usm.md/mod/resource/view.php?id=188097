--- v0 (2026-07-02)
+++ v1 (2026-10-04)
@@ -426,66 +426,66 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">APROBAT                                                                         </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRPr="004B20B8" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B20B8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>la şedinţa Departamentului</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00601B29" w:rsidRPr="004B20B8" w:rsidRDefault="00601B29" w:rsidP="00601B29">
+    <w:p w:rsidR="00601B29" w:rsidRPr="004B20B8" w:rsidRDefault="00B411F2" w:rsidP="00601B29">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B20B8">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
-        <w:t>din „25” august 2025</w:t>
+        <w:t>din „4” septembrie 2026</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRPr="004B20B8" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B20B8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">proces verbal nr. 1 </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRPr="004B20B8" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -558,242 +558,258 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">APROBAT                                                                         </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRPr="004B20B8" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B20B8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">la şedinţa Consiliului Facultății </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00601B29" w:rsidRPr="004B20B8" w:rsidRDefault="00601B29" w:rsidP="00601B29">
+    <w:p w:rsidR="00601B29" w:rsidRPr="004B20B8" w:rsidRDefault="00B411F2" w:rsidP="00601B29">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B20B8">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
-        <w:t>din „25” august 2025</w:t>
+        <w:t>din „9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>” septembrie 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00601B29" w:rsidRPr="004B20B8" w:rsidRDefault="00B411F2" w:rsidP="00601B29">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>proces verbal nr. 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00601B29" w:rsidRPr="004B20B8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRPr="004B20B8" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B20B8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
-        <w:t xml:space="preserve">proces verbal nr. 1 </w:t>
+        <w:t>Decan, dr., prof. univ.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRPr="004B20B8" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B20B8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
-        <w:t>Decan, dr., prof. univ.</w:t>
+        <w:t>___________V. Gladchi</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRPr="004B20B8" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:ind w:firstLine="720"/>
-        <w:jc w:val="right"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B20B8">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidR="00601B29" w:rsidRPr="004B20B8" w:rsidRDefault="00601B29" w:rsidP="00601B29">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
-        <w:t>___________V. Gladchi</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRPr="004B20B8" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRPr="004B20B8" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
-        <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00601B29" w:rsidRPr="004B20B8" w:rsidRDefault="00601B29" w:rsidP="00601B29">
-[...1 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w:rsidR="00601B29" w:rsidRDefault="00601B29" w:rsidP="00601B29">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRPr="004B20B8" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00601B29" w:rsidRDefault="00601B29" w:rsidP="00601B29">
+    <w:p w:rsidR="00601B29" w:rsidRPr="004B20B8" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRPr="004B20B8" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="004B20B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>CHIŞINĂU 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00B411F2">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:t>5-2026</w:t>
+        <w:t>6-2027</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:spacing w:before="73"/>
         <w:ind w:left="854"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PRELIMINARII</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="142" w:right="145" w:firstLine="567"/>
@@ -1190,50 +1206,57 @@
         </w:rPr>
         <w:t>Chimie</w:t>
       </w:r>
       <w:r w:rsidRPr="004B20B8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, forma de învățământ – </w:t>
       </w:r>
       <w:r w:rsidRPr="004B20B8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">cu </w:t>
       </w:r>
       <w:r w:rsidRPr="004B20B8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>frecvență</w:t>
+      </w:r>
+      <w:r w:rsidR="00B411F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> redusă</w:t>
       </w:r>
       <w:r w:rsidRPr="004B20B8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="139"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="854"/>
@@ -2183,58 +2206,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00F07EC1" w:rsidRPr="00C342DF" w:rsidRDefault="00F07EC1" w:rsidP="00F07EC1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
-              <w:t>Chimie organică I</w:t>
-[...6 lines deleted...]
-              <w:t>I</w:t>
+              <w:t>Chimie organică II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1467" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00F07EC1" w:rsidRPr="00C342DF" w:rsidRDefault="00F07EC1" w:rsidP="00F07EC1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00F07EC1" w:rsidRPr="00C342DF" w:rsidRDefault="00F07EC1" w:rsidP="00F07EC1">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -3519,52 +3535,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0053279A" w:rsidRDefault="0053279A" w:rsidP="0053279A">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="006912B2">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0053279A" w:rsidRPr="000E16F9" w:rsidTr="007579FF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="250"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0053279A" w:rsidRPr="000E16F9" w:rsidRDefault="0053279A" w:rsidP="0053279A">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
@@ -13875,58 +13889,58 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">1) </w:t>
             </w:r>
             <w:r w:rsidRPr="000E16F9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Studiul individual al lucrărilor de laborator și al unităților de conținut în vederea susținerii evaluărilor curente și a </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE56D8">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">atestărilor - </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B411F2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>45</w:t>
+              <w:t>72</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE56D8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ore</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2841" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00601B29" w:rsidRPr="000E16F9" w:rsidRDefault="00601B29" w:rsidP="007579FF">
             <w:pPr>
@@ -14115,59 +14129,61 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2) </w:t>
             </w:r>
             <w:r w:rsidRPr="000E16F9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapoarte pentru lucrările de laborator şi probleme practice </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE56D8">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B411F2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>57</w:t>
-            </w:r>
+              <w:t>72</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00BE56D8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> ore</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE56D8">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2841" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14767,51 +14783,83 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED544B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nota finală pentru disciplină studenților  cu fregvență la zi va fi calculată din 60% Nota semestrială şi 40% nota de la examen. </w:t>
+        <w:t>Nota finală pentru disciplină studenților  cu fregv</w:t>
+      </w:r>
+      <w:r w:rsidR="00B411F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>ență la zi va fi calculată din 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED544B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>0% Nota s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B411F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>emestrială şi 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED544B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0% nota de la examen. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="154"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:ind w:left="427"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:ind w:left="427"/>
         <w:jc w:val="both"/>
@@ -16327,51 +16375,51 @@
           <w:spacing w:val="79"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>117(5),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="79"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>4182-4247.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00601B29" w:rsidRDefault="0053279A" w:rsidP="00601B29">
+    <w:p w:rsidR="00601B29" w:rsidRDefault="00B411F2" w:rsidP="00601B29">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="854"/>
       </w:pPr>
       <w:hyperlink r:id="rId6">
         <w:r w:rsidR="00601B29">
           <w:rPr>
             <w:color w:val="0462C1"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0462C1"/>
           </w:rPr>
           <w:t>https://doi.org/10.1021/acs.chemrev.6b00551</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00601B29">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
@@ -16486,51 +16534,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>776-789.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r>
           <w:rPr>
             <w:color w:val="0462C1"/>
             <w:sz w:val="24"/>
             <w:u w:val="single" w:color="0462C1"/>
           </w:rPr>
           <w:t>https://doi.org/10.1055/s-</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00601B29" w:rsidRDefault="0053279A" w:rsidP="00601B29">
+    <w:p w:rsidR="00601B29" w:rsidRDefault="00B411F2" w:rsidP="00601B29">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="854"/>
       </w:pPr>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidR="00601B29">
           <w:rPr>
             <w:color w:val="0462C1"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0462C1"/>
           </w:rPr>
           <w:t>0036-1588371</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00601B29">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:sectPr w:rsidR="00601B29">
@@ -16681,51 +16729,51 @@
           <w:spacing w:val="75"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>138(46),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="75"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>15157-15166.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00601B29" w:rsidRDefault="0053279A" w:rsidP="00601B29">
+    <w:p w:rsidR="00601B29" w:rsidRDefault="00B411F2" w:rsidP="00601B29">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="854"/>
       </w:pPr>
       <w:hyperlink r:id="rId10">
         <w:r w:rsidR="00601B29">
           <w:rPr>
             <w:color w:val="0462C1"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0462C1"/>
           </w:rPr>
           <w:t>https://doi.org/10.1021/jacs.6b06848</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00601B29">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
@@ -16824,51 +16872,51 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>18(3),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>590-593.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00601B29" w:rsidRDefault="0053279A" w:rsidP="00601B29">
+    <w:p w:rsidR="00601B29" w:rsidRDefault="00B411F2" w:rsidP="00601B29">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="854"/>
       </w:pPr>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidR="00601B29">
           <w:rPr>
             <w:color w:val="0462C1"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0462C1"/>
           </w:rPr>
           <w:t>https://doi.org/10.1039/C5GC90070K</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00601B29">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00601B29" w:rsidRDefault="00601B29" w:rsidP="00601B29">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
@@ -19734,77 +19782,78 @@
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A6A16"/>
     <w:rsid w:val="001A6A16"/>
     <w:rsid w:val="002A115A"/>
     <w:rsid w:val="0053279A"/>
     <w:rsid w:val="00601B29"/>
     <w:rsid w:val="00614E3B"/>
     <w:rsid w:val="009A6B8B"/>
+    <w:rsid w:val="00B411F2"/>
     <w:rsid w:val="00D73A40"/>
     <w:rsid w:val="00F07EC1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ro-RO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="112C76DA"/>
+  <w14:docId w14:val="3059464A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{884FB3FC-8EA4-45A1-B54F-DF0F6032388E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ro-RO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -20710,69 +20759,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2890</Words>
-  <Characters>16763</Characters>
+  <Words>2892</Words>
+  <Characters>16774</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>139</Lines>
   <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19614</CharactersWithSpaces>
+  <CharactersWithSpaces>19627</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ana popusoi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>