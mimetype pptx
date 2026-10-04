--- v0 (2026-02-10)
+++ v1 (2026-10-04)
@@ -23,147 +23,159 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing3.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483701" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId39"/>
+    <p:notesMasterId r:id="rId43"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
     <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="291" r:id="rId4"/>
     <p:sldId id="274" r:id="rId5"/>
     <p:sldId id="275" r:id="rId6"/>
     <p:sldId id="287" r:id="rId7"/>
     <p:sldId id="288" r:id="rId8"/>
     <p:sldId id="276" r:id="rId9"/>
     <p:sldId id="289" r:id="rId10"/>
     <p:sldId id="258" r:id="rId11"/>
     <p:sldId id="280" r:id="rId12"/>
     <p:sldId id="282" r:id="rId13"/>
-    <p:sldId id="281" r:id="rId14"/>
-[...23 lines deleted...]
-    <p:sldId id="271" r:id="rId38"/>
+    <p:sldId id="296" r:id="rId14"/>
+    <p:sldId id="297" r:id="rId15"/>
+    <p:sldId id="281" r:id="rId16"/>
+    <p:sldId id="298" r:id="rId17"/>
+    <p:sldId id="299" r:id="rId18"/>
+    <p:sldId id="259" r:id="rId19"/>
+    <p:sldId id="277" r:id="rId20"/>
+    <p:sldId id="260" r:id="rId21"/>
+    <p:sldId id="294" r:id="rId22"/>
+    <p:sldId id="278" r:id="rId23"/>
+    <p:sldId id="295" r:id="rId24"/>
+    <p:sldId id="286" r:id="rId25"/>
+    <p:sldId id="261" r:id="rId26"/>
+    <p:sldId id="262" r:id="rId27"/>
+    <p:sldId id="264" r:id="rId28"/>
+    <p:sldId id="265" r:id="rId29"/>
+    <p:sldId id="266" r:id="rId30"/>
+    <p:sldId id="290" r:id="rId31"/>
+    <p:sldId id="267" r:id="rId32"/>
+    <p:sldId id="292" r:id="rId33"/>
+    <p:sldId id="268" r:id="rId34"/>
+    <p:sldId id="293" r:id="rId35"/>
+    <p:sldId id="269" r:id="rId36"/>
+    <p:sldId id="270" r:id="rId37"/>
+    <p:sldId id="272" r:id="rId38"/>
+    <p:sldId id="283" r:id="rId39"/>
+    <p:sldId id="284" r:id="rId40"/>
+    <p:sldId id="285" r:id="rId41"/>
+    <p:sldId id="271" r:id="rId42"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -229,56 +241,56 @@
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
+    <a:srgbClr val="0000CC"/>
     <a:srgbClr val="37CBFF"/>
     <a:srgbClr val="B8E08C"/>
     <a:srgbClr val="FFCCFF"/>
     <a:srgbClr val="F6F1F9"/>
     <a:srgbClr val="F3EDF7"/>
-    <a:srgbClr val="0000CC"/>
     <a:srgbClr val="7213AD"/>
     <a:srgbClr val="CCECFF"/>
     <a:srgbClr val="FF99FF"/>
     <a:srgbClr val="FF00FF"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
@@ -438,81 +450,81 @@
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:normalViewPr>
+  <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="27064" autoAdjust="0"/>
-    <p:restoredTop sz="77358" autoAdjust="0"/>
+    <p:restoredTop sz="95084" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="66" d="100"/>
-          <a:sy n="66" d="100"/>
+          <a:sx n="83" d="100"/>
+          <a:sy n="83" d="100"/>
         </p:scale>
-        <p:origin x="182" y="38"/>
+        <p:origin x="134" y="72"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent2_5">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent2" pri="11500"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="cycle">
       <a:schemeClr val="accent2">
         <a:alpha val="80000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node1">
     <dgm:fillClrLst>
@@ -3000,61 +3012,61 @@
 </dgm:colorsDef>
 </file>
 
 <file path=ppt/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{4EE7E867-695D-48D4-BB0B-A22E3E4F6603}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/pyramid4" loCatId="relationship" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent2_5" csCatId="accent2" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{2FA9A8FE-CB60-4C25-91FC-2172774687FA}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>Theoretically </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>related to an </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>approach</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
@@ -3069,236 +3081,236 @@
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{D3E1B96E-73C4-4BEE-BC17-E53B112B3F23}" type="sibTrans" cxnId="{2D236A68-871D-4588-BEA9-52599FC400A5}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{7EC156E6-2999-40DF-A0A3-66F27D01E676}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="1800" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>Organizationally </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>determined by a  </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="1800" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>design</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1600" dirty="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3019470B-5F03-413C-8BAB-DDD6D104FF73}" type="parTrans" cxnId="{47C1BF1C-8CAD-452B-94CF-86A724D71BC0}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{F2327400-2371-450E-A4AF-4A940EBEF49A}" type="sibTrans" cxnId="{47C1BF1C-8CAD-452B-94CF-86A724D71BC0}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{F7E8AA34-53F4-4F75-A787-9308BD6C07C5}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>Method</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
+          <a:endParaRPr lang="en-US" sz="2800" b="1" dirty="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3914EC6C-A15E-462E-84CF-018CB2AA44C8}" type="parTrans" cxnId="{AABAB254-8926-45F1-B7EB-4C290BE15158}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{239ABC6B-0DEE-4AB4-A4C4-7305C31D0546}" type="sibTrans" cxnId="{AABAB254-8926-45F1-B7EB-4C290BE15158}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{E0984EFE-34D8-456A-A8CE-C2C5A21BB2DF}">
       <dgm:prSet custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1800" b="1" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>Practically </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>realized in a </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1800" b="1" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>procedure </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="1800" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>(</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1400" b="1" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>implementation phase</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="1800" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>)</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+          <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{660C711B-1654-4B6A-8F8B-CFEE79B21677}" type="parTrans" cxnId="{F36D3323-E8D2-46A4-A15B-2773217A015C}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{C4FB6AE4-FD5A-4031-8383-E49DF9D12424}" type="sibTrans" cxnId="{F36D3323-E8D2-46A4-A15B-2773217A015C}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
@@ -5040,392 +5052,173 @@
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId6" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=ppt/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{E63EAF76-8BD5-4F49-BC6A-A2BCCB64ED4A}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2930737" y="-2647"/>
-          <a:ext cx="2864474" cy="2775122"/>
+          <a:off x="3554615" y="-2909"/>
+          <a:ext cx="3147722" cy="3049534"/>
         </a:xfrm>
         <a:prstGeom prst="triangle">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent2">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="15875" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="60960" tIns="60960" rIns="60960" bIns="60960" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="76200" rIns="76200" bIns="76200" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr lvl="0" algn="ctr" defTabSz="711200">
+          <a:pPr lvl="0" algn="ctr" defTabSz="889000">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" b="1" kern="1200" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="2000" b="1" kern="1200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>Theoretically </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" kern="1200" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="2000" kern="1200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>related to an </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="2000" b="1" kern="1200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>approach</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="2000" b="1" kern="1200" dirty="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="3646856" y="1384914"/>
-        <a:ext cx="1432237" cy="1387561"/>
+        <a:off x="4341546" y="1521858"/>
+        <a:ext cx="1573861" cy="1524767"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{0FFC42A9-9C86-45A0-84EC-B8203029E96B}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="1535571" y="2788210"/>
-          <a:ext cx="2868208" cy="2724348"/>
+          <a:off x="2021491" y="3063916"/>
+          <a:ext cx="3151824" cy="2993739"/>
         </a:xfrm>
         <a:prstGeom prst="triangle">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent2">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="-13333"/>
-          </a:schemeClr>
-[...217 lines deleted...]
-            <a:alphaOff val="-40000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="15875" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -5436,114 +5229,333 @@
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="68580" tIns="68580" rIns="68580" bIns="68580" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0" algn="ctr" defTabSz="800100">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>Practically </a:t>
+            <a:t>Organizationally </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1800" kern="1200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>realized in a </a:t>
+            <a:t>determined by a  </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
+            <a:t>design</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1800" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="800100">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1600" kern="1200" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2809447" y="4560786"/>
+        <a:ext cx="1575912" cy="1496869"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{4B42E4A4-0DF6-4E33-9240-45D354251CF2}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="10800000">
+          <a:off x="3651162" y="3040805"/>
+          <a:ext cx="2931411" cy="3039961"/>
+        </a:xfrm>
+        <a:prstGeom prst="triangle">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="-26667"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="15875" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="106680" tIns="106680" rIns="106680" bIns="106680" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Method</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2800" b="1" kern="1200" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm rot="10800000">
+        <a:off x="4384015" y="3040805"/>
+        <a:ext cx="1465705" cy="1519980"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{0B432832-1BAA-4153-B0E1-A11147A2BFEE}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="5054326" y="3099182"/>
+          <a:ext cx="3164010" cy="2923206"/>
+        </a:xfrm>
+        <a:prstGeom prst="triangle">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent2">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="-40000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="15875" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="76200" rIns="76200" bIns="76200" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="889000">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2000" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Practically </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2000" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>realized in a </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2000" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
             <a:t>procedure </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>(</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1600" b="1" kern="1200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>(</a:t>
-[...8 lines deleted...]
-            </a:rPr>
             <a:t>implementation phase</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" b="1" kern="1200" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t>)</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="2000" b="1" kern="1200" dirty="0">
+          <a:endParaRPr lang="en-US" sz="2400" b="1" kern="1200" dirty="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="5015321" y="4150384"/>
-        <a:ext cx="1439649" cy="1330080"/>
+        <a:off x="5845329" y="4560785"/>
+        <a:ext cx="1582005" cy="1461603"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=ppt/diagrams/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{3F3CF672-0F4E-44C6-8890-1D7C0DD8097C}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="173086" y="316544"/>
           <a:ext cx="8525521" cy="513701"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
@@ -12546,51 +12558,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1466DF2F-5575-4DBC-88F3-3A84940CC7D2}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>09.09.2024</a:t>
+              <a:t>07.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -12819,83 +12831,99 @@
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -13003,51 +13031,387 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A7575901-FEA4-4896-9CCD-2CCD8DCABE0C}" type="slidenum">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>36</a:t>
+              <a:t>23</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ro-RO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4194308209"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{A7575901-FEA4-4896-9CCD-2CCD8DCABE0C}" type="slidenum">
+              <a:rPr lang="ro-RO" smtClean="0"/>
+              <a:t>35</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ro-RO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1109621856"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{A7575901-FEA4-4896-9CCD-2CCD8DCABE0C}" type="slidenum">
+              <a:rPr lang="ro-RO" smtClean="0"/>
+              <a:t>38</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ro-RO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1892391903"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{A7575901-FEA4-4896-9CCD-2CCD8DCABE0C}" type="slidenum">
+              <a:rPr lang="ro-RO" smtClean="0"/>
+              <a:t>39</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ro-RO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2199212322"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{A7575901-FEA4-4896-9CCD-2CCD8DCABE0C}" type="slidenum">
+              <a:rPr lang="ro-RO" smtClean="0"/>
+              <a:t>40</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2472503231"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -13234,81 +13598,81 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ro-RO" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A7575901-FEA4-4896-9CCD-2CCD8DCABE0C}" type="slidenum">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>16</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3130296411"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="780814883"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -13318,81 +13682,81 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ro-RO" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A7575901-FEA4-4896-9CCD-2CCD8DCABE0C}" type="slidenum">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>17</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2133029803"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1163038061"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -13402,81 +13766,81 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ro-RO" dirty="0"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A7575901-FEA4-4896-9CCD-2CCD8DCABE0C}" type="slidenum">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>18</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3826923247"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="357003479"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -13507,60 +13871,60 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A7575901-FEA4-4896-9CCD-2CCD8DCABE0C}" type="slidenum">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>19</a:t>
+              <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4194308209"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3130296411"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -13591,60 +13955,60 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A7575901-FEA4-4896-9CCD-2CCD8DCABE0C}" type="slidenum">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>34</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1892391903"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2133029803"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -13675,60 +14039,60 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A7575901-FEA4-4896-9CCD-2CCD8DCABE0C}" type="slidenum">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>35</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2199212322"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3826923247"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -13964,51 +14328,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{922BE304-6268-4EF5-BA93-0800B107245B}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>09.09.2024</a:t>
+              <a:t>07.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14172,51 +14536,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{922BE304-6268-4EF5-BA93-0800B107245B}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>09.09.2024</a:t>
+              <a:t>07.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14428,51 +14792,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{922BE304-6268-4EF5-BA93-0800B107245B}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>09.09.2024</a:t>
+              <a:t>07.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14602,51 +14966,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{922BE304-6268-4EF5-BA93-0800B107245B}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>09.09.2024</a:t>
+              <a:t>07.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -14945,51 +15309,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{922BE304-6268-4EF5-BA93-0800B107245B}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>09.09.2024</a:t>
+              <a:t>07.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15220,51 +15584,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{922BE304-6268-4EF5-BA93-0800B107245B}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>09.09.2024</a:t>
+              <a:t>07.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15599,51 +15963,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{922BE304-6268-4EF5-BA93-0800B107245B}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>09.09.2024</a:t>
+              <a:t>07.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15717,51 +16081,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{922BE304-6268-4EF5-BA93-0800B107245B}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>09.09.2024</a:t>
+              <a:t>07.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -15888,51 +16252,51 @@
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{922BE304-6268-4EF5-BA93-0800B107245B}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>09.09.2024</a:t>
+              <a:t>07.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
@@ -16242,51 +16606,51 @@
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="465512" y="6459785"/>
             <a:ext cx="2618510" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{922BE304-6268-4EF5-BA93-0800B107245B}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>09.09.2024</a:t>
+              <a:t>07.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4800600" y="6459785"/>
             <a:ext cx="4648200" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
@@ -16624,51 +16988,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{922BE304-6268-4EF5-BA93-0800B107245B}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>09.09.2024</a:t>
+              <a:t>07.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -16915,51 +17279,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097280" y="6459785"/>
             <a:ext cx="2472271" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{922BE304-6268-4EF5-BA93-0800B107245B}" type="datetimeFigureOut">
               <a:rPr lang="ro-RO" smtClean="0"/>
-              <a:t>09.09.2024</a:t>
+              <a:t>07.09.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="ro-RO"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3686185" y="6459785"/>
             <a:ext cx="4822804" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -17439,159 +17803,175 @@
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...8 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17774,138 +18154,118 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="312516" y="1030147"/>
             <a:ext cx="11412637" cy="5116009"/>
           </a:xfrm>
           <a:solidFill>
             <a:srgbClr val="F3EDF7"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ifferent</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Three </a:t>
+              <a:t> theoretical </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>different </a:t>
+              <a:t>views of </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>theoretical </a:t>
+              <a:t>language that inform current approaches and </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>views of </a:t>
+              <a:t>methods </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>language that inform current approaches and </a:t>
-[...39 lines deleted...]
-              <a:t>language teaching:</a:t>
+              <a:t>in language teaching:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>The </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
@@ -18425,142 +18785,50 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="486137" y="1226915"/>
             <a:ext cx="11181144" cy="4884517"/>
           </a:xfrm>
           <a:solidFill>
             <a:srgbClr val="F6F1F9"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="ro-RO" dirty="0" smtClean="0"/>
           </a:p>
           <a:p>
-            <a:r>
-[...90 lines deleted...]
-          <a:p>
             <a:pPr marL="292608" lvl="1" indent="0">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>2. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
@@ -18746,56 +19014,143 @@
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>function</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> rather than by elements of structure and </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>grammar.</a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Functional models of language are linked to the concept of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>communicative competence </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- knowing how language is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>used</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> to achieve different kinds of communicative </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>purposes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="292608" lvl="1" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="292608" lvl="1" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Methods </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
@@ -19376,1113 +19731,2224 @@
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...8 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="3927" t="11152" r="4582"/>
+          <a:stretch/>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1097280" y="286604"/>
-            <a:ext cx="10058400" cy="618272"/>
+            <a:off x="1102987" y="324091"/>
+            <a:ext cx="8747069" cy="6015773"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...28 lines deleted...]
-        </p:nvSpPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="416689" y="978446"/>
-            <a:ext cx="10738991" cy="5086687"/>
+            <a:off x="9720617" y="1911096"/>
+            <a:ext cx="2103120" cy="3035808"/>
           </a:xfrm>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...399 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3124752995"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2585213456"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...497 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8597245" y="1725105"/>
-            <a:ext cx="3535052" cy="2894029"/>
+            <a:off x="881037" y="402521"/>
+            <a:ext cx="8858784" cy="5535292"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7261284" y="5848636"/>
+            <a:ext cx="4984634" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>https://www.youtube.com/watch?v=81ENxuXrhWs</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1605809248"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4228228678"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1097280" y="286604"/>
+            <a:ext cx="10058400" cy="618272"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Linguistic Aspects of Approach</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2800" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="416689" y="978446"/>
+            <a:ext cx="10738991" cy="5086687"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:srgbClr val="F6F1F9"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ro-RO" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="292608" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>interactional </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>view</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> -</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> language </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>is seen </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>a vehicle for the realization of interpersonal relations </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>and for the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>performance of social transactions between individual</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>s. Language is seen as a tool for the creation and maintenance </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>social relations. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="292608" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Interactional </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>theories focus on the patterns </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>speech</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>acts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>negotiation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>interaction found in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>conversational </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>exchanges</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Language teaching content, according to this view, may be specified and organized </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>by patterns of exchange and interaction </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>or may be left unspecified, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>shaped </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>by the inclinations of learners as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>interactors</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="292608" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="292608" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Methods that embody this view of language: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>TBLT,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Community </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Language Learning</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3124752995"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1097280" y="286604"/>
+            <a:ext cx="10058400" cy="618272"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Linguistic Aspects of Approach</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2800" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="416689" y="978446"/>
+            <a:ext cx="10738991" cy="5086687"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:srgbClr val="F6F1F9"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ro-RO" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="292608" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Sociocultural model</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="292608" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>L</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>anguage </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>is viewed </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>a communicative activity </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>in which </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the social context is central</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Knowledge is constructed through </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>social interaction </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>with others and reflects the learner's </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>culture, customs, and beliefs as well as the collaborative activities people are engaged in</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="292608" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="292608" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Methods </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>that embody this view of language: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>TBLT,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Content-Based </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Instruction</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>and Cooperative Language Learning.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="479552322"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1097280" y="286604"/>
+            <a:ext cx="10058400" cy="618272"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Linguistic Aspects of Approach</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2800" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="409575" y="1038225"/>
+            <a:ext cx="10746105" cy="5026908"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:srgbClr val="F6F1F9"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="292608" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The lexical view of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>language</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="292608" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>It</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>prioritizes the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>role of lexis and lexical chunks or phrases </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>in language and highlights the interrelatedness of grammar and vocabulary. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> L</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>exis </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>and grammar </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>are not </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>viewed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>discrete, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>but </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>as being intrinsically related.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="292608" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Drawing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>on the findings of corpus studies, advocates of lexical models of language suggest that </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>grammatical competence arises out of phrase- and lexically-based learning and argue for a greater role for vocabulary as well as lexical phrases and chunks in language teaching</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="292608" lvl="1" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>This view is reflected most directly in the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Lexical </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Approach</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>also </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>compatible with aspects of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Content-Based Instruction </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>CLIL</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Content and Language Integrated Learning</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>).</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="0000CC"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="649282701"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="628073" y="377196"/>
+            <a:ext cx="10947628" cy="758356"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2600" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Psycholinguistic Aspects of Approach – Theories of Language Learning</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2600" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="451413" y="1246205"/>
+            <a:ext cx="8340187" cy="4969399"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>A learning theory underlying an approach </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>relies on 2 aspects: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The psycholinguistic </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>cognitive </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>processes </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>involved in language </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>learning - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>process-oriented theories</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="545760" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>    habit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>formation, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="545760" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>    induction</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="545760" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>    inferencing,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="545760" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>    hypothesis testing,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="545760" lvl="3">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>   generalization</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>conditions </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>that need to be met in order for these learning processes to be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>activated - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>condition-oriented theories </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>emphasize the nature of the human and physical </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>context </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>in which language learning takes </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>place: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Counseling-Learning and the Silent Way</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8791601" y="1884218"/>
+            <a:ext cx="3340696" cy="2734916"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1605809248"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381964" y="1222373"/>
-            <a:ext cx="7922257" cy="5139869"/>
+            <a:ext cx="8023127" cy="5139869"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Examples:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
@@ -20639,67 +22105,86 @@
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>conditions </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>for successful learning, including learners' confidence and conscious control of their learning process.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Techniques in the Silent Way method aim to train learners to use their intelligence effectively for enhanced learning.</a:t>
+              <a:t>Techniques in the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Silent Way</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> method aim to train learners to use their intelligence effectively for enhanced learning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Title 1"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="716438" y="414776"/>
-            <a:ext cx="8974318" cy="758356"/>
+            <a:off x="439350" y="368594"/>
+            <a:ext cx="11475562" cy="758356"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="85000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4800" kern="1200" spc="-50" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="75000"/>
                     <a:lumOff val="25000"/>
                   </a:schemeClr>
                 </a:solidFill>
@@ -20775,1561 +22260,50 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="266269949"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-[...1509 lines deleted...]
-
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
@@ -22450,61 +22424,51 @@
           <a:p>
             <a:pPr marL="201168" lvl="1" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>how </a:t>
-[...9 lines deleted...]
-              <a:t>languages are </a:t>
+              <a:t>how languages are </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>learned</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
@@ -22661,699 +22625,2219 @@
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2606566" y="389755"/>
-            <a:ext cx="8124934" cy="523220"/>
+            <a:off x="1111170" y="474562"/>
+            <a:ext cx="10044510" cy="565727"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...2 lines deleted...]
-          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
-                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-[...11 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Theories of Language Learning</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2800" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="TextBox 2"/>
-[...1 lines deleted...]
-          <p:nvPr/>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="304800" y="1255982"/>
-            <a:ext cx="2301765" cy="461665"/>
+            <a:off x="416690" y="1608881"/>
+            <a:ext cx="11191110" cy="4317357"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...9 lines deleted...]
-          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" rtlCol="0">
-            <a:spAutoFit/>
+          <a:bodyPr>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...6 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2000" b="1" dirty="0">
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1900" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...64 lines deleted...]
-          <a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
-                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-[...32 lines deleted...]
-            <a:endParaRPr lang="ro-RO" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Stephen </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>D. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Krashen's</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Monitor Model of second language development (1981) </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...37 lines deleted...]
-            <a:endParaRPr lang="ro-RO">
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>At </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the level of process, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Krashen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> distinguishes between </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>acquisition</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>learning</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...32 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0">
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Acquisition </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>refers to the natural assimilation of language rules through using language for communication. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...139 lines deleted...]
-              <a:t>M</a:t>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
-                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-[...9 lines deleted...]
-              <a:t>approach </a:t>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Learning</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
-                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-[...167 lines deleted...]
-            </a:endParaRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>refers to the formal study of language rules and is a conscious process</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2873037878"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3016876387"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
+            <a:off x="1088020" y="266215"/>
+            <a:ext cx="10067660" cy="588876"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Theories of Language Learning</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2800" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="428263" y="855090"/>
+            <a:ext cx="11179536" cy="5719601"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>According </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Krashen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>learning is available only as a "monitor." The monitor is the repository of conscious grammatical knowledge about a language that is learned through formal instruction and that is called upon in the editing of utterances produced through the acquired system. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2100" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Krashen's</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> theory, the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>conditions </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>necessary for the process of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>"</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>acquisition</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>" </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>are described in terms </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of the type of "</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>input</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>" the learner </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>receives, which must be:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="288000" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> comprehensible,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="288000" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> slightly </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>above the learner's present level of competence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="288000" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> interesting </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>or relevant, </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="288000" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> not </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>grammatically sequenced</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="288000" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sufficient quantity, </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="288000" lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> experienced </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>in low-anxiety contexts. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Tracy D. Terrell's Natural </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Approach, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>James Asher's Total Physical Response </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>addresses both the process and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>conditions of language learning.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2100" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="147178321"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="2674"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8654473" y="2094902"/>
+            <a:ext cx="3362172" cy="2338086"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="335666" y="402451"/>
+            <a:ext cx="8268964" cy="6078587"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The Affective Filter Hypothesi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>s</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Definition:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> The Affective Filter Hypothesis, proposed by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Krashen</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, views a learner's emotional state as a variable filter affecting language acquisition.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Low Affective Filter:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> A low affective filter is preferable as it allows necessary input for language acquisition to flow freely, with minimal hindrance.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Three Affective Variables:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Research in second language acquisition identifies three affective or attitudinal variables:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Motivation:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> High motivation generally leads to better language learning outcomes.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Self-Confidence:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Learners with self-confidence and a positive self-image tend to be more successful.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Anxiety:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Low personal and classroom anxiety </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>promote</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>second language acquisition</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="181516112"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="335666" y="564500"/>
+            <a:ext cx="8203188" cy="4678204"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The Affective Filter Hypothesi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>s</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Impact </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of Affective Filter:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Learners with a low affective filter </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>actively seek and receive more input, interact confidently, and are receptive to the input they receive.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>In contrast, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>anxious learners </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>have </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>a high affective filter</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, hindering the acquisition process.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Developmental Aspect:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> The affective filter, which includes emotions like </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>fear</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>or embarrassment</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, tends to rise during early adolescence. This may explain why children often appear to have an advantage in acquiring a second language compared to older learners</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8538854" y="1701404"/>
+            <a:ext cx="3457898" cy="3231876"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4215955557"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2606566" y="389755"/>
+            <a:ext cx="8124934" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Pairings </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of language theory and learning theory</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2800" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="304800" y="1255982"/>
+            <a:ext cx="2301765" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="66FFCC"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="92D050"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Structuralism</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Plus 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2614446" y="1277004"/>
+            <a:ext cx="441435" cy="273269"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathPlus">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ro-RO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3139966" y="1196868"/>
+            <a:ext cx="3326724" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="B8E08C"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Behaviorism</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>way of forming and developing speech habits by a multiple mechanical repetition of a reaction to a stimulus. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Equal 7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6439225" y="1224159"/>
+            <a:ext cx="658210" cy="326113"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathEqual">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ro-RO">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7153606" y="1119058"/>
+            <a:ext cx="3044494" cy="523220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="37CBFF"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Audiolingualism</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="380366" y="3941355"/>
+            <a:ext cx="3021719" cy="1631216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="40000"/>
+              <a:lumOff val="60000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Chomsky’s theory of Transformational </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Generative Grammar </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(language </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>is rule-governed and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>creative)</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Plus 10"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3494685" y="4436704"/>
+            <a:ext cx="441435" cy="273269"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathPlus">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ro-RO"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3986920" y="4066852"/>
+            <a:ext cx="2324980" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFF99"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>M</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>entalist </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>approach </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>to acquisition</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7262210" y="2049956"/>
+            <a:ext cx="4663089" cy="4216539"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFCCFF"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Cognitive Code Learning</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>With a finite number of grammatical rules and a limited vocabulary, we can create an infinite number </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of sentences</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>It</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>values the use of rules as helpful shortcuts in learning, especially when linked to prior knowledge. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>It </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>emphasizes active engagement, conscious thinking, and discussion as essential components of language learning, promoting it as an intelligent, rule-seeking, and problem-solving process.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Equal 14"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6499825" y="4478896"/>
+            <a:ext cx="658210" cy="326113"/>
+          </a:xfrm>
+          <a:prstGeom prst="mathEqual">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ro-RO">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2873037878"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
             <a:off x="1097280" y="286603"/>
             <a:ext cx="10058400" cy="665897"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Design - links the theory with the method</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
@@ -23883,123 +25367,123 @@
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="13231847"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1097280" y="286604"/>
             <a:ext cx="10058400" cy="585463"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Objectives</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" sz="3200" b="1" dirty="0">
+            <a:endParaRPr lang="ro-RO" sz="2800" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="405113" y="872067"/>
-            <a:ext cx="11123271" cy="5173133"/>
+            <a:ext cx="11306596" cy="5173133"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0" smtClean="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>- </a:t>
             </a:r>
@@ -24058,164 +25542,254 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>to teach oral skills first, followed by reading and writing skills regarded as secondary and derived from transfer of oral skills;</a:t>
+              <a:t>to teach </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>oral skills first</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, followed by reading and writing skills regarded as secondary and derived from transfer of oral skills;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="216000" lvl="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> to teach general communication skills giving greater priority to the ability to express oneself meaningfully and to make oneself understood </a:t>
+              <a:t> to teach general </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>communication skills </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>giving greater priority to the ability to express oneself meaningfully and to make oneself understood </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>(product-oriented objectives);</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="216000" lvl="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>to teach accurate grammar and pronunciation from the very beginning </a:t>
+              <a:t>to teach </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>accurate grammar and pronunciation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>from the very beginning </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>(linguistically oriented objectives);</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="216000" lvl="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>to teach the basic grammar and vocabulary of a language </a:t>
+              <a:t>to teach the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>basic grammar and vocabulary </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of a language </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2100" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>(linguistically oriented objectives);</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>The types of objectives determine the </a:t>
             </a:r>
@@ -24317,51 +25891,51 @@
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1280079601"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -24953,51 +26527,51 @@
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="536638882"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -25396,98 +26970,118 @@
               </a:spcAft>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> tasks </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>that involve an "information gap" and "information transfer"; </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="ro-RO" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>i.e.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>learners work on the same task, but each learner has different information needed to complete the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>task (</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
-[...38 lines deleted...]
-                <a:solidFill>
                   <a:srgbClr val="0000CC"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Communicative language teaching</a:t>
+              <a:t>C</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0000CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>LT</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>).</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="§"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0">
@@ -25752,51 +27346,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1301439582"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -26230,51 +27824,639 @@
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="973938304"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1442300" y="448654"/>
+            <a:ext cx="9713379" cy="561121"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Approach </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>vs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="3200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>M</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="3200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ethod</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="3200" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="486138" y="1331090"/>
+            <a:ext cx="11045706" cy="4826144"/>
+          </a:xfrm>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="bg2">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="806958" lvl="1" indent="-514350">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanUcPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="806958" lvl="1" indent="-514350">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanUcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>An </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>approach </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>is a set of correlative assumptions dealing with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the nature of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>lge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> teaching </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>lge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> learning</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. It describes the nature of the subject matter to be taught</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>..</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. .</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="806958" lvl="1" indent="-514350">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanUcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Method</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> is an overall plan for the orderly presentation of language material, no part of which contradicts, and all of which is based upon, the selected approach. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>An approach is axiomatic, a method is procedural. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Within one approach, there can be many methods .</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>..</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="806958" lvl="1" indent="-514350">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="romanUcPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>A technique </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>implementational</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> - that which actually takes place in a classroom. It is a particular trick, stratagem </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>/ˈstrætədʒəm/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> planned way), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>or contrivance</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>/kənˈtraɪvəns/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> used to attain an immediate objective. Techniques must be consistent with a method, and therefore in harmony with an approach as well </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Richards and Rodgers, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>p.15</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="747171380"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -26698,51 +28880,51 @@
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2716096216"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -27087,51 +29269,51 @@
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2631391180"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -27402,63 +29584,51 @@
               </a:rPr>
               <a:t>ay, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>S</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>uggestopedia</a:t>
-[...11 lines deleted...]
-              <a:t>, </a:t>
+              <a:t>uggestopedia, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Counseling-Learning</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent2">
                   <a:lumMod val="75000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -27490,51 +29660,51 @@
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="3200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="870971536"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -27774,101 +29944,81 @@
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>practi</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="ro-RO" sz="2000" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>s</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>e </a:t>
-[...9 lines deleted...]
-                        <a:t>content, to facilitate communication between learners, or to enable learners to </a:t>
+                        <a:t>e content, to facilitate communication between learners, or to enable learners to </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" sz="2000" dirty="0" err="1" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>practi</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="ro-RO" sz="2000" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>s</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
-                        <a:t>e </a:t>
-[...9 lines deleted...]
-                        <a:t>content without the teacher's help</a:t>
+                        <a:t>e content without the teacher's help</a:t>
                       </a:r>
                       <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr>
                     <a:solidFill>
                       <a:schemeClr val="accent1">
                         <a:lumMod val="60000"/>
                         <a:lumOff val="40000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="130398846"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
@@ -28015,616 +30165,51 @@
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4183532525"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-[...564 lines deleted...]
-<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -28877,51 +30462,51 @@
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="749820080"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -29009,58 +30594,51 @@
               <a:t>techniques, practices, and behaviors that </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>operate in teaching a language according to a particular method. </a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="ro-RO" dirty="0" smtClean="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>- determines </a:t>
-[...6 lines deleted...]
-              <a:t>the way</a:t>
+              <a:t>- determines the way</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" smtClean="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>tasks and </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" smtClean="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>activities</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" dirty="0" smtClean="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
@@ -29279,134 +30857,211 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>(a) the use of teaching activities (</a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>drills, dialogues, information-gap activities</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
-                <a:solidFill>
-[...5 lines deleted...]
-              <a:t>drills, dialogues, information-gap activities</a:t>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, etc.) to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>present</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>new language</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
-                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-[...2 lines deleted...]
-              <a:t>, etc.) to </a:t>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>and </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>present new language</a:t>
+              <a:t>to clarify and demonstrate formal</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>,</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>and </a:t>
-[...13 lines deleted...]
-              <a:t>, communicative, or other aspects of the target language; </a:t>
+              <a:t> communicative, or other aspects of the target language; </a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>(b) the ways in which particular teaching activities are used </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>for practicing language</a:t>
+              <a:t>for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>practi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-MD" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>language</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>; </a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>(c) the procedures and techniques used in </a:t>
@@ -29474,51 +31129,51 @@
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2029050456"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
@@ -29941,51 +31596,51 @@
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="364219195"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="3" name="Diagram 2"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
                 <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="687051450"/>
               </p:ext>
@@ -30000,51 +31655,51 @@
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2651746237"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Table 1"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
@@ -30887,51 +32542,51 @@
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2120037468"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Table 1"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
@@ -31512,51 +33167,622 @@
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="125551551"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1404594" y="257507"/>
+            <a:ext cx="9751085" cy="555494"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4800" kern="1200" spc="-50" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="3200" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Approach </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>vs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="3200" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3200" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>M</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="3200" b="1" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ethod</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="3200" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="565608" y="923827"/>
+            <a:ext cx="8342722" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Match the concepts with their corresponding definitions:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="565608" y="1659118"/>
+            <a:ext cx="1633582" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>A</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>pproach</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="546756" y="3122419"/>
+            <a:ext cx="1338605" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Method</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="480766" y="4361566"/>
+            <a:ext cx="1718424" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Technique</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2535809" y="1659118"/>
+            <a:ext cx="9040305" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the level at which </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>theory is put into practice </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>and at which choices are made about the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>particular skills</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> to be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>taught</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>content</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> to be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>taught</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, and the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>order</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> in which the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>conten</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>t will be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>presented</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="TextBox 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2770163" y="2983519"/>
+            <a:ext cx="8455845" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the level at which </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>classroom procedures </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>described, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the actual moment-to-moment classroom steps that lead to a specified </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>outcome</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2535809" y="4273180"/>
+            <a:ext cx="8390692" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the level at which </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>assumptions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>beliefs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> about language and language learning are specified</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1326409767"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Table 1"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
@@ -32173,98 +34399,98 @@
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3982606218"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1097280" y="1212447"/>
-            <a:ext cx="10058400" cy="4765508"/>
+            <a:off x="304800" y="519725"/>
+            <a:ext cx="8349673" cy="5456204"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>References</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0" smtClean="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="ru-RU" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>BROWN, H</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
@@ -32531,61 +34757,61 @@
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>BURDENIUC, G., ROTARU S</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. Methodology Basics of Teaching English as a Foreign Language</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>. Chisinau: Arc, 2014. </a:t>
+              <a:t>. Chisinau: Arc, 2014</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>156p</a:t>
+              <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>CELCE-MURCIA, M. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
@@ -32768,647 +34994,157 @@
             <a:pPr marL="457200" indent="-457200">
               <a:buFont typeface="+mj-lt"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>RICHARDS, J. C., RODGERS, T. S. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Approaches and Methods in Language Teaching. </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="ro-RO" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Third Edition</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Cambridge</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Cambridge: Cambridge University Press, 1986. 170 p.</a:t>
-[...116 lines deleted...]
-              <a:rPr lang="ro-RO" sz="3200" b="1" smtClean="0">
+              <a:t>: Cambridge University Press, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2014</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" smtClean="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
-            <a:r>
-[...19 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="3200" b="1" dirty="0">
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:endParaRPr lang="ro-RO" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="565608" y="923827"/>
-            <a:ext cx="8342722" cy="461665"/>
+            <a:off x="8871551" y="1597891"/>
+            <a:ext cx="3275954" cy="4365921"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
         </p:spPr>
-        <p:txBody>
-[...412 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1326409767"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1915773185"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -34376,71 +36112,71 @@
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7744669" y="1706912"/>
             <a:ext cx="3492198" cy="2315479"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2597651" y="864289"/>
-            <a:ext cx="5076364" cy="707886"/>
+            <a:ext cx="5076364" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="4000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="3200" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Method</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="4000" b="1" dirty="0">
+            <a:endParaRPr lang="en-US" sz="3200" b="1" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2982305226"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
@@ -34455,68 +36191,68 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
           <a:srcRect l="5482" t="32383" r="6906"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8750460" y="1507252"/>
-            <a:ext cx="3156835" cy="2582425"/>
+            <a:off x="8786458" y="1536700"/>
+            <a:ext cx="3120837" cy="2552977"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="321546" y="1009952"/>
-            <a:ext cx="8428914" cy="5616922"/>
+            <a:ext cx="8581154" cy="5616922"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>A </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>procedure </a:t>
@@ -34862,129 +36598,129 @@
               </a:rPr>
               <a:t>them.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="2000" i="1" dirty="0" smtClean="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-US" sz="1400" dirty="0" smtClean="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2391508" y="396079"/>
-            <a:ext cx="8410470" cy="523220"/>
+            <a:ext cx="8410470" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Method, Procedure, and Technique</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" sz="2800" b="1" dirty="0">
+            <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="627351086"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Diagram 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2902057490"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="477997462"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="1659117" y="447830"/>
-          <a:ext cx="8710367" cy="5530942"/>
+          <a:off x="783771" y="195943"/>
+          <a:ext cx="10239829" cy="6077857"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="936764702"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
@@ -34993,181 +36729,181 @@
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1053297" y="2257063"/>
-            <a:ext cx="8995056" cy="1200329"/>
+            <a:off x="1053296" y="2257063"/>
+            <a:ext cx="10224303" cy="1477328"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CCECFF"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Design</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="3000" dirty="0" smtClean="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> - the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="3000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>level in which </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>objectives</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="3000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>syllabus</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="3000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, and </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>content</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="3000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> are determined, and in which the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>roles of teachers</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="3000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>learners</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="3000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, and </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>instructional materials </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="3000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>are </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="3000" dirty="0" smtClean="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>specified</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="3000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="704494717"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
@@ -35700,101 +37436,105 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Retrospect</Template>
   <TotalTime></TotalTime>
-  <Words>4872</Words>
+  <Words>5078</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>381</Paragraphs>
-[...1 lines deleted...]
-  <Notes>10</Notes>
+  <Paragraphs>398</Paragraphs>
+  <Slides>41</Slides>
+  <Notes>14</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>37</vt:i4>
+        <vt:i4>41</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="43" baseType="lpstr">
+    <vt:vector size="47" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Cambria</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Retrospect</vt:lpstr>
       <vt:lpstr>The Nature of Approaches and Methods in Language Teaching </vt:lpstr>
       <vt:lpstr>Approach vs. Method</vt:lpstr>
       <vt:lpstr>Approach vs. Method</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Linguistic Aspects of Approach</vt:lpstr>
       <vt:lpstr>Linguistic Aspects of Approach</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Linguistic Aspects of Approach</vt:lpstr>
+      <vt:lpstr>Linguistic Aspects of Approach</vt:lpstr>
       <vt:lpstr>Linguistic Aspects of Approach</vt:lpstr>
       <vt:lpstr>Psycholinguistic Aspects of Approach – Theories of Language Learning</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Theories of Language Learning</vt:lpstr>
       <vt:lpstr>Theories of Language Learning</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Design - links the theory with the method</vt:lpstr>
       <vt:lpstr>Objectives</vt:lpstr>
       <vt:lpstr>The Syllabus</vt:lpstr>
       <vt:lpstr>Types of learning and teaching activities</vt:lpstr>
       <vt:lpstr>Learner roles</vt:lpstr>
       <vt:lpstr>Learner roles</vt:lpstr>
       <vt:lpstr>Teacher roles</vt:lpstr>
       <vt:lpstr>Teacher roles</vt:lpstr>
       <vt:lpstr>Instructional materials</vt:lpstr>
       <vt:lpstr>Instructional materials</vt:lpstr>
       <vt:lpstr>Procedure</vt:lpstr>
       <vt:lpstr>Example of a procedure within the notional-functional approach</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>