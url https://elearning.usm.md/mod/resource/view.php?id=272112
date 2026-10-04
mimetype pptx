--- v0 (2026-02-10)
+++ v1 (2026-10-04)
@@ -27,135 +27,158 @@
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/ppt/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/ppt/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/ppt/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/ppt/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/ppt/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/ppt/diagrams/data3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/ppt/diagrams/layout3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/ppt/diagrams/quickStyle3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/ppt/diagrams/colors3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/ppt/diagrams/drawing3.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/ppt/diagrams/data4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/ppt/diagrams/layout4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/ppt/diagrams/quickStyle4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/ppt/diagrams/colors4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/ppt/diagrams/drawing4.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/ppt/diagrams/data5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
+  <Override PartName="/ppt/diagrams/layout5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
+  <Override PartName="/ppt/diagrams/quickStyle5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
+  <Override PartName="/ppt/diagrams/colors5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
+  <Override PartName="/ppt/diagrams/drawing5.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/comments/comment1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.comments+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId44"/>
+    <p:notesMasterId r:id="rId46"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="257" r:id="rId2"/>
-    <p:sldId id="299" r:id="rId3"/>
+    <p:sldId id="302" r:id="rId2"/>
+    <p:sldId id="257" r:id="rId3"/>
     <p:sldId id="258" r:id="rId4"/>
-    <p:sldId id="331" r:id="rId5"/>
-[...37 lines deleted...]
-    <p:sldId id="323" r:id="rId43"/>
+    <p:sldId id="282" r:id="rId5"/>
+    <p:sldId id="259" r:id="rId6"/>
+    <p:sldId id="260" r:id="rId7"/>
+    <p:sldId id="263" r:id="rId8"/>
+    <p:sldId id="264" r:id="rId9"/>
+    <p:sldId id="262" r:id="rId10"/>
+    <p:sldId id="261" r:id="rId11"/>
+    <p:sldId id="265" r:id="rId12"/>
+    <p:sldId id="266" r:id="rId13"/>
+    <p:sldId id="267" r:id="rId14"/>
+    <p:sldId id="268" r:id="rId15"/>
+    <p:sldId id="301" r:id="rId16"/>
+    <p:sldId id="269" r:id="rId17"/>
+    <p:sldId id="270" r:id="rId18"/>
+    <p:sldId id="271" r:id="rId19"/>
+    <p:sldId id="273" r:id="rId20"/>
+    <p:sldId id="281" r:id="rId21"/>
+    <p:sldId id="274" r:id="rId22"/>
+    <p:sldId id="275" r:id="rId23"/>
+    <p:sldId id="276" r:id="rId24"/>
+    <p:sldId id="277" r:id="rId25"/>
+    <p:sldId id="303" r:id="rId26"/>
+    <p:sldId id="304" r:id="rId27"/>
+    <p:sldId id="278" r:id="rId28"/>
+    <p:sldId id="280" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="293" r:id="rId39"/>
+    <p:sldId id="294" r:id="rId40"/>
+    <p:sldId id="295" r:id="rId41"/>
+    <p:sldId id="297" r:id="rId42"/>
+    <p:sldId id="298" r:id="rId43"/>
+    <p:sldId id="299" r:id="rId44"/>
+    <p:sldId id="300" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ro-RO"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -233,108 +256,998 @@
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="1" name="Asus" initials="A" lastIdx="10" clrIdx="0">
     <p:extLst>
       <p:ext uri="{19B8F6BF-5375-455C-9EA6-DF929625EA0E}">
         <p15:presenceInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" userId="Asus" providerId="None"/>
       </p:ext>
     </p:extLst>
   </p:cmAuthor>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
-    <a:srgbClr val="621FC5"/>
+    <a:srgbClr val="F3FFFD"/>
     <a:srgbClr val="FFF8E5"/>
-    <a:srgbClr val="FF99FF"/>
-[...2 lines deleted...]
-    <a:srgbClr val="FFCC99"/>
+    <a:srgbClr val="FFFFBD"/>
+    <a:srgbClr val="CC3300"/>
+    <a:srgbClr val="F29000"/>
+    <a:srgbClr val="E33BCF"/>
+    <a:srgbClr val="0033CC"/>
+    <a:srgbClr val="009900"/>
+    <a:srgbClr val="FFDDFF"/>
+    <a:srgbClr val="FFCCFF"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{93296810-A885-4BE3-A3E7-6D5BEEA58F35}" styleName="Medium Style 2 - Accent 6">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent6">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent6"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{00A15C55-8517-42AA-B614-E9B94910E393}" styleName="Medium Style 2 - Accent 4">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent4">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent4">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent4">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{F5AB1C69-6EDB-4FF4-983F-18BD219EF322}" styleName="Medium Style 2 - Accent 3">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent3"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{21E4AEA4-8DFA-4A89-87EB-49C32662AFE0}" styleName="Medium Style 2 - Accent 2">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent2">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent2">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent2">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="20533" autoAdjust="0"/>
-    <p:restoredTop sz="94660"/>
+    <p:restoredLeft sz="15047" autoAdjust="0"/>
+    <p:restoredTop sz="87063" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="81" d="100"/>
-          <a:sy n="81" d="100"/>
+          <a:sx n="72" d="100"/>
+          <a:sy n="72" d="100"/>
         </p:scale>
-        <p:origin x="499" y="62"/>
+        <p:origin x="1099" y="67"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/comments/comment1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cm authorId="1" dt="2023-10-02T08:32:30.776" idx="10">
     <p:pos x="7262" y="164"/>
     <p:text/>
     <p:extLst>
       <p:ext uri="{C676402C-5697-4E1C-873F-D02D1690AC5C}">
         <p15:threadingInfo xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" timeZoneBias="-180"/>
       </p:ext>
     </p:extLst>
   </p:cm>
 </p:cmLst>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
@@ -1054,1674 +1967,9729 @@
       <a:schemeClr val="dk1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
+<file path=ppt/diagrams/colors2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="accent1" pri="11200"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
+<file path=ppt/diagrams/colors3.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="accent1" pri="11200"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
+<file path=ppt/diagrams/colors4.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="accent1" pri="11200"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
+<file path=ppt/diagrams/colors5.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="accent1" pri="11200"/>
+  </dgm:catLst>
+  <dgm:styleLbl name="node0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst/>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="60000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:alpha val="90000"/>
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="90000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:shade val="80000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="50000"/>
+        <a:alpha val="40000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="accent1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="accent1">
+        <a:tint val="60000"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="lt1"/>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="dk1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:fillClrLst meth="repeat">
+      <a:schemeClr val="lt1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:fillClrLst>
+    <dgm:linClrLst meth="repeat">
+      <a:schemeClr val="dk1">
+        <a:alpha val="0"/>
+      </a:schemeClr>
+    </dgm:linClrLst>
+    <dgm:effectClrLst/>
+    <dgm:txLinClrLst/>
+    <dgm:txFillClrLst meth="repeat">
+      <a:schemeClr val="tx1"/>
+    </dgm:txFillClrLst>
+    <dgm:txEffectClrLst/>
+  </dgm:styleLbl>
+</dgm:colorsDef>
+</file>
+
 <file path=ppt/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
-    <dgm:pt modelId="{6A7AD791-FDA8-4D7E-A352-2CFA83CE44A8}" type="doc">
-      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d4" qsCatId="3D" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+    <dgm:pt modelId="{A9ABD841-0C9E-48FF-8903-29DDC2B6774C}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{D83CDF97-6697-45BF-9EC9-53CA3FDEA43A}">
+    <dgm:pt modelId="{EE49409B-8ACA-4B9B-A78D-0CD3E9A1F6C8}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="ro-RO" sz="1200" b="1" dirty="0" smtClean="0">
+            <a:rPr lang="ro-RO" sz="3200" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>Unități de </a:t>
+            <a:t>Vision</a:t>
           </a:r>
-          <a:r>
-[...8 lines deleted...]
-          <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0">
+          <a:endParaRPr lang="en-US" sz="3200" b="1" dirty="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{8C77F571-3BD2-4F73-8C6A-78983541A9EC}" type="parTrans" cxnId="{4EA576F2-A6C7-4AA6-BB87-64C1350F09A3}">
+    <dgm:pt modelId="{4FDFACBD-2D8B-4C9D-A602-74C4B0A23CBD}" type="parTrans" cxnId="{9B4AA4F4-F0BF-48B5-A027-5FA4292C37C4}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{C700A20C-1038-4F9C-9D00-60B9A0CEF4A2}" type="sibTrans" cxnId="{4EA576F2-A6C7-4AA6-BB87-64C1350F09A3}">
+    <dgm:pt modelId="{45613E25-3E0D-46D6-B71A-40C2C70878FA}" type="sibTrans" cxnId="{9B4AA4F4-F0BF-48B5-A027-5FA4292C37C4}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{625F5571-BE08-47C4-98A4-BDB8772E87AA}">
+    <dgm:pt modelId="{70B8A98E-2340-417D-8F90-0414109CDFD3}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="ro-RO" sz="2000" dirty="0" smtClean="0">
-              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+            <a:rPr lang="en-US" sz="2400" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>Mijloace informaționale prin care se realizează unitățile de competențe, i.e. liste de termeni specifici disciplinei.</a:t>
+            <a:t>To develop autonomous language users able to communicate effectively, mediate meaning, and participate in </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
-              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+            <a:rPr lang="en-US" sz="2400" noProof="0" dirty="0" err="1" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>/ </a:t>
+            <a:t>pl</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
-[...5 lines deleted...]
-              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+            <a:rPr lang="ro-RO" sz="2400" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>Information means by which the units of competence are achieved, i.e. lists of subject-specific terms.</a:t>
+            <a:t>u</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="2000" dirty="0">
-[...5 lines deleted...]
-            <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" noProof="0" dirty="0" err="1" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>rilingual</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> and </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" noProof="0" dirty="0" err="1" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>pluricultural</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> contexts</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2400" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>. Core values: respect for </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>diversity</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2400" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>, responsibility and intercultural </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" noProof="0" dirty="0" err="1" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>ope</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2400" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>n</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>ness</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2400" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>. </a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2400" noProof="0" dirty="0">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{9E479274-B178-45BB-810F-5272BD13F5B7}" type="parTrans" cxnId="{680F973E-033E-4FCF-8FE6-38E98B783061}">
+    <dgm:pt modelId="{5C855784-E526-405F-9A19-3D6339217A5B}" type="parTrans" cxnId="{11A4767B-63B8-4C41-94A5-CC8AF0233AE1}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{EFA43B22-ACF0-453C-9191-F3DB41304680}" type="sibTrans" cxnId="{680F973E-033E-4FCF-8FE6-38E98B783061}">
+    <dgm:pt modelId="{330F92C6-E51F-49C7-A4DD-7C8430A0D852}" type="sibTrans" cxnId="{11A4767B-63B8-4C41-94A5-CC8AF0233AE1}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{2A6370FD-C59F-4DD0-BF2A-BD35D3B5CC36}">
+    <dgm:pt modelId="{C9439607-353D-44A8-9F72-917DF7A72185}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="ro-RO" sz="1800" b="1" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="2800" b="1" noProof="0" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>Acte comunicative </a:t>
+            <a:t>Mission</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0">
+          <a:endParaRPr lang="en-US" sz="2800" b="1" noProof="0" dirty="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{F1FFEAE1-2492-4D25-AEF5-94F8691641A2}" type="parTrans" cxnId="{25AD8B2F-F4B2-413C-9C1E-B28117D6C9E4}">
+    <dgm:pt modelId="{DCDF81D2-C81E-4865-AC1F-30363FD3AF25}" type="parTrans" cxnId="{2C8ABC7A-72DA-4AA0-81F0-8D83D38243D0}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{4356A11F-5A4E-4101-B45D-5D8DD8FF3913}" type="sibTrans" cxnId="{25AD8B2F-F4B2-413C-9C1E-B28117D6C9E4}">
+    <dgm:pt modelId="{331E2FF5-4750-4F7C-8176-57D94D9D920D}" type="sibTrans" cxnId="{2C8ABC7A-72DA-4AA0-81F0-8D83D38243D0}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{DE8AAD80-983D-4F18-8C9C-15709F2A2EAC}">
-      <dgm:prSet custT="1"/>
+    <dgm:pt modelId="{54ED6352-B8EA-4F35-BF01-6321FDA46BC7}">
+      <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="ro-RO" sz="1050" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:rPr lang="en-US" sz="2400" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>Activ</a:t>
+            <a:t>To develop functional, integrative, and transferable communicative competences</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="ro-RO" sz="1200" b="1" dirty="0" smtClean="0">
-[...2 lines deleted...]
-              </a:solidFill>
+            <a:rPr lang="ro-RO" sz="2400" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>ități </a:t>
+            <a:t>. Lifelong learning, adaptability to change, and active participation in contemporary society.</a:t>
           </a:r>
-          <a:r>
-[...18 lines deleted...]
-            </a:solidFill>
+          <a:endParaRPr lang="en-US" sz="2400" noProof="0" dirty="0">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{8AA40D06-0D30-441B-9434-EDCFAC76254A}" type="parTrans" cxnId="{8C2DA4E3-6DE4-45ED-9B62-C40CB958D2A3}">
+    <dgm:pt modelId="{CB491FFC-FC96-4D27-9671-6CB9E5B1A4EA}" type="parTrans" cxnId="{179AC376-C7AE-4BAD-8525-86907C0317BA}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{6B4D83CD-DD71-4CDF-97CA-8FC5E0979357}" type="sibTrans" cxnId="{8C2DA4E3-6DE4-45ED-9B62-C40CB958D2A3}">
+    <dgm:pt modelId="{C86800A1-398B-48D9-8229-D4D97CF6B730}" type="sibTrans" cxnId="{179AC376-C7AE-4BAD-8525-86907C0317BA}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{D9F97F3F-0F7F-4E40-AA04-EC9FCA96006E}">
+    <dgm:pt modelId="{0FD00187-D68F-4A83-A9A0-EEA015A86E28}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="ro-RO" sz="1600" b="1" dirty="0" smtClean="0">
+            <a:rPr lang="ro-RO" sz="2800" b="1" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>Unități de competențe</a:t>
+            <a:t>Purpose</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0">
+          <a:endParaRPr lang="en-US" sz="2800" b="1" dirty="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{C25142B4-4AA7-4713-933D-2A9FA6932C78}" type="sibTrans" cxnId="{4EDCC23A-9236-4C40-8F15-2C645A80F6B9}">
+    <dgm:pt modelId="{74B06BB4-2997-4670-BD84-F4AD2427CFBE}" type="parTrans" cxnId="{6904D40A-7D1D-45AF-A437-67E0C51B8B1E}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{11FBDA22-C69E-4481-B38E-D4A5F5B1C8E4}" type="parTrans" cxnId="{4EDCC23A-9236-4C40-8F15-2C645A80F6B9}">
+    <dgm:pt modelId="{44B22177-5C82-4D47-B95D-9F075BBBE1A6}" type="sibTrans" cxnId="{6904D40A-7D1D-45AF-A437-67E0C51B8B1E}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{FE87AE0F-1D15-4C90-9CEC-6B68BD58B7C8}">
+    <dgm:pt modelId="{F3B77ABB-C116-410E-9F5C-D764576579A8}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
-            <a:rPr lang="ro-RO" sz="2000" dirty="0" smtClean="0">
-              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+            <a:rPr lang="en-US" sz="2400" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>Constituente ale competențelor, etape în achiziționarea competențelor specific</a:t>
+            <a:t>Development of foreign language communicative competence, integrated with intercultural, social</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
-              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+            <a:rPr lang="ro-RO" sz="2400" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>./</a:t>
+            <a:t>,</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
-[...5 lines deleted...]
-              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+            <a:rPr lang="en-US" sz="2400" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>Components of competences, stages in the acquisition of specific competences.</a:t>
+            <a:t> and digital competences for effective language use in varied life contexts.</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="2000" dirty="0">
-[...5 lines deleted...]
-            <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+          <a:endParaRPr lang="en-US" sz="2400" noProof="0" dirty="0">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{0A067326-A4DA-49A2-B661-0AC16E98E853}" type="sibTrans" cxnId="{702EC63A-D9F8-48A1-8925-35D21D1C4EF4}">
+    <dgm:pt modelId="{2803481F-6E68-4D62-A9C2-D029F8B0E0DF}" type="parTrans" cxnId="{A8A67CD4-D374-4C26-9486-45521BCCC7FA}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{3EFF6E5D-4790-4110-906C-A551DDD7C62A}" type="parTrans" cxnId="{702EC63A-D9F8-48A1-8925-35D21D1C4EF4}">
+    <dgm:pt modelId="{58ACC775-0B99-4E56-BCCE-7E2D44A36739}" type="sibTrans" cxnId="{A8A67CD4-D374-4C26-9486-45521BCCC7FA}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{AF2ADFB7-6711-497E-B7F9-F33AD3C29C64}">
-[...157 lines deleted...]
-      <dgm:prSet presAssocID="{6A7AD791-FDA8-4D7E-A352-2CFA83CE44A8}" presName="linearFlow" presStyleCnt="0">
+    <dgm:pt modelId="{2F85AD9C-524B-4B45-AF31-9B4DE1BC96A7}" type="pres">
+      <dgm:prSet presAssocID="{A9ABD841-0C9E-48FF-8903-29DDC2B6774C}" presName="linearFlow" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:dir/>
           <dgm:animLvl val="lvl"/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{A7DE2E27-5318-4BE5-83C6-19A6A840D217}" type="pres">
-      <dgm:prSet presAssocID="{D9F97F3F-0F7F-4E40-AA04-EC9FCA96006E}" presName="composite" presStyleCnt="0"/>
+    <dgm:pt modelId="{F3260813-D135-417E-90F5-309A03AEFB59}" type="pres">
+      <dgm:prSet presAssocID="{EE49409B-8ACA-4B9B-A78D-0CD3E9A1F6C8}" presName="composite" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
-    <dgm:pt modelId="{22773D2F-334E-47A6-95BE-40F69B9FB6C4}" type="pres">
-      <dgm:prSet presAssocID="{D9F97F3F-0F7F-4E40-AA04-EC9FCA96006E}" presName="parentText" presStyleLbl="alignNode1" presStyleIdx="0" presStyleCnt="4" custScaleX="108219" custScaleY="106361" custLinFactNeighborY="0">
+    <dgm:pt modelId="{67FA1187-B713-4D08-A601-CA74AA2489CB}" type="pres">
+      <dgm:prSet presAssocID="{EE49409B-8ACA-4B9B-A78D-0CD3E9A1F6C8}" presName="parentText" presStyleLbl="alignNode1" presStyleIdx="0" presStyleCnt="3">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{BB2116D7-5D54-41A6-9D1A-B9D9266BBD3B}" type="pres">
-      <dgm:prSet presAssocID="{D9F97F3F-0F7F-4E40-AA04-EC9FCA96006E}" presName="descendantText" presStyleLbl="alignAcc1" presStyleIdx="0" presStyleCnt="4" custScaleY="100000" custLinFactNeighborX="0">
+    <dgm:pt modelId="{8E6EA51C-3A1C-4809-8C15-21EB0A5CA72B}" type="pres">
+      <dgm:prSet presAssocID="{EE49409B-8ACA-4B9B-A78D-0CD3E9A1F6C8}" presName="descendantText" presStyleLbl="alignAcc1" presStyleIdx="0" presStyleCnt="3">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{7D883EC6-56D4-44D8-9F60-507A7F28F624}" type="pres">
-      <dgm:prSet presAssocID="{C25142B4-4AA7-4713-933D-2A9FA6932C78}" presName="sp" presStyleCnt="0"/>
+    <dgm:pt modelId="{94081F15-6561-4143-A086-A1F0977B15D3}" type="pres">
+      <dgm:prSet presAssocID="{45613E25-3E0D-46D6-B71A-40C2C70878FA}" presName="sp" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
-    <dgm:pt modelId="{FAE95DBC-4D1F-49A2-9F07-0EF53EEFCA31}" type="pres">
-      <dgm:prSet presAssocID="{D83CDF97-6697-45BF-9EC9-53CA3FDEA43A}" presName="composite" presStyleCnt="0"/>
+    <dgm:pt modelId="{F7AF00D8-B37B-4C3B-804D-F34AC95E19F1}" type="pres">
+      <dgm:prSet presAssocID="{C9439607-353D-44A8-9F72-917DF7A72185}" presName="composite" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
-    <dgm:pt modelId="{C0D042ED-4E9A-42EF-BE48-BD215302D088}" type="pres">
-      <dgm:prSet presAssocID="{D83CDF97-6697-45BF-9EC9-53CA3FDEA43A}" presName="parentText" presStyleLbl="alignNode1" presStyleIdx="1" presStyleCnt="4">
+    <dgm:pt modelId="{03CC6423-BDC7-4B77-AC64-ADDCBF00010A}" type="pres">
+      <dgm:prSet presAssocID="{C9439607-353D-44A8-9F72-917DF7A72185}" presName="parentText" presStyleLbl="alignNode1" presStyleIdx="1" presStyleCnt="3">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{55335240-64B5-4B4D-9201-485C6BA40286}" type="pres">
-      <dgm:prSet presAssocID="{D83CDF97-6697-45BF-9EC9-53CA3FDEA43A}" presName="descendantText" presStyleLbl="alignAcc1" presStyleIdx="1" presStyleCnt="4" custScaleX="101261" custScaleY="103212" custLinFactNeighborX="0">
+    <dgm:pt modelId="{FA227F89-BDF0-493D-8F06-E8678C4D40CE}" type="pres">
+      <dgm:prSet presAssocID="{C9439607-353D-44A8-9F72-917DF7A72185}" presName="descendantText" presStyleLbl="alignAcc1" presStyleIdx="1" presStyleCnt="3">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{8963BDF3-AAEB-454A-9987-419A4BEA1E7A}" type="pres">
-      <dgm:prSet presAssocID="{C700A20C-1038-4F9C-9D00-60B9A0CEF4A2}" presName="sp" presStyleCnt="0"/>
+    <dgm:pt modelId="{D4476DE5-49EA-44A8-9C91-67BBB9E82086}" type="pres">
+      <dgm:prSet presAssocID="{331E2FF5-4750-4F7C-8176-57D94D9D920D}" presName="sp" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
-    <dgm:pt modelId="{14F6CC3A-44A5-4AA9-8156-7C221E06FAEB}" type="pres">
-      <dgm:prSet presAssocID="{2A6370FD-C59F-4DD0-BF2A-BD35D3B5CC36}" presName="composite" presStyleCnt="0"/>
+    <dgm:pt modelId="{AB6A621B-B2E6-4A93-909F-26A2AB49C6D1}" type="pres">
+      <dgm:prSet presAssocID="{0FD00187-D68F-4A83-A9A0-EEA015A86E28}" presName="composite" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
-    <dgm:pt modelId="{F57539AF-5071-41B2-AB69-C742623EACE0}" type="pres">
-      <dgm:prSet presAssocID="{2A6370FD-C59F-4DD0-BF2A-BD35D3B5CC36}" presName="parentText" presStyleLbl="alignNode1" presStyleIdx="2" presStyleCnt="4" custLinFactNeighborY="0">
+    <dgm:pt modelId="{EB7C5CFC-F744-44D3-8B52-D81BD0DE4636}" type="pres">
+      <dgm:prSet presAssocID="{0FD00187-D68F-4A83-A9A0-EEA015A86E28}" presName="parentText" presStyleLbl="alignNode1" presStyleIdx="2" presStyleCnt="3">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
-    <dgm:pt modelId="{0E5A0E76-4338-45A9-8F2D-CD7AD181F768}" type="pres">
-[...39 lines deleted...]
-      <dgm:prSet presAssocID="{DE8AAD80-983D-4F18-8C9C-15709F2A2EAC}" presName="descendantText" presStyleLbl="alignAcc1" presStyleIdx="3" presStyleCnt="4" custScaleX="94860" custScaleY="99839" custLinFactNeighborX="-2882" custLinFactNeighborY="8083">
+    <dgm:pt modelId="{FF7272A9-E26E-44EB-8341-45F6B25A74A5}" type="pres">
+      <dgm:prSet presAssocID="{0FD00187-D68F-4A83-A9A0-EEA015A86E28}" presName="descendantText" presStyleLbl="alignAcc1" presStyleIdx="2" presStyleCnt="3" custLinFactNeighborY="0">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
-    <dgm:cxn modelId="{6941BD0D-AE6D-46C0-803F-90EC9087F1D0}" type="presOf" srcId="{2A6370FD-C59F-4DD0-BF2A-BD35D3B5CC36}" destId="{F57539AF-5071-41B2-AB69-C742623EACE0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
-[...30 lines deleted...]
-    <dgm:cxn modelId="{E5D960E7-09DB-4679-83BC-F1D174D509E0}" type="presParOf" srcId="{E65E8ED6-5D04-48B4-8F8D-DFEE35656229}" destId="{FBCC4468-1F71-4F10-A24F-7D68A2851DE7}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
+    <dgm:cxn modelId="{9B4AA4F4-F0BF-48B5-A027-5FA4292C37C4}" srcId="{A9ABD841-0C9E-48FF-8903-29DDC2B6774C}" destId="{EE49409B-8ACA-4B9B-A78D-0CD3E9A1F6C8}" srcOrd="0" destOrd="0" parTransId="{4FDFACBD-2D8B-4C9D-A602-74C4B0A23CBD}" sibTransId="{45613E25-3E0D-46D6-B71A-40C2C70878FA}"/>
+    <dgm:cxn modelId="{6904D40A-7D1D-45AF-A437-67E0C51B8B1E}" srcId="{A9ABD841-0C9E-48FF-8903-29DDC2B6774C}" destId="{0FD00187-D68F-4A83-A9A0-EEA015A86E28}" srcOrd="2" destOrd="0" parTransId="{74B06BB4-2997-4670-BD84-F4AD2427CFBE}" sibTransId="{44B22177-5C82-4D47-B95D-9F075BBBE1A6}"/>
+    <dgm:cxn modelId="{A8A67CD4-D374-4C26-9486-45521BCCC7FA}" srcId="{0FD00187-D68F-4A83-A9A0-EEA015A86E28}" destId="{F3B77ABB-C116-410E-9F5C-D764576579A8}" srcOrd="0" destOrd="0" parTransId="{2803481F-6E68-4D62-A9C2-D029F8B0E0DF}" sibTransId="{58ACC775-0B99-4E56-BCCE-7E2D44A36739}"/>
+    <dgm:cxn modelId="{11A4767B-63B8-4C41-94A5-CC8AF0233AE1}" srcId="{EE49409B-8ACA-4B9B-A78D-0CD3E9A1F6C8}" destId="{70B8A98E-2340-417D-8F90-0414109CDFD3}" srcOrd="0" destOrd="0" parTransId="{5C855784-E526-405F-9A19-3D6339217A5B}" sibTransId="{330F92C6-E51F-49C7-A4DD-7C8430A0D852}"/>
+    <dgm:cxn modelId="{8FA35DE3-E790-48A2-B1CB-2882CC5DFDE4}" type="presOf" srcId="{0FD00187-D68F-4A83-A9A0-EEA015A86E28}" destId="{EB7C5CFC-F744-44D3-8B52-D81BD0DE4636}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
+    <dgm:cxn modelId="{926275D8-94E7-4C0F-ABD5-78DDDEC94274}" type="presOf" srcId="{C9439607-353D-44A8-9F72-917DF7A72185}" destId="{03CC6423-BDC7-4B77-AC64-ADDCBF00010A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
+    <dgm:cxn modelId="{CC66CA41-66CB-4F27-9061-4AF07A743133}" type="presOf" srcId="{70B8A98E-2340-417D-8F90-0414109CDFD3}" destId="{8E6EA51C-3A1C-4809-8C15-21EB0A5CA72B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
+    <dgm:cxn modelId="{694028B1-708C-4B0A-B443-0CD84CD5E896}" type="presOf" srcId="{A9ABD841-0C9E-48FF-8903-29DDC2B6774C}" destId="{2F85AD9C-524B-4B45-AF31-9B4DE1BC96A7}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
+    <dgm:cxn modelId="{179AC376-C7AE-4BAD-8525-86907C0317BA}" srcId="{C9439607-353D-44A8-9F72-917DF7A72185}" destId="{54ED6352-B8EA-4F35-BF01-6321FDA46BC7}" srcOrd="0" destOrd="0" parTransId="{CB491FFC-FC96-4D27-9671-6CB9E5B1A4EA}" sibTransId="{C86800A1-398B-48D9-8229-D4D97CF6B730}"/>
+    <dgm:cxn modelId="{94D16495-A256-48E0-88CF-0A8C1E61395D}" type="presOf" srcId="{F3B77ABB-C116-410E-9F5C-D764576579A8}" destId="{FF7272A9-E26E-44EB-8341-45F6B25A74A5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
+    <dgm:cxn modelId="{2C8ABC7A-72DA-4AA0-81F0-8D83D38243D0}" srcId="{A9ABD841-0C9E-48FF-8903-29DDC2B6774C}" destId="{C9439607-353D-44A8-9F72-917DF7A72185}" srcOrd="1" destOrd="0" parTransId="{DCDF81D2-C81E-4865-AC1F-30363FD3AF25}" sibTransId="{331E2FF5-4750-4F7C-8176-57D94D9D920D}"/>
+    <dgm:cxn modelId="{68D3218A-5C5E-4213-A78B-96DED81063D6}" type="presOf" srcId="{EE49409B-8ACA-4B9B-A78D-0CD3E9A1F6C8}" destId="{67FA1187-B713-4D08-A601-CA74AA2489CB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
+    <dgm:cxn modelId="{D3CC21CE-0675-4F81-87A8-3E84FDEA529C}" type="presOf" srcId="{54ED6352-B8EA-4F35-BF01-6321FDA46BC7}" destId="{FA227F89-BDF0-493D-8F06-E8678C4D40CE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
+    <dgm:cxn modelId="{D1C295DB-8DA1-4AAB-B23D-550B0BE708B8}" type="presParOf" srcId="{2F85AD9C-524B-4B45-AF31-9B4DE1BC96A7}" destId="{F3260813-D135-417E-90F5-309A03AEFB59}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
+    <dgm:cxn modelId="{104168A7-046A-43C8-99BC-8B8188B5EF47}" type="presParOf" srcId="{F3260813-D135-417E-90F5-309A03AEFB59}" destId="{67FA1187-B713-4D08-A601-CA74AA2489CB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
+    <dgm:cxn modelId="{205620BD-BE58-4537-B73B-8497AA03CDD1}" type="presParOf" srcId="{F3260813-D135-417E-90F5-309A03AEFB59}" destId="{8E6EA51C-3A1C-4809-8C15-21EB0A5CA72B}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
+    <dgm:cxn modelId="{FFEDB87A-3A5D-460F-B7BD-03517CA9FA19}" type="presParOf" srcId="{2F85AD9C-524B-4B45-AF31-9B4DE1BC96A7}" destId="{94081F15-6561-4143-A086-A1F0977B15D3}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
+    <dgm:cxn modelId="{11A16317-B035-454E-B4DC-CF4D0D009A30}" type="presParOf" srcId="{2F85AD9C-524B-4B45-AF31-9B4DE1BC96A7}" destId="{F7AF00D8-B37B-4C3B-804D-F34AC95E19F1}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
+    <dgm:cxn modelId="{31CAD1AB-F4D4-42D7-B5FC-B23F985B1194}" type="presParOf" srcId="{F7AF00D8-B37B-4C3B-804D-F34AC95E19F1}" destId="{03CC6423-BDC7-4B77-AC64-ADDCBF00010A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
+    <dgm:cxn modelId="{C1C960CB-7D6A-4860-B6E5-E21D738FA783}" type="presParOf" srcId="{F7AF00D8-B37B-4C3B-804D-F34AC95E19F1}" destId="{FA227F89-BDF0-493D-8F06-E8678C4D40CE}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
+    <dgm:cxn modelId="{F5D52E63-8DE9-4430-BE54-B4AA37ACA469}" type="presParOf" srcId="{2F85AD9C-524B-4B45-AF31-9B4DE1BC96A7}" destId="{D4476DE5-49EA-44A8-9C91-67BBB9E82086}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
+    <dgm:cxn modelId="{E5926F62-B4AB-4B09-BC50-B4B1CD3677E6}" type="presParOf" srcId="{2F85AD9C-524B-4B45-AF31-9B4DE1BC96A7}" destId="{AB6A621B-B2E6-4A93-909F-26A2AB49C6D1}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
+    <dgm:cxn modelId="{693D16F3-81EE-43F0-A48E-470B0B20E099}" type="presParOf" srcId="{AB6A621B-B2E6-4A93-909F-26A2AB49C6D1}" destId="{EB7C5CFC-F744-44D3-8B52-D81BD0DE4636}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
+    <dgm:cxn modelId="{783E6E7C-AB1C-436D-BA7D-054EF017B7FC}" type="presParOf" srcId="{AB6A621B-B2E6-4A93-909F-26A2AB49C6D1}" destId="{FF7272A9-E26E-44EB-8341-45F6B25A74A5}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId6" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=ppt/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{7CE4AB25-A906-4BBD-876E-BD97D7F237DD}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{0F335A9C-97D9-4814-9A0B-DAC59FABFF67}">
+      <dgm:prSet phldrT="[Text]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Familiar everyday</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2400" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>contexts A1</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2400" noProof="0" dirty="0">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{01C827D2-3339-4359-A718-87C519E81583}" type="parTrans" cxnId="{0E5B64EB-35DB-40E2-89A4-4F6588BA4723}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{199F013A-7599-4FCB-9BBB-9B3D13B48DF9}" type="sibTrans" cxnId="{0E5B64EB-35DB-40E2-89A4-4F6588BA4723}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B83510ED-9466-4DBD-941F-DAFD65FD2BC1}">
+      <dgm:prSet phldrT="[Text]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Varied but predictable contexts A2</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{E234ECBC-C252-410C-822A-5F69C0F4C7AC}" type="parTrans" cxnId="{F33B5D58-8095-4963-BD5D-7B3F273B310D}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4DE345D2-0319-4F57-AC9C-6A281C75D91E}" type="sibTrans" cxnId="{F33B5D58-8095-4963-BD5D-7B3F273B310D}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{7131C452-1F1E-473C-9481-2D9FE4B3BE47}">
+      <dgm:prSet phldrT="[Text]" custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Semi-authentic contexts adapted for learning (B1.1)</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{21BAA5F4-EA21-4A85-AA66-1F1C0C322EFE}" type="parTrans" cxnId="{6ADC2541-2C2F-42C8-B109-FBEEA3CF9C6A}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{C28EB994-EFEA-4A0C-861A-A416AFDAC61F}" type="sibTrans" cxnId="{6ADC2541-2C2F-42C8-B109-FBEEA3CF9C6A}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A729E6EC-118C-4C96-9628-84446C711E86}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Quasi-authentic contexts reflecting real-life complexity (B1.2–B1+)</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6F2CE60E-D527-4EA0-A89F-FF1FDE0BF1F1}" type="parTrans" cxnId="{C22A2520-9FBE-4F44-9186-74012EB96DC7}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4E81AD0B-8D4F-41C9-A324-A28C52981D32}" type="sibTrans" cxnId="{C22A2520-9FBE-4F44-9186-74012EB96DC7}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{903CC332-7661-4378-AB52-216AFC1FACF3}" type="pres">
+      <dgm:prSet presAssocID="{7CE4AB25-A906-4BBD-876E-BD97D7F237DD}" presName="Name0" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="11"/>
+          <dgm:chPref val="11"/>
+          <dgm:dir/>
+          <dgm:resizeHandles/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{9A01890D-8F0F-483D-A59C-FDA067B97DE2}" type="pres">
+      <dgm:prSet presAssocID="{A729E6EC-118C-4C96-9628-84446C711E86}" presName="Accent4" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{1CB06C2C-2FAC-4E4B-B1B0-57D97E2B944B}" type="pres">
+      <dgm:prSet presAssocID="{A729E6EC-118C-4C96-9628-84446C711E86}" presName="Accent" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{D40B96C7-14CB-4618-980A-2C395EFCBE1B}" type="pres">
+      <dgm:prSet presAssocID="{A729E6EC-118C-4C96-9628-84446C711E86}" presName="ParentBackground4" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{58EE5CD1-FF6A-4618-AB8A-5209B6AEBE04}" type="pres">
+      <dgm:prSet presAssocID="{A729E6EC-118C-4C96-9628-84446C711E86}" presName="ParentBackground" presStyleLbl="fgAcc1" presStyleIdx="0" presStyleCnt="4"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{180DD7F5-D1F6-4F3F-AE04-D2A5D9DABD32}" type="pres">
+      <dgm:prSet presAssocID="{A729E6EC-118C-4C96-9628-84446C711E86}" presName="Parent4" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="1"/>
+          <dgm:chPref val="1"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{11BCDB6A-5C78-41C2-97CA-3092F4EF64E6}" type="pres">
+      <dgm:prSet presAssocID="{7131C452-1F1E-473C-9481-2D9FE4B3BE47}" presName="Accent3" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{ADEF0742-EBB1-42CC-9C54-F0536BD87B94}" type="pres">
+      <dgm:prSet presAssocID="{7131C452-1F1E-473C-9481-2D9FE4B3BE47}" presName="Accent" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{9DE530A4-66C3-499C-A60E-C5A9B2B3B0D3}" type="pres">
+      <dgm:prSet presAssocID="{7131C452-1F1E-473C-9481-2D9FE4B3BE47}" presName="ParentBackground3" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{091D57C4-0475-40F4-B522-579D28F45BC7}" type="pres">
+      <dgm:prSet presAssocID="{7131C452-1F1E-473C-9481-2D9FE4B3BE47}" presName="ParentBackground" presStyleLbl="fgAcc1" presStyleIdx="1" presStyleCnt="4"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{5AF07EB7-F30C-48FA-9770-D5E9CA3AEDC6}" type="pres">
+      <dgm:prSet presAssocID="{7131C452-1F1E-473C-9481-2D9FE4B3BE47}" presName="Parent3" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="1"/>
+          <dgm:chPref val="1"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{45E67D65-B6DF-40DC-BDB4-78ACB610D5F4}" type="pres">
+      <dgm:prSet presAssocID="{B83510ED-9466-4DBD-941F-DAFD65FD2BC1}" presName="Accent2" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{ABA6ED5F-E06B-41B1-9BBD-5D4644F74E01}" type="pres">
+      <dgm:prSet presAssocID="{B83510ED-9466-4DBD-941F-DAFD65FD2BC1}" presName="Accent" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="4"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{91C31E78-9674-4DA0-BE23-0D2FAB44661C}" type="pres">
+      <dgm:prSet presAssocID="{B83510ED-9466-4DBD-941F-DAFD65FD2BC1}" presName="ParentBackground2" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{2E22F3DF-F323-4361-A6E2-89678FFC645E}" type="pres">
+      <dgm:prSet presAssocID="{B83510ED-9466-4DBD-941F-DAFD65FD2BC1}" presName="ParentBackground" presStyleLbl="fgAcc1" presStyleIdx="2" presStyleCnt="4"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4BE3C16D-2126-4554-906E-0F7022AB50D7}" type="pres">
+      <dgm:prSet presAssocID="{B83510ED-9466-4DBD-941F-DAFD65FD2BC1}" presName="Parent2" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="1"/>
+          <dgm:chPref val="1"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{5EB0B568-4758-4CA7-8D7C-DE429025FB7C}" type="pres">
+      <dgm:prSet presAssocID="{0F335A9C-97D9-4814-9A0B-DAC59FABFF67}" presName="Accent1" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{ECB3F7C4-67A9-49AB-A5B3-8FB93EF60F8D}" type="pres">
+      <dgm:prSet presAssocID="{0F335A9C-97D9-4814-9A0B-DAC59FABFF67}" presName="Accent" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="4" custLinFactNeighborY="-5821"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{96CB86B6-521C-416B-9177-654E0B5AC1F9}" type="pres">
+      <dgm:prSet presAssocID="{0F335A9C-97D9-4814-9A0B-DAC59FABFF67}" presName="ParentBackground1" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{3769726D-1C64-48C4-9239-73B695B2381C}" type="pres">
+      <dgm:prSet presAssocID="{0F335A9C-97D9-4814-9A0B-DAC59FABFF67}" presName="ParentBackground" presStyleLbl="fgAcc1" presStyleIdx="3" presStyleCnt="4" custAng="0" custLinFactNeighborX="-799" custLinFactNeighborY="-7960"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{09AD9F22-52B8-4076-AD17-339DFE0B2516}" type="pres">
+      <dgm:prSet presAssocID="{0F335A9C-97D9-4814-9A0B-DAC59FABFF67}" presName="Parent1" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="1"/>
+          <dgm:chPref val="1"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{F33B5D58-8095-4963-BD5D-7B3F273B310D}" srcId="{7CE4AB25-A906-4BBD-876E-BD97D7F237DD}" destId="{B83510ED-9466-4DBD-941F-DAFD65FD2BC1}" srcOrd="1" destOrd="0" parTransId="{E234ECBC-C252-410C-822A-5F69C0F4C7AC}" sibTransId="{4DE345D2-0319-4F57-AC9C-6A281C75D91E}"/>
+    <dgm:cxn modelId="{06FDBF22-F0CA-43C6-BDBF-290715E4DDE5}" type="presOf" srcId="{B83510ED-9466-4DBD-941F-DAFD65FD2BC1}" destId="{4BE3C16D-2126-4554-906E-0F7022AB50D7}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{AA853404-D49D-4110-9031-C5AE4EC0B8EB}" type="presOf" srcId="{0F335A9C-97D9-4814-9A0B-DAC59FABFF67}" destId="{3769726D-1C64-48C4-9239-73B695B2381C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{89985AAC-E438-4A47-BE10-B8E7620386F8}" type="presOf" srcId="{A729E6EC-118C-4C96-9628-84446C711E86}" destId="{180DD7F5-D1F6-4F3F-AE04-D2A5D9DABD32}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{6ADC2541-2C2F-42C8-B109-FBEEA3CF9C6A}" srcId="{7CE4AB25-A906-4BBD-876E-BD97D7F237DD}" destId="{7131C452-1F1E-473C-9481-2D9FE4B3BE47}" srcOrd="2" destOrd="0" parTransId="{21BAA5F4-EA21-4A85-AA66-1F1C0C322EFE}" sibTransId="{C28EB994-EFEA-4A0C-861A-A416AFDAC61F}"/>
+    <dgm:cxn modelId="{1768D1D4-785C-453F-B8EA-31100D980839}" type="presOf" srcId="{7131C452-1F1E-473C-9481-2D9FE4B3BE47}" destId="{091D57C4-0475-40F4-B522-579D28F45BC7}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{0E5B64EB-35DB-40E2-89A4-4F6588BA4723}" srcId="{7CE4AB25-A906-4BBD-876E-BD97D7F237DD}" destId="{0F335A9C-97D9-4814-9A0B-DAC59FABFF67}" srcOrd="0" destOrd="0" parTransId="{01C827D2-3339-4359-A718-87C519E81583}" sibTransId="{199F013A-7599-4FCB-9BBB-9B3D13B48DF9}"/>
+    <dgm:cxn modelId="{2CC586CE-560C-44D5-936D-BCE56B81CE32}" type="presOf" srcId="{7CE4AB25-A906-4BBD-876E-BD97D7F237DD}" destId="{903CC332-7661-4378-AB52-216AFC1FACF3}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{AC44833F-AAD0-45B3-B921-B60DE1633701}" type="presOf" srcId="{7131C452-1F1E-473C-9481-2D9FE4B3BE47}" destId="{5AF07EB7-F30C-48FA-9770-D5E9CA3AEDC6}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{0F800424-1BF3-4101-9B22-FCA1D510147A}" type="presOf" srcId="{0F335A9C-97D9-4814-9A0B-DAC59FABFF67}" destId="{09AD9F22-52B8-4076-AD17-339DFE0B2516}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{0AB6DAA5-C382-4451-924D-CDA283ADE326}" type="presOf" srcId="{B83510ED-9466-4DBD-941F-DAFD65FD2BC1}" destId="{2E22F3DF-F323-4361-A6E2-89678FFC645E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{C22A2520-9FBE-4F44-9186-74012EB96DC7}" srcId="{7CE4AB25-A906-4BBD-876E-BD97D7F237DD}" destId="{A729E6EC-118C-4C96-9628-84446C711E86}" srcOrd="3" destOrd="0" parTransId="{6F2CE60E-D527-4EA0-A89F-FF1FDE0BF1F1}" sibTransId="{4E81AD0B-8D4F-41C9-A324-A28C52981D32}"/>
+    <dgm:cxn modelId="{818E22BB-BAC7-4257-AAE9-28BB1A2123CC}" type="presOf" srcId="{A729E6EC-118C-4C96-9628-84446C711E86}" destId="{58EE5CD1-FF6A-4618-AB8A-5209B6AEBE04}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{B6EB4113-F2E0-494E-8C7B-983EF9A8562A}" type="presParOf" srcId="{903CC332-7661-4378-AB52-216AFC1FACF3}" destId="{9A01890D-8F0F-483D-A59C-FDA067B97DE2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{FAA27BD6-4AF0-444C-B5A7-05BAD2B4FAAB}" type="presParOf" srcId="{9A01890D-8F0F-483D-A59C-FDA067B97DE2}" destId="{1CB06C2C-2FAC-4E4B-B1B0-57D97E2B944B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{AB175FCA-A8DE-4036-A1C3-6017BD88CCFB}" type="presParOf" srcId="{903CC332-7661-4378-AB52-216AFC1FACF3}" destId="{D40B96C7-14CB-4618-980A-2C395EFCBE1B}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{7A1B5AA2-8009-4845-98C5-DF4B62B8EA0E}" type="presParOf" srcId="{D40B96C7-14CB-4618-980A-2C395EFCBE1B}" destId="{58EE5CD1-FF6A-4618-AB8A-5209B6AEBE04}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{EF490041-DBB7-4564-A696-D37E376CEA9A}" type="presParOf" srcId="{903CC332-7661-4378-AB52-216AFC1FACF3}" destId="{180DD7F5-D1F6-4F3F-AE04-D2A5D9DABD32}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{DD3FB035-F0C3-4C00-ABCB-6CB4BB067805}" type="presParOf" srcId="{903CC332-7661-4378-AB52-216AFC1FACF3}" destId="{11BCDB6A-5C78-41C2-97CA-3092F4EF64E6}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{9360A68B-A543-4F46-8D37-53C3F4F32134}" type="presParOf" srcId="{11BCDB6A-5C78-41C2-97CA-3092F4EF64E6}" destId="{ADEF0742-EBB1-42CC-9C54-F0536BD87B94}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{6E3A8F16-E49C-4368-991B-449B84A7AF0B}" type="presParOf" srcId="{903CC332-7661-4378-AB52-216AFC1FACF3}" destId="{9DE530A4-66C3-499C-A60E-C5A9B2B3B0D3}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{42351828-C6D3-4D09-ACF7-072173512B91}" type="presParOf" srcId="{9DE530A4-66C3-499C-A60E-C5A9B2B3B0D3}" destId="{091D57C4-0475-40F4-B522-579D28F45BC7}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{8720AE2C-AEDE-480D-86C0-8691C358B292}" type="presParOf" srcId="{903CC332-7661-4378-AB52-216AFC1FACF3}" destId="{5AF07EB7-F30C-48FA-9770-D5E9CA3AEDC6}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{A5FBF477-C00A-42FC-88AE-36B35DF19E2C}" type="presParOf" srcId="{903CC332-7661-4378-AB52-216AFC1FACF3}" destId="{45E67D65-B6DF-40DC-BDB4-78ACB610D5F4}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{96E25027-5183-487D-ABEC-BABF8C60462F}" type="presParOf" srcId="{45E67D65-B6DF-40DC-BDB4-78ACB610D5F4}" destId="{ABA6ED5F-E06B-41B1-9BBD-5D4644F74E01}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{6EF65A72-87BD-4E22-9EDF-25580898FBFF}" type="presParOf" srcId="{903CC332-7661-4378-AB52-216AFC1FACF3}" destId="{91C31E78-9674-4DA0-BE23-0D2FAB44661C}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{0540AF48-4409-4B06-B7AB-2762888A4FD6}" type="presParOf" srcId="{91C31E78-9674-4DA0-BE23-0D2FAB44661C}" destId="{2E22F3DF-F323-4361-A6E2-89678FFC645E}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{3C470799-43B8-42CF-8310-27CD293A40A2}" type="presParOf" srcId="{903CC332-7661-4378-AB52-216AFC1FACF3}" destId="{4BE3C16D-2126-4554-906E-0F7022AB50D7}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{8D155018-F48D-4F35-B708-51E56C0124CE}" type="presParOf" srcId="{903CC332-7661-4378-AB52-216AFC1FACF3}" destId="{5EB0B568-4758-4CA7-8D7C-DE429025FB7C}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{B7135430-18CA-46BF-8282-D209258FF13C}" type="presParOf" srcId="{5EB0B568-4758-4CA7-8D7C-DE429025FB7C}" destId="{ECB3F7C4-67A9-49AB-A5B3-8FB93EF60F8D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{0C89E00C-3584-43AC-B207-754D44452761}" type="presParOf" srcId="{903CC332-7661-4378-AB52-216AFC1FACF3}" destId="{96CB86B6-521C-416B-9177-654E0B5AC1F9}" srcOrd="10" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{88A533F7-0187-479A-85BB-AC34BA96A7EB}" type="presParOf" srcId="{96CB86B6-521C-416B-9177-654E0B5AC1F9}" destId="{3769726D-1C64-48C4-9239-73B695B2381C}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+    <dgm:cxn modelId="{EBFF2606-A9B9-4C57-96EF-411EDB2D661D}" type="presParOf" srcId="{903CC332-7661-4378-AB52-216AFC1FACF3}" destId="{09AD9F22-52B8-4076-AD17-339DFE0B2516}" srcOrd="11" destOrd="0" presId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId6" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=ppt/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{18EC5F8B-F82D-4A5A-BB9B-4EDB7ED1A093}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/radial1" loCatId="relationship" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4E22AD74-E837-4F53-8ACB-6EC62C74710E}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Action-oriented approach </a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" b="1" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A7B3953E-57A7-4E37-9247-C93E89800F7F}" type="parTrans" cxnId="{6C6D75E7-47A6-43BA-A179-044B3C96095C}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{DB156F37-2E8C-47FC-ACC8-32378CF62639}" type="sibTrans" cxnId="{6C6D75E7-47A6-43BA-A179-044B3C96095C}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{151B541B-A1A3-4CBB-955E-4981081D72A8}">
+      <dgm:prSet phldrT="[Text]" custT="1"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:srgbClr val="FF99FF"/>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="1800" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>T</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>he language user </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2000" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>is</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> a social actor engaged in carrying out authentic tasks in specific contexts</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{76931902-531D-477E-9C6C-DF5690B4C157}" type="parTrans" cxnId="{F1405BE1-1850-44CF-A797-635978A06785}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{C041630A-102D-4E4B-A8A9-EC2424D2A378}" type="sibTrans" cxnId="{F1405BE1-1850-44CF-A797-635978A06785}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A533CDFD-DA38-4CA7-A48F-46B4D9E7F4F2}">
+      <dgm:prSet phldrT="[Text]" custT="1"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:srgbClr val="FFB343"/>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>integrates the linguistic, 
+sociolinguistic, and pragmatic dimensions of communication</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{E4424ACD-7A95-4437-ADBF-1F1390D4E2F0}" type="parTrans" cxnId="{4008DE3C-448E-43CC-B199-27E5D2033F9B}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1989CF34-0DF1-4AAF-BBE7-A25FAB9347AC}" type="sibTrans" cxnId="{4008DE3C-448E-43CC-B199-27E5D2033F9B}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6D2A4B5C-F675-4666-A009-F01DF6313F2E}">
+      <dgm:prSet phldrT="[Text]" custT="1"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:srgbClr val="CCFFCC"/>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>multilingualism and multiculturalism</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{8FB1F8E4-1857-455C-A12D-1A81BDA0438A}" type="parTrans" cxnId="{2FADF66D-34B4-4A8A-9C62-51FD47DC5894}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{449AD560-B1A2-4652-B7B2-E860FBB4E646}" type="sibTrans" cxnId="{2FADF66D-34B4-4A8A-9C62-51FD47DC5894}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{47D1EF9F-1D6F-4890-9037-D982B3C361AD}">
+      <dgm:prSet phldrT="[Text]" custT="1"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:srgbClr val="00FF99"/>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>respect for linguistic and cultural diversity, empathy, cooperation, responsibility,  openness to intercultural dialogue</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6FD57711-9E4B-4835-BE1E-89EC4357066A}" type="parTrans" cxnId="{E577D853-1F96-4DA3-904E-CC10F028BDDF}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4C663CCB-7EC6-40E4-97F2-8A793DDEA20E}" type="sibTrans" cxnId="{E577D853-1F96-4DA3-904E-CC10F028BDDF}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F58C6F01-82CB-49FB-AB27-EF737C9A4B01}">
+      <dgm:prSet custT="1"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:srgbClr val="FAFA36"/>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>t</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1800" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>he development of a coherent system of </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1800" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>knowledge, skills, attitudes, and values</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1800" b="1" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{44EBE2AC-6B98-46A6-968A-B4CE3E982D35}" type="parTrans" cxnId="{4603CEA3-EC3E-403E-A64F-5A6C79B4770A}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{3FAA62CB-F18B-47C7-A7AD-26CE56FB183C}" type="sibTrans" cxnId="{4603CEA3-EC3E-403E-A64F-5A6C79B4770A}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{EBC9C836-BD48-4D57-8369-A15F4E013A23}" type="pres">
+      <dgm:prSet presAssocID="{18EC5F8B-F82D-4A5A-BB9B-4EDB7ED1A093}" presName="cycle" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="1"/>
+          <dgm:dir/>
+          <dgm:animLvl val="ctr"/>
+          <dgm:resizeHandles val="exact"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{19BF7A13-8CCA-4B38-9867-F44C4FD80AB2}" type="pres">
+      <dgm:prSet presAssocID="{4E22AD74-E837-4F53-8ACB-6EC62C74710E}" presName="centerShape" presStyleLbl="node0" presStyleIdx="0" presStyleCnt="1" custScaleX="89772" custScaleY="85821"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{706AFCB5-9182-438C-A4BF-352064085126}" type="pres">
+      <dgm:prSet presAssocID="{76931902-531D-477E-9C6C-DF5690B4C157}" presName="Name9" presStyleLbl="parChTrans1D2" presStyleIdx="0" presStyleCnt="5"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{74596845-64C8-4520-B68F-8D6C2BD0B3B9}" type="pres">
+      <dgm:prSet presAssocID="{76931902-531D-477E-9C6C-DF5690B4C157}" presName="connTx" presStyleLbl="parChTrans1D2" presStyleIdx="0" presStyleCnt="5"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FF7E9956-3DD7-4BB8-8501-FE3C43BBDF15}" type="pres">
+      <dgm:prSet presAssocID="{151B541B-A1A3-4CBB-955E-4981081D72A8}" presName="node" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="5" custScaleX="131128" custScaleY="115063" custRadScaleRad="101573">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{05774BDF-5C48-4C98-B652-E4AFC1727087}" type="pres">
+      <dgm:prSet presAssocID="{E4424ACD-7A95-4437-ADBF-1F1390D4E2F0}" presName="Name9" presStyleLbl="parChTrans1D2" presStyleIdx="1" presStyleCnt="5"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A9D97139-D166-43C1-AC68-8B83A9A752C0}" type="pres">
+      <dgm:prSet presAssocID="{E4424ACD-7A95-4437-ADBF-1F1390D4E2F0}" presName="connTx" presStyleLbl="parChTrans1D2" presStyleIdx="1" presStyleCnt="5"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{042899FF-F277-43B6-B555-A005885A3E32}" type="pres">
+      <dgm:prSet presAssocID="{A533CDFD-DA38-4CA7-A48F-46B4D9E7F4F2}" presName="node" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="5" custScaleX="123819" custScaleY="108203">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{7390EF65-0EE0-419C-8093-9E65D0247362}" type="pres">
+      <dgm:prSet presAssocID="{8FB1F8E4-1857-455C-A12D-1A81BDA0438A}" presName="Name9" presStyleLbl="parChTrans1D2" presStyleIdx="2" presStyleCnt="5"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{223CA62E-2F24-44A4-8F28-6772D095F597}" type="pres">
+      <dgm:prSet presAssocID="{8FB1F8E4-1857-455C-A12D-1A81BDA0438A}" presName="connTx" presStyleLbl="parChTrans1D2" presStyleIdx="2" presStyleCnt="5"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F38FC3B4-B147-4C3B-9C91-68D68B62994F}" type="pres">
+      <dgm:prSet presAssocID="{6D2A4B5C-F675-4666-A009-F01DF6313F2E}" presName="node" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="5" custScaleX="127949" custScaleY="106999">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{11814767-937E-43D3-A849-E39E2BD50B9A}" type="pres">
+      <dgm:prSet presAssocID="{44EBE2AC-6B98-46A6-968A-B4CE3E982D35}" presName="Name9" presStyleLbl="parChTrans1D2" presStyleIdx="3" presStyleCnt="5"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A076A624-0BB3-462C-881D-AB6EBC655FAF}" type="pres">
+      <dgm:prSet presAssocID="{44EBE2AC-6B98-46A6-968A-B4CE3E982D35}" presName="connTx" presStyleLbl="parChTrans1D2" presStyleIdx="3" presStyleCnt="5"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{47B184F5-24F2-4899-B8FC-C3C12A21E0C9}" type="pres">
+      <dgm:prSet presAssocID="{F58C6F01-82CB-49FB-AB27-EF737C9A4B01}" presName="node" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="5" custScaleX="130885" custScaleY="111964">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A7184943-E467-43F1-B13D-0A43EA3FE9F0}" type="pres">
+      <dgm:prSet presAssocID="{6FD57711-9E4B-4835-BE1E-89EC4357066A}" presName="Name9" presStyleLbl="parChTrans1D2" presStyleIdx="4" presStyleCnt="5"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{9F45ACCF-EFDB-4A0F-919B-5E5C2F37ADF2}" type="pres">
+      <dgm:prSet presAssocID="{6FD57711-9E4B-4835-BE1E-89EC4357066A}" presName="connTx" presStyleLbl="parChTrans1D2" presStyleIdx="4" presStyleCnt="5"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FC1E9078-A165-4ED6-AED5-A5572BE2FFD4}" type="pres">
+      <dgm:prSet presAssocID="{47D1EF9F-1D6F-4890-9037-D982B3C361AD}" presName="node" presStyleLbl="node1" presStyleIdx="4" presStyleCnt="5" custScaleX="153823" custScaleY="112745">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{F425733C-6F94-4F8D-9D9F-11DCDF7FBC99}" type="presOf" srcId="{A533CDFD-DA38-4CA7-A48F-46B4D9E7F4F2}" destId="{042899FF-F277-43B6-B555-A005885A3E32}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{F1405BE1-1850-44CF-A797-635978A06785}" srcId="{4E22AD74-E837-4F53-8ACB-6EC62C74710E}" destId="{151B541B-A1A3-4CBB-955E-4981081D72A8}" srcOrd="0" destOrd="0" parTransId="{76931902-531D-477E-9C6C-DF5690B4C157}" sibTransId="{C041630A-102D-4E4B-A8A9-EC2424D2A378}"/>
+    <dgm:cxn modelId="{9746393C-97D0-4036-83F8-DE7612DE7EFC}" type="presOf" srcId="{E4424ACD-7A95-4437-ADBF-1F1390D4E2F0}" destId="{A9D97139-D166-43C1-AC68-8B83A9A752C0}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{0E692853-D100-4BFF-8CFD-93A3E410FA8C}" type="presOf" srcId="{47D1EF9F-1D6F-4890-9037-D982B3C361AD}" destId="{FC1E9078-A165-4ED6-AED5-A5572BE2FFD4}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{31316516-E8C3-4124-8F00-36D1486952E5}" type="presOf" srcId="{E4424ACD-7A95-4437-ADBF-1F1390D4E2F0}" destId="{05774BDF-5C48-4C98-B652-E4AFC1727087}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{07A83C4D-16CB-4789-82E4-316AE71EA4DA}" type="presOf" srcId="{8FB1F8E4-1857-455C-A12D-1A81BDA0438A}" destId="{223CA62E-2F24-44A4-8F28-6772D095F597}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{E577D853-1F96-4DA3-904E-CC10F028BDDF}" srcId="{4E22AD74-E837-4F53-8ACB-6EC62C74710E}" destId="{47D1EF9F-1D6F-4890-9037-D982B3C361AD}" srcOrd="4" destOrd="0" parTransId="{6FD57711-9E4B-4835-BE1E-89EC4357066A}" sibTransId="{4C663CCB-7EC6-40E4-97F2-8A793DDEA20E}"/>
+    <dgm:cxn modelId="{E1B21446-303F-40E6-BF4F-0DB7747AC53C}" type="presOf" srcId="{76931902-531D-477E-9C6C-DF5690B4C157}" destId="{706AFCB5-9182-438C-A4BF-352064085126}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{68114C75-62AF-45D0-BFC7-0A114C4216F6}" type="presOf" srcId="{44EBE2AC-6B98-46A6-968A-B4CE3E982D35}" destId="{A076A624-0BB3-462C-881D-AB6EBC655FAF}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{2FADF66D-34B4-4A8A-9C62-51FD47DC5894}" srcId="{4E22AD74-E837-4F53-8ACB-6EC62C74710E}" destId="{6D2A4B5C-F675-4666-A009-F01DF6313F2E}" srcOrd="2" destOrd="0" parTransId="{8FB1F8E4-1857-455C-A12D-1A81BDA0438A}" sibTransId="{449AD560-B1A2-4652-B7B2-E860FBB4E646}"/>
+    <dgm:cxn modelId="{4603CEA3-EC3E-403E-A64F-5A6C79B4770A}" srcId="{4E22AD74-E837-4F53-8ACB-6EC62C74710E}" destId="{F58C6F01-82CB-49FB-AB27-EF737C9A4B01}" srcOrd="3" destOrd="0" parTransId="{44EBE2AC-6B98-46A6-968A-B4CE3E982D35}" sibTransId="{3FAA62CB-F18B-47C7-A7AD-26CE56FB183C}"/>
+    <dgm:cxn modelId="{5E264DAE-AFA6-4B7F-A71A-FDFAA40E5635}" type="presOf" srcId="{4E22AD74-E837-4F53-8ACB-6EC62C74710E}" destId="{19BF7A13-8CCA-4B38-9867-F44C4FD80AB2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{9D816C4B-D131-41EF-86B7-76317C13193E}" type="presOf" srcId="{F58C6F01-82CB-49FB-AB27-EF737C9A4B01}" destId="{47B184F5-24F2-4899-B8FC-C3C12A21E0C9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{80CCA1A8-4F45-4DB4-AEC0-CB24B2645E07}" type="presOf" srcId="{8FB1F8E4-1857-455C-A12D-1A81BDA0438A}" destId="{7390EF65-0EE0-419C-8093-9E65D0247362}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{84A1374A-4219-45A8-9195-8ED9D21F4DE3}" type="presOf" srcId="{44EBE2AC-6B98-46A6-968A-B4CE3E982D35}" destId="{11814767-937E-43D3-A849-E39E2BD50B9A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{9DC757EA-41CA-4512-B794-8E4D85F69DC8}" type="presOf" srcId="{18EC5F8B-F82D-4A5A-BB9B-4EDB7ED1A093}" destId="{EBC9C836-BD48-4D57-8369-A15F4E013A23}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{FDAA5556-5006-40FC-A836-7D0E71F0D325}" type="presOf" srcId="{76931902-531D-477E-9C6C-DF5690B4C157}" destId="{74596845-64C8-4520-B68F-8D6C2BD0B3B9}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{0A6CBEEB-303A-40B9-9D87-A3CB28A74071}" type="presOf" srcId="{6FD57711-9E4B-4835-BE1E-89EC4357066A}" destId="{9F45ACCF-EFDB-4A0F-919B-5E5C2F37ADF2}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{C34624E2-34D7-4320-A10D-81174668B6C5}" type="presOf" srcId="{6D2A4B5C-F675-4666-A009-F01DF6313F2E}" destId="{F38FC3B4-B147-4C3B-9C91-68D68B62994F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{B016CD2F-9D21-44A6-B8DF-A0064600D5EA}" type="presOf" srcId="{151B541B-A1A3-4CBB-955E-4981081D72A8}" destId="{FF7E9956-3DD7-4BB8-8501-FE3C43BBDF15}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{4008DE3C-448E-43CC-B199-27E5D2033F9B}" srcId="{4E22AD74-E837-4F53-8ACB-6EC62C74710E}" destId="{A533CDFD-DA38-4CA7-A48F-46B4D9E7F4F2}" srcOrd="1" destOrd="0" parTransId="{E4424ACD-7A95-4437-ADBF-1F1390D4E2F0}" sibTransId="{1989CF34-0DF1-4AAF-BBE7-A25FAB9347AC}"/>
+    <dgm:cxn modelId="{AF6FB9CD-82A4-41A4-AEFF-1005E30B8735}" type="presOf" srcId="{6FD57711-9E4B-4835-BE1E-89EC4357066A}" destId="{A7184943-E467-43F1-B13D-0A43EA3FE9F0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{6C6D75E7-47A6-43BA-A179-044B3C96095C}" srcId="{18EC5F8B-F82D-4A5A-BB9B-4EDB7ED1A093}" destId="{4E22AD74-E837-4F53-8ACB-6EC62C74710E}" srcOrd="0" destOrd="0" parTransId="{A7B3953E-57A7-4E37-9247-C93E89800F7F}" sibTransId="{DB156F37-2E8C-47FC-ACC8-32378CF62639}"/>
+    <dgm:cxn modelId="{96930D78-0871-4E3C-9532-B6B0B4AEDD6A}" type="presParOf" srcId="{EBC9C836-BD48-4D57-8369-A15F4E013A23}" destId="{19BF7A13-8CCA-4B38-9867-F44C4FD80AB2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{7061027E-0C1F-47A3-B1AC-EC48D8B387F3}" type="presParOf" srcId="{EBC9C836-BD48-4D57-8369-A15F4E013A23}" destId="{706AFCB5-9182-438C-A4BF-352064085126}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{263BCA49-56AB-4791-A57B-726189E76DDE}" type="presParOf" srcId="{706AFCB5-9182-438C-A4BF-352064085126}" destId="{74596845-64C8-4520-B68F-8D6C2BD0B3B9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{A978FA52-361E-4138-B694-E996C8F67A79}" type="presParOf" srcId="{EBC9C836-BD48-4D57-8369-A15F4E013A23}" destId="{FF7E9956-3DD7-4BB8-8501-FE3C43BBDF15}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{B49D542D-68BA-45E7-B4CE-52582AF6143A}" type="presParOf" srcId="{EBC9C836-BD48-4D57-8369-A15F4E013A23}" destId="{05774BDF-5C48-4C98-B652-E4AFC1727087}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{D1FE1B1D-0C91-4D93-BE11-A751639B097C}" type="presParOf" srcId="{05774BDF-5C48-4C98-B652-E4AFC1727087}" destId="{A9D97139-D166-43C1-AC68-8B83A9A752C0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{D0F66062-7994-40DA-8F73-BACAF60F0F11}" type="presParOf" srcId="{EBC9C836-BD48-4D57-8369-A15F4E013A23}" destId="{042899FF-F277-43B6-B555-A005885A3E32}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{479DFB1D-3B31-4AB7-85AB-644A8BAF8712}" type="presParOf" srcId="{EBC9C836-BD48-4D57-8369-A15F4E013A23}" destId="{7390EF65-0EE0-419C-8093-9E65D0247362}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{3AB465F9-CA51-4A2F-A302-B14441C87246}" type="presParOf" srcId="{7390EF65-0EE0-419C-8093-9E65D0247362}" destId="{223CA62E-2F24-44A4-8F28-6772D095F597}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{2843808B-3519-4EEF-A5BB-53E19F2C9FCA}" type="presParOf" srcId="{EBC9C836-BD48-4D57-8369-A15F4E013A23}" destId="{F38FC3B4-B147-4C3B-9C91-68D68B62994F}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{0B71039B-CCF7-4CD5-850C-BD58ADB0405B}" type="presParOf" srcId="{EBC9C836-BD48-4D57-8369-A15F4E013A23}" destId="{11814767-937E-43D3-A849-E39E2BD50B9A}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{7A78B784-C050-4F1E-9720-577BBE93B7A6}" type="presParOf" srcId="{11814767-937E-43D3-A849-E39E2BD50B9A}" destId="{A076A624-0BB3-462C-881D-AB6EBC655FAF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{D4B4C26C-9C3D-447E-A4CE-C7ADD08C045A}" type="presParOf" srcId="{EBC9C836-BD48-4D57-8369-A15F4E013A23}" destId="{47B184F5-24F2-4899-B8FC-C3C12A21E0C9}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{1196010D-9AE6-4957-A7DB-3650FFB7E427}" type="presParOf" srcId="{EBC9C836-BD48-4D57-8369-A15F4E013A23}" destId="{A7184943-E467-43F1-B13D-0A43EA3FE9F0}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{FFD0BA6F-2F6B-45BC-8AE3-96F37C798E18}" type="presParOf" srcId="{A7184943-E467-43F1-B13D-0A43EA3FE9F0}" destId="{9F45ACCF-EFDB-4A0F-919B-5E5C2F37ADF2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+    <dgm:cxn modelId="{0D6D0673-2B92-4CF6-9A6C-671616298B01}" type="presParOf" srcId="{EBC9C836-BD48-4D57-8369-A15F4E013A23}" destId="{FC1E9078-A165-4ED6-AED5-A5572BE2FFD4}" srcOrd="10" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/radial1"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId6" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=ppt/diagrams/data4.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{63184740-74DA-4BD1-B210-A5C50D5A795E}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/vProcess5" loCatId="process" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D31C600E-1D53-4297-B956-F40F7A798AFE}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:schemeClr val="accent4">
+            <a:lumMod val="20000"/>
+            <a:lumOff val="80000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="60000"/>
+              <a:lumOff val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ro-RO" b="0" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>S</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" b="0" dirty="0" err="1" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>tudents</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" b="0" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>’ engagement in</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" b="0" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" b="0" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>activities that involve </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>reception</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" b="0" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>, </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" b="1" dirty="0" err="1" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>produc</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>tion</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" b="0" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>, and </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" b="1" dirty="0" err="1" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>mediati</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>on</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" b="0" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> of</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" b="0" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> messages in </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>authentic </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" b="1" dirty="0" err="1" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>communica</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>tive</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> contexts</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" b="1" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{62F7E288-7B7C-4632-BE4C-9572C5A5C9D0}" type="parTrans" cxnId="{C25A7BD0-270E-46C4-94BE-4F9D2FFEAF5F}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{1C2FBA55-F18F-45E1-8076-44D4C46B4B7B}" type="sibTrans" cxnId="{C25A7BD0-270E-46C4-94BE-4F9D2FFEAF5F}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F1D9AF14-19B1-4B31-A769-77AB34A2F209}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:schemeClr val="accent6">
+            <a:lumMod val="20000"/>
+            <a:lumOff val="80000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>contribute</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>s</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> to the development of</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>:</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:endParaRPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>      </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" b="1" dirty="0" err="1" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>communicati</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>ve competence</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>      autonomous learning </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>      </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>digital competence</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>s</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>, </a:t>
+          </a:r>
+          <a:endParaRPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>      </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>social and civic competence, </a:t>
+          </a:r>
+          <a:endParaRPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>      </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>cultural awareness.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" b="1" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{19CA7D38-8CC6-4403-8CC9-E0AEE4CA143B}" type="parTrans" cxnId="{45DF6572-61C3-45F1-B7A2-708AD52FA2BD}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{9DA9DFB9-84DE-4A62-89A1-058314B14F4F}" type="sibTrans" cxnId="{45DF6572-61C3-45F1-B7A2-708AD52FA2BD}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{753505DD-692E-4B3A-8FF6-37833F340BED}" type="pres">
+      <dgm:prSet presAssocID="{63184740-74DA-4BD1-B210-A5C50D5A795E}" presName="outerComposite" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:chMax val="5"/>
+          <dgm:dir/>
+          <dgm:resizeHandles val="exact"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{BF96A007-D9EC-47EA-B77E-E47642568694}" type="pres">
+      <dgm:prSet presAssocID="{63184740-74DA-4BD1-B210-A5C50D5A795E}" presName="dummyMaxCanvas" presStyleCnt="0">
+        <dgm:presLayoutVars/>
+      </dgm:prSet>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{A575E53C-EF4C-4104-9B1C-65FB68087D89}" type="pres">
+      <dgm:prSet presAssocID="{63184740-74DA-4BD1-B210-A5C50D5A795E}" presName="TwoNodes_1" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="2" custLinFactNeighborX="7040" custLinFactNeighborY="1197">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{CED8827E-A51E-4074-836F-8EB08F06CBF5}" type="pres">
+      <dgm:prSet presAssocID="{63184740-74DA-4BD1-B210-A5C50D5A795E}" presName="TwoNodes_2" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="2" custLinFactNeighborX="282">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{808E0A3E-B799-45A6-BFC3-F051A631B064}" type="pres">
+      <dgm:prSet presAssocID="{63184740-74DA-4BD1-B210-A5C50D5A795E}" presName="TwoConn_1-2" presStyleLbl="fgAccFollowNode1" presStyleIdx="0" presStyleCnt="1">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{7A5263D0-B681-4300-8E58-5B851C68579F}" type="pres">
+      <dgm:prSet presAssocID="{63184740-74DA-4BD1-B210-A5C50D5A795E}" presName="TwoNodes_1_text" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="2">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{3AE0DDDF-68AC-434C-801C-DB776EB1B1F0}" type="pres">
+      <dgm:prSet presAssocID="{63184740-74DA-4BD1-B210-A5C50D5A795E}" presName="TwoNodes_2_text" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="2">
+        <dgm:presLayoutVars>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{994E22D3-CEC7-4738-A3DA-64CC83F55639}" type="presOf" srcId="{1C2FBA55-F18F-45E1-8076-44D4C46B4B7B}" destId="{808E0A3E-B799-45A6-BFC3-F051A631B064}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vProcess5"/>
+    <dgm:cxn modelId="{2AC353BD-493B-4B1F-BFA3-DE195E092B27}" type="presOf" srcId="{63184740-74DA-4BD1-B210-A5C50D5A795E}" destId="{753505DD-692E-4B3A-8FF6-37833F340BED}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vProcess5"/>
+    <dgm:cxn modelId="{11D08A1F-F5B8-4423-BD6B-5F470A7544CA}" type="presOf" srcId="{F1D9AF14-19B1-4B31-A769-77AB34A2F209}" destId="{CED8827E-A51E-4074-836F-8EB08F06CBF5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vProcess5"/>
+    <dgm:cxn modelId="{C25A7BD0-270E-46C4-94BE-4F9D2FFEAF5F}" srcId="{63184740-74DA-4BD1-B210-A5C50D5A795E}" destId="{D31C600E-1D53-4297-B956-F40F7A798AFE}" srcOrd="0" destOrd="0" parTransId="{62F7E288-7B7C-4632-BE4C-9572C5A5C9D0}" sibTransId="{1C2FBA55-F18F-45E1-8076-44D4C46B4B7B}"/>
+    <dgm:cxn modelId="{45DF6572-61C3-45F1-B7A2-708AD52FA2BD}" srcId="{63184740-74DA-4BD1-B210-A5C50D5A795E}" destId="{F1D9AF14-19B1-4B31-A769-77AB34A2F209}" srcOrd="1" destOrd="0" parTransId="{19CA7D38-8CC6-4403-8CC9-E0AEE4CA143B}" sibTransId="{9DA9DFB9-84DE-4A62-89A1-058314B14F4F}"/>
+    <dgm:cxn modelId="{F55699A7-6568-4D37-BE4E-371F86428FFC}" type="presOf" srcId="{F1D9AF14-19B1-4B31-A769-77AB34A2F209}" destId="{3AE0DDDF-68AC-434C-801C-DB776EB1B1F0}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vProcess5"/>
+    <dgm:cxn modelId="{C16E2629-449E-45BB-B2B4-FCDC4898196A}" type="presOf" srcId="{D31C600E-1D53-4297-B956-F40F7A798AFE}" destId="{A575E53C-EF4C-4104-9B1C-65FB68087D89}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vProcess5"/>
+    <dgm:cxn modelId="{7EA554B2-0B35-4A78-A8A6-9336EB5D6DDF}" type="presOf" srcId="{D31C600E-1D53-4297-B956-F40F7A798AFE}" destId="{7A5263D0-B681-4300-8E58-5B851C68579F}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vProcess5"/>
+    <dgm:cxn modelId="{8BA3DA18-6A5A-4522-B110-3FA133D88217}" type="presParOf" srcId="{753505DD-692E-4B3A-8FF6-37833F340BED}" destId="{BF96A007-D9EC-47EA-B77E-E47642568694}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vProcess5"/>
+    <dgm:cxn modelId="{B2CBBAD8-26F3-4905-9BE4-B06122B85AD3}" type="presParOf" srcId="{753505DD-692E-4B3A-8FF6-37833F340BED}" destId="{A575E53C-EF4C-4104-9B1C-65FB68087D89}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vProcess5"/>
+    <dgm:cxn modelId="{F7F7251E-51E3-41EE-935C-345A19AC2069}" type="presParOf" srcId="{753505DD-692E-4B3A-8FF6-37833F340BED}" destId="{CED8827E-A51E-4074-836F-8EB08F06CBF5}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vProcess5"/>
+    <dgm:cxn modelId="{795B102E-FAA2-4248-9055-9D75F65DD8CB}" type="presParOf" srcId="{753505DD-692E-4B3A-8FF6-37833F340BED}" destId="{808E0A3E-B799-45A6-BFC3-F051A631B064}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vProcess5"/>
+    <dgm:cxn modelId="{DE3AA394-6AA1-4847-9C2E-C97D0A4FE64B}" type="presParOf" srcId="{753505DD-692E-4B3A-8FF6-37833F340BED}" destId="{7A5263D0-B681-4300-8E58-5B851C68579F}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vProcess5"/>
+    <dgm:cxn modelId="{DC6CFFE5-92DF-4B23-82AD-553B08C4E220}" type="presParOf" srcId="{753505DD-692E-4B3A-8FF6-37833F340BED}" destId="{3AE0DDDF-68AC-434C-801C-DB776EB1B1F0}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/vProcess5"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId6" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=ppt/diagrams/data5.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{564CE0D3-3018-4A34-BEC5-4882138FD089}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy" loCatId="hierarchy" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A2977BB7-C0D2-4FF0-9F84-3FA6D2B9F74B}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:schemeClr val="accent4">
+            <a:lumMod val="20000"/>
+            <a:lumOff val="80000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Learning units </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>provide the framework for organising and integrating the development of  </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>specific competences</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D1AC64E5-8DD9-4A66-9F40-F51C913BC7B4}" type="parTrans" cxnId="{DDF1132F-1996-4768-B968-139FA080A1F5}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{12E446E5-91AA-43C5-A737-6011D11045AC}" type="sibTrans" cxnId="{DDF1132F-1996-4768-B968-139FA080A1F5}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{33222A97-E8D6-4C37-BDEF-45A04EA0C7C7}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:srgbClr val="E1FFE6"/>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Thematic Units</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{C635DD5E-DCBC-474D-B151-F17BF2BB2499}" type="parTrans" cxnId="{01B1A365-17C3-4038-8678-78E1EC356E71}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B2BF3535-5E67-49AF-B5B9-6140D4800B52}" type="sibTrans" cxnId="{01B1A365-17C3-4038-8678-78E1EC356E71}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{CC446344-C86E-4446-A724-638F4A7B1867}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFBD"/>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Speech</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> Acts</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{436F119B-6529-4342-9D68-3BFAE0A1FE76}" type="parTrans" cxnId="{921788E6-019F-4931-8131-75847FE6E9BA}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{3A3DBC6C-AF1D-4C37-B62E-07E25361B4FB}" type="sibTrans" cxnId="{921788E6-019F-4931-8131-75847FE6E9BA}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{E3CF3389-5C6E-4ECC-B3A0-F57A746D371D}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:lumMod val="20000"/>
+            <a:lumOff val="80000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Linguistic Content </a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{59CADB90-89E5-4FAB-A807-DCE9CC9D23F2}" type="parTrans" cxnId="{1C8FCA5B-48BA-4E21-8DCC-984AD63694E9}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{82C81ED7-E388-44C2-BA37-7ABC2B6D7AF5}" type="sibTrans" cxnId="{1C8FCA5B-48BA-4E21-8DCC-984AD63694E9}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{78A44E39-5BB9-4E3F-BFFB-FE3976576F8C}">
+      <dgm:prSet/>
+      <dgm:spPr>
+        <a:solidFill>
+          <a:srgbClr val="FFCCCC"/>
+        </a:solidFill>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Learning Outcomes</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{CEA131C8-E33A-408D-96C8-CD3E84F5BB1E}" type="parTrans" cxnId="{B48D1900-FE93-4786-98D2-23107CF8A662}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{8871856A-DA6F-4A45-945F-F1D4108DAEDC}" type="sibTrans" cxnId="{B48D1900-FE93-4786-98D2-23107CF8A662}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{07DF7195-55A9-4A20-8742-84C67B019F1F}" type="pres">
+      <dgm:prSet presAssocID="{564CE0D3-3018-4A34-BEC5-4882138FD089}" presName="Name0" presStyleCnt="0">
+        <dgm:presLayoutVars>
+          <dgm:chPref val="1"/>
+          <dgm:dir/>
+          <dgm:animOne val="branch"/>
+          <dgm:animLvl val="lvl"/>
+          <dgm:resizeHandles val="exact"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D796887D-32E3-4321-944A-FFBADF0541C1}" type="pres">
+      <dgm:prSet presAssocID="{A2977BB7-C0D2-4FF0-9F84-3FA6D2B9F74B}" presName="root1" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{5D6CFD79-4D5A-4D20-89B9-2052B8868C7A}" type="pres">
+      <dgm:prSet presAssocID="{A2977BB7-C0D2-4FF0-9F84-3FA6D2B9F74B}" presName="LevelOneTextNode" presStyleLbl="node0" presStyleIdx="0" presStyleCnt="1">
+        <dgm:presLayoutVars>
+          <dgm:chPref val="3"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{3B65A22A-5BA4-4796-8830-A5787D355E94}" type="pres">
+      <dgm:prSet presAssocID="{A2977BB7-C0D2-4FF0-9F84-3FA6D2B9F74B}" presName="level2hierChild" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{3E1CD0C9-9D77-4220-B5F4-9E8D5A754C4B}" type="pres">
+      <dgm:prSet presAssocID="{C635DD5E-DCBC-474D-B151-F17BF2BB2499}" presName="conn2-1" presStyleLbl="parChTrans1D2" presStyleIdx="0" presStyleCnt="4"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{E51EE1AF-D6D0-4457-8365-089C1B07D70B}" type="pres">
+      <dgm:prSet presAssocID="{C635DD5E-DCBC-474D-B151-F17BF2BB2499}" presName="connTx" presStyleLbl="parChTrans1D2" presStyleIdx="0" presStyleCnt="4"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{BA4236F8-FD5C-49CD-A864-62DC4FDB8E4C}" type="pres">
+      <dgm:prSet presAssocID="{33222A97-E8D6-4C37-BDEF-45A04EA0C7C7}" presName="root2" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{950C3897-F3D4-4D72-8AEB-49521CB8985D}" type="pres">
+      <dgm:prSet presAssocID="{33222A97-E8D6-4C37-BDEF-45A04EA0C7C7}" presName="LevelTwoTextNode" presStyleLbl="node2" presStyleIdx="0" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:chPref val="3"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{E475C5F0-8BC3-436B-B725-BB2118F0298D}" type="pres">
+      <dgm:prSet presAssocID="{33222A97-E8D6-4C37-BDEF-45A04EA0C7C7}" presName="level3hierChild" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{09643FA3-850D-425C-9E94-DE478C4AE5DE}" type="pres">
+      <dgm:prSet presAssocID="{436F119B-6529-4342-9D68-3BFAE0A1FE76}" presName="conn2-1" presStyleLbl="parChTrans1D2" presStyleIdx="1" presStyleCnt="4"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{3CB401DF-5F06-4739-91FC-9D861B0699BA}" type="pres">
+      <dgm:prSet presAssocID="{436F119B-6529-4342-9D68-3BFAE0A1FE76}" presName="connTx" presStyleLbl="parChTrans1D2" presStyleIdx="1" presStyleCnt="4"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4A8F75DF-9156-4558-876C-C6C96A750A1A}" type="pres">
+      <dgm:prSet presAssocID="{CC446344-C86E-4446-A724-638F4A7B1867}" presName="root2" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{33091656-6793-4435-8A80-FF3A668E1C47}" type="pres">
+      <dgm:prSet presAssocID="{CC446344-C86E-4446-A724-638F4A7B1867}" presName="LevelTwoTextNode" presStyleLbl="node2" presStyleIdx="1" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:chPref val="3"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D9F04044-D478-44BA-9F4F-5270155C321E}" type="pres">
+      <dgm:prSet presAssocID="{CC446344-C86E-4446-A724-638F4A7B1867}" presName="level3hierChild" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{EA82C270-1AE3-4F48-9A98-F58CFC63B76B}" type="pres">
+      <dgm:prSet presAssocID="{59CADB90-89E5-4FAB-A807-DCE9CC9D23F2}" presName="conn2-1" presStyleLbl="parChTrans1D2" presStyleIdx="2" presStyleCnt="4"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D627A240-FD7A-4179-8908-60F6273362AC}" type="pres">
+      <dgm:prSet presAssocID="{59CADB90-89E5-4FAB-A807-DCE9CC9D23F2}" presName="connTx" presStyleLbl="parChTrans1D2" presStyleIdx="2" presStyleCnt="4"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B985F20C-E5EA-4E54-9653-E0DC46221BA9}" type="pres">
+      <dgm:prSet presAssocID="{E3CF3389-5C6E-4ECC-B3A0-F57A746D371D}" presName="root2" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{34588CA3-6636-44CD-842B-C378C68C8C07}" type="pres">
+      <dgm:prSet presAssocID="{E3CF3389-5C6E-4ECC-B3A0-F57A746D371D}" presName="LevelTwoTextNode" presStyleLbl="node2" presStyleIdx="2" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:chPref val="3"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{DE080148-90D5-4240-8DF7-4549DDFF53C6}" type="pres">
+      <dgm:prSet presAssocID="{E3CF3389-5C6E-4ECC-B3A0-F57A746D371D}" presName="level3hierChild" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{FC62D87C-19BC-482B-8891-51632D84AA1A}" type="pres">
+      <dgm:prSet presAssocID="{CEA131C8-E33A-408D-96C8-CD3E84F5BB1E}" presName="conn2-1" presStyleLbl="parChTrans1D2" presStyleIdx="3" presStyleCnt="4"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{81C3DE7A-7920-41AE-AAF2-CC4E4284E296}" type="pres">
+      <dgm:prSet presAssocID="{CEA131C8-E33A-408D-96C8-CD3E84F5BB1E}" presName="connTx" presStyleLbl="parChTrans1D2" presStyleIdx="3" presStyleCnt="4"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D8F85897-C0D0-45B8-A272-9DA5F344A806}" type="pres">
+      <dgm:prSet presAssocID="{78A44E39-5BB9-4E3F-BFFB-FE3976576F8C}" presName="root2" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+    <dgm:pt modelId="{3CCB5154-FC92-46C7-92EC-0E82784E09E5}" type="pres">
+      <dgm:prSet presAssocID="{78A44E39-5BB9-4E3F-BFFB-FE3976576F8C}" presName="LevelTwoTextNode" presStyleLbl="node2" presStyleIdx="3" presStyleCnt="4">
+        <dgm:presLayoutVars>
+          <dgm:chPref val="3"/>
+        </dgm:presLayoutVars>
+      </dgm:prSet>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{75840F09-539E-4D9D-BFF8-BAE85B9E2B58}" type="pres">
+      <dgm:prSet presAssocID="{78A44E39-5BB9-4E3F-BFFB-FE3976576F8C}" presName="level3hierChild" presStyleCnt="0"/>
+      <dgm:spPr/>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{0B5A7C0A-B404-4441-912F-FE3E6992E936}" type="presOf" srcId="{436F119B-6529-4342-9D68-3BFAE0A1FE76}" destId="{09643FA3-850D-425C-9E94-DE478C4AE5DE}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{7E6C2746-21EE-4F9F-9F5B-A329DFC73933}" type="presOf" srcId="{59CADB90-89E5-4FAB-A807-DCE9CC9D23F2}" destId="{D627A240-FD7A-4179-8908-60F6273362AC}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{B48D1900-FE93-4786-98D2-23107CF8A662}" srcId="{A2977BB7-C0D2-4FF0-9F84-3FA6D2B9F74B}" destId="{78A44E39-5BB9-4E3F-BFFB-FE3976576F8C}" srcOrd="3" destOrd="0" parTransId="{CEA131C8-E33A-408D-96C8-CD3E84F5BB1E}" sibTransId="{8871856A-DA6F-4A45-945F-F1D4108DAEDC}"/>
+    <dgm:cxn modelId="{67F5D9E5-94B2-4156-B67C-FF71D8115256}" type="presOf" srcId="{A2977BB7-C0D2-4FF0-9F84-3FA6D2B9F74B}" destId="{5D6CFD79-4D5A-4D20-89B9-2052B8868C7A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{741C0DAF-9533-40B9-8FD6-D23F8653CA6D}" type="presOf" srcId="{C635DD5E-DCBC-474D-B151-F17BF2BB2499}" destId="{E51EE1AF-D6D0-4457-8365-089C1B07D70B}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{0192EE0B-3587-45E3-A9DB-676C1117F6E1}" type="presOf" srcId="{C635DD5E-DCBC-474D-B151-F17BF2BB2499}" destId="{3E1CD0C9-9D77-4220-B5F4-9E8D5A754C4B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{205BC472-4392-403A-A988-619FA029A46A}" type="presOf" srcId="{33222A97-E8D6-4C37-BDEF-45A04EA0C7C7}" destId="{950C3897-F3D4-4D72-8AEB-49521CB8985D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{6A9FB403-84E8-4292-A226-13B05F1BA52C}" type="presOf" srcId="{CC446344-C86E-4446-A724-638F4A7B1867}" destId="{33091656-6793-4435-8A80-FF3A668E1C47}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{01B1A365-17C3-4038-8678-78E1EC356E71}" srcId="{A2977BB7-C0D2-4FF0-9F84-3FA6D2B9F74B}" destId="{33222A97-E8D6-4C37-BDEF-45A04EA0C7C7}" srcOrd="0" destOrd="0" parTransId="{C635DD5E-DCBC-474D-B151-F17BF2BB2499}" sibTransId="{B2BF3535-5E67-49AF-B5B9-6140D4800B52}"/>
+    <dgm:cxn modelId="{F5A84022-69F2-4D97-B41D-4CFCB6D0F666}" type="presOf" srcId="{436F119B-6529-4342-9D68-3BFAE0A1FE76}" destId="{3CB401DF-5F06-4739-91FC-9D861B0699BA}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{1C8FCA5B-48BA-4E21-8DCC-984AD63694E9}" srcId="{A2977BB7-C0D2-4FF0-9F84-3FA6D2B9F74B}" destId="{E3CF3389-5C6E-4ECC-B3A0-F57A746D371D}" srcOrd="2" destOrd="0" parTransId="{59CADB90-89E5-4FAB-A807-DCE9CC9D23F2}" sibTransId="{82C81ED7-E388-44C2-BA37-7ABC2B6D7AF5}"/>
+    <dgm:cxn modelId="{9EE6DE1A-581C-47D5-AC6F-03B220880B05}" type="presOf" srcId="{78A44E39-5BB9-4E3F-BFFB-FE3976576F8C}" destId="{3CCB5154-FC92-46C7-92EC-0E82784E09E5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{86F6FC99-4892-4E3B-B7F9-64D234ADC2E0}" type="presOf" srcId="{CEA131C8-E33A-408D-96C8-CD3E84F5BB1E}" destId="{FC62D87C-19BC-482B-8891-51632D84AA1A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{921788E6-019F-4931-8131-75847FE6E9BA}" srcId="{A2977BB7-C0D2-4FF0-9F84-3FA6D2B9F74B}" destId="{CC446344-C86E-4446-A724-638F4A7B1867}" srcOrd="1" destOrd="0" parTransId="{436F119B-6529-4342-9D68-3BFAE0A1FE76}" sibTransId="{3A3DBC6C-AF1D-4C37-B62E-07E25361B4FB}"/>
+    <dgm:cxn modelId="{9AF10275-8C74-4A4D-BB1B-B4FE7AEE7D10}" type="presOf" srcId="{E3CF3389-5C6E-4ECC-B3A0-F57A746D371D}" destId="{34588CA3-6636-44CD-842B-C378C68C8C07}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{DDF1132F-1996-4768-B968-139FA080A1F5}" srcId="{564CE0D3-3018-4A34-BEC5-4882138FD089}" destId="{A2977BB7-C0D2-4FF0-9F84-3FA6D2B9F74B}" srcOrd="0" destOrd="0" parTransId="{D1AC64E5-8DD9-4A66-9F40-F51C913BC7B4}" sibTransId="{12E446E5-91AA-43C5-A737-6011D11045AC}"/>
+    <dgm:cxn modelId="{C0391B17-FC83-4A9E-B323-37A31D1AD97B}" type="presOf" srcId="{CEA131C8-E33A-408D-96C8-CD3E84F5BB1E}" destId="{81C3DE7A-7920-41AE-AAF2-CC4E4284E296}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{8F8A1AFB-3467-451F-8BE4-816A6500D7EC}" type="presOf" srcId="{59CADB90-89E5-4FAB-A807-DCE9CC9D23F2}" destId="{EA82C270-1AE3-4F48-9A98-F58CFC63B76B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{5B7F5AC4-ADF3-4A41-8A98-C88BBEE624A3}" type="presOf" srcId="{564CE0D3-3018-4A34-BEC5-4882138FD089}" destId="{07DF7195-55A9-4A20-8742-84C67B019F1F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{16A0DD6C-5A2E-4F46-B975-22D8D4914670}" type="presParOf" srcId="{07DF7195-55A9-4A20-8742-84C67B019F1F}" destId="{D796887D-32E3-4321-944A-FFBADF0541C1}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{D32A3082-5045-4C72-8976-DBC42C43D4D2}" type="presParOf" srcId="{D796887D-32E3-4321-944A-FFBADF0541C1}" destId="{5D6CFD79-4D5A-4D20-89B9-2052B8868C7A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{AF1D84F1-3B44-4B5E-BC3D-A8D0D99B7DF1}" type="presParOf" srcId="{D796887D-32E3-4321-944A-FFBADF0541C1}" destId="{3B65A22A-5BA4-4796-8830-A5787D355E94}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{AF594D7A-96C9-498A-80A0-F61E6E040103}" type="presParOf" srcId="{3B65A22A-5BA4-4796-8830-A5787D355E94}" destId="{3E1CD0C9-9D77-4220-B5F4-9E8D5A754C4B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{4BF868F3-6490-4345-9EED-20D42A581972}" type="presParOf" srcId="{3E1CD0C9-9D77-4220-B5F4-9E8D5A754C4B}" destId="{E51EE1AF-D6D0-4457-8365-089C1B07D70B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{DD5F944D-3264-446A-90DC-05431FA41C6F}" type="presParOf" srcId="{3B65A22A-5BA4-4796-8830-A5787D355E94}" destId="{BA4236F8-FD5C-49CD-A864-62DC4FDB8E4C}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{497209E9-EBC1-444D-9172-A311413BA34F}" type="presParOf" srcId="{BA4236F8-FD5C-49CD-A864-62DC4FDB8E4C}" destId="{950C3897-F3D4-4D72-8AEB-49521CB8985D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{26A4D4D3-79C5-408D-8B7D-964D62D1DDB3}" type="presParOf" srcId="{BA4236F8-FD5C-49CD-A864-62DC4FDB8E4C}" destId="{E475C5F0-8BC3-436B-B725-BB2118F0298D}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{EB592398-A928-4F13-863B-A35A23ECFA17}" type="presParOf" srcId="{3B65A22A-5BA4-4796-8830-A5787D355E94}" destId="{09643FA3-850D-425C-9E94-DE478C4AE5DE}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{581E1563-A58D-4B03-837E-FD463D226C13}" type="presParOf" srcId="{09643FA3-850D-425C-9E94-DE478C4AE5DE}" destId="{3CB401DF-5F06-4739-91FC-9D861B0699BA}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{C6D3169F-1BEF-4C35-BE8D-7A5EC07C59E1}" type="presParOf" srcId="{3B65A22A-5BA4-4796-8830-A5787D355E94}" destId="{4A8F75DF-9156-4558-876C-C6C96A750A1A}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{15272838-6527-49B7-B119-6A49B95EBF32}" type="presParOf" srcId="{4A8F75DF-9156-4558-876C-C6C96A750A1A}" destId="{33091656-6793-4435-8A80-FF3A668E1C47}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{6246B2B3-6EC0-4834-91B8-EADE2EC8FD9B}" type="presParOf" srcId="{4A8F75DF-9156-4558-876C-C6C96A750A1A}" destId="{D9F04044-D478-44BA-9F4F-5270155C321E}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{7E760AC2-7A16-44C4-9387-48E24E041EA8}" type="presParOf" srcId="{3B65A22A-5BA4-4796-8830-A5787D355E94}" destId="{EA82C270-1AE3-4F48-9A98-F58CFC63B76B}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{E75CF9F1-B7F2-4959-9B11-9056907C2D3A}" type="presParOf" srcId="{EA82C270-1AE3-4F48-9A98-F58CFC63B76B}" destId="{D627A240-FD7A-4179-8908-60F6273362AC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{999FF176-36B1-448B-8F7D-4DD615DCDAA1}" type="presParOf" srcId="{3B65A22A-5BA4-4796-8830-A5787D355E94}" destId="{B985F20C-E5EA-4E54-9653-E0DC46221BA9}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{895E7212-954D-4A40-8F50-B6E8CB17DE58}" type="presParOf" srcId="{B985F20C-E5EA-4E54-9653-E0DC46221BA9}" destId="{34588CA3-6636-44CD-842B-C378C68C8C07}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{7C492485-A1FE-490E-A849-88D1730CF6D9}" type="presParOf" srcId="{B985F20C-E5EA-4E54-9653-E0DC46221BA9}" destId="{DE080148-90D5-4240-8DF7-4549DDFF53C6}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{394E7603-82BE-4849-9AF6-D893EAF66019}" type="presParOf" srcId="{3B65A22A-5BA4-4796-8830-A5787D355E94}" destId="{FC62D87C-19BC-482B-8891-51632D84AA1A}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{5B902E91-B991-4495-AD63-FD2332AB5C0E}" type="presParOf" srcId="{FC62D87C-19BC-482B-8891-51632D84AA1A}" destId="{81C3DE7A-7920-41AE-AAF2-CC4E4284E296}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{4819D6AF-7470-48EA-989D-EF114C3960B0}" type="presParOf" srcId="{3B65A22A-5BA4-4796-8830-A5787D355E94}" destId="{D8F85897-C0D0-45B8-A272-9DA5F344A806}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{4DF261EF-9FEB-4528-8712-038055246D20}" type="presParOf" srcId="{D8F85897-C0D0-45B8-A272-9DA5F344A806}" destId="{3CCB5154-FC92-46C7-92EC-0E82784E09E5}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
+    <dgm:cxn modelId="{1F91C9F1-B3D9-41DE-AB48-E2225352C8E9}" type="presParOf" srcId="{D8F85897-C0D0-45B8-A272-9DA5F344A806}" destId="{75840F09-539E-4D9D-BFF8-BAE85B9E2B58}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId6" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=ppt/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
-    <dsp:sp modelId="{22773D2F-334E-47A6-95BE-40F69B9FB6C4}">
+    <dsp:sp modelId="{67FA1187-B713-4D08-A601-CA74AA2489CB}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="5400000">
-          <a:off x="-247136" y="250480"/>
-          <a:ext cx="1717588" cy="1223315"/>
+          <a:off x="-290615" y="295590"/>
+          <a:ext cx="1937435" cy="1356204"/>
         </a:xfrm>
         <a:prstGeom prst="chevron">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
-        <a:scene3d>
-[...5 lines deleted...]
-        </a:sp3d>
       </dsp:spPr>
       <dsp:style>
-        <a:lnRef idx="1">
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="20320" tIns="20320" rIns="20320" bIns="20320" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="1422400">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="3200" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Vision</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="3200" b="1" kern="1200" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm rot="-5400000">
+        <a:off x="1" y="683076"/>
+        <a:ext cx="1356204" cy="581231"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{8E6EA51C-3A1C-4809-8C15-21EB0A5CA72B}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="5400000">
+          <a:off x="5421714" y="-4060534"/>
+          <a:ext cx="1259333" cy="9390352"/>
+        </a:xfrm>
+        <a:prstGeom prst="round2SameRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="170688" tIns="15240" rIns="15240" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="228600" lvl="1" indent="-228600" algn="l" defTabSz="1066800">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="••"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" kern="1200" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>To develop autonomous language users able to communicate effectively, mediate meaning, and participate in </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" kern="1200" noProof="0" dirty="0" err="1" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>pl</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2400" kern="1200" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>u</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" kern="1200" noProof="0" dirty="0" err="1" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>rilingual</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" kern="1200" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> and </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" kern="1200" noProof="0" dirty="0" err="1" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>pluricultural</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" kern="1200" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> contexts</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2400" kern="1200" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>. Core values: respect for </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" kern="1200" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>diversity</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2400" kern="1200" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>, responsibility and intercultural </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" kern="1200" noProof="0" dirty="0" err="1" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>ope</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2400" kern="1200" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>n</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" kern="1200" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>ness</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2400" kern="1200" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>. </a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2400" kern="1200" noProof="0" dirty="0">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm rot="-5400000">
+        <a:off x="1356205" y="66451"/>
+        <a:ext cx="9328876" cy="1136381"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{03CC6423-BDC7-4B77-AC64-ADDCBF00010A}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="5400000">
+          <a:off x="-290615" y="2042272"/>
+          <a:ext cx="1937435" cy="1356204"/>
+        </a:xfrm>
+        <a:prstGeom prst="chevron">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="17780" tIns="17780" rIns="17780" bIns="17780" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" b="1" kern="1200" noProof="0" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Mission</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2800" b="1" kern="1200" noProof="0" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm rot="-5400000">
+        <a:off x="1" y="2429758"/>
+        <a:ext cx="1356204" cy="581231"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{FA227F89-BDF0-493D-8F06-E8678C4D40CE}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="5400000">
+          <a:off x="5421714" y="-2313852"/>
+          <a:ext cx="1259333" cy="9390352"/>
+        </a:xfrm>
+        <a:prstGeom prst="round2SameRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="170688" tIns="15240" rIns="15240" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="228600" lvl="1" indent="-228600" algn="l" defTabSz="1066800">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="••"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" kern="1200" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>To develop functional, integrative, and transferable communicative competences</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2400" kern="1200" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>. Lifelong learning, adaptability to change, and active participation in contemporary society.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2400" kern="1200" noProof="0" dirty="0">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm rot="-5400000">
+        <a:off x="1356205" y="1813133"/>
+        <a:ext cx="9328876" cy="1136381"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{EB7C5CFC-F744-44D3-8B52-D81BD0DE4636}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="5400000">
+          <a:off x="-290615" y="3788953"/>
+          <a:ext cx="1937435" cy="1356204"/>
+        </a:xfrm>
+        <a:prstGeom prst="chevron">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="17780" tIns="17780" rIns="17780" bIns="17780" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2800" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>Purpose</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2800" b="1" kern="1200" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm rot="-5400000">
+        <a:off x="1" y="4176439"/>
+        <a:ext cx="1356204" cy="581231"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{FF7272A9-E26E-44EB-8341-45F6B25A74A5}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="5400000">
+          <a:off x="5421714" y="-567171"/>
+          <a:ext cx="1259333" cy="9390352"/>
+        </a:xfrm>
+        <a:prstGeom prst="round2SameRect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="170688" tIns="15240" rIns="15240" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="228600" lvl="1" indent="-228600" algn="l" defTabSz="1066800">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="15000"/>
+            </a:spcAft>
+            <a:buChar char="••"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" kern="1200" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Development of foreign language communicative competence, integrated with intercultural, social</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2400" kern="1200" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>,</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" kern="1200" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> and digital competences for effective language use in varied life contexts.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2400" kern="1200" noProof="0" dirty="0">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm rot="-5400000">
+        <a:off x="1356205" y="3559814"/>
+        <a:ext cx="9328876" cy="1136381"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=ppt/diagrams/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
+    <dsp:sp modelId="{1CB06C2C-2FAC-4E4B-B1B0-57D97E2B944B}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="8593899" y="1148126"/>
+          <a:ext cx="2571964" cy="2572095"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{58EE5CD1-FF6A-4618-AB8A-5209B6AEBE04}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="8679925" y="1233877"/>
+          <a:ext cx="2401014" cy="2400592"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="30480" tIns="30480" rIns="30480" bIns="30480" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="1066800">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" kern="1200" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Quasi-authentic contexts reflecting real-life complexity (B1.2–B1+)</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2400" kern="1200" dirty="0">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="9022927" y="1576884"/>
+        <a:ext cx="1715010" cy="1714580"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{ADEF0742-EBB1-42CC-9C54-F0536BD87B94}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="2700000">
+          <a:off x="5924858" y="1147945"/>
+          <a:ext cx="2572006" cy="2572006"/>
+        </a:xfrm>
+        <a:prstGeom prst="teardrop">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 100000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{091D57C4-0475-40F4-B522-579D28F45BC7}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="6021934" y="1233877"/>
+          <a:ext cx="2401014" cy="2400592"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="30480" tIns="30480" rIns="30480" bIns="30480" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="1066800">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" kern="1200" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Semi-authentic contexts adapted for learning (B1.1)</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2400" kern="1200" dirty="0">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="6364936" y="1576884"/>
+        <a:ext cx="1715010" cy="1714580"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{ABA6ED5F-E06B-41B1-9BBD-5D4644F74E01}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="2700000">
+          <a:off x="3277897" y="1147945"/>
+          <a:ext cx="2572006" cy="2572006"/>
+        </a:xfrm>
+        <a:prstGeom prst="teardrop">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 100000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{2E22F3DF-F323-4361-A6E2-89678FFC645E}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="3363944" y="1233877"/>
+          <a:ext cx="2401014" cy="2400592"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="30480" tIns="30480" rIns="30480" bIns="30480" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="1066800">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2400" kern="1200" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Varied but predictable contexts A2</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2400" kern="1200" dirty="0">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="3706946" y="1576884"/>
+        <a:ext cx="1715010" cy="1714580"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{ECB3F7C4-67A9-49AB-A5B3-8FB93EF60F8D}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="2700000">
+          <a:off x="619906" y="936196"/>
+          <a:ext cx="2572006" cy="2572006"/>
+        </a:xfrm>
+        <a:prstGeom prst="teardrop">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 100000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+    </dsp:sp>
+    <dsp:sp modelId="{3769726D-1C64-48C4-9239-73B695B2381C}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="686769" y="1042790"/>
+          <a:ext cx="2401014" cy="2400592"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="30480" tIns="30480" rIns="30480" bIns="30480" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="1066800">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" kern="1200" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Familiar everyday</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2400" kern="1200" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2400" kern="1200" noProof="0" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>contexts A1</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2400" kern="1200" noProof="0" dirty="0">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="1029771" y="1385796"/>
+        <a:ext cx="1715010" cy="1714580"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=ppt/diagrams/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
+    <dsp:sp modelId="{19BF7A13-8CCA-4B38-9867-F44C4FD80AB2}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="5107037" y="2680203"/>
+          <a:ext cx="1725402" cy="1649464"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="13335" tIns="13335" rIns="13335" bIns="13335" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="933450">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2100" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Action-oriented approach </a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2100" b="1" kern="1200" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="5359716" y="2921761"/>
+        <a:ext cx="1220044" cy="1166348"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{706AFCB5-9182-438C-A4BF-352064085126}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="16200000">
+          <a:off x="5684370" y="2379988"/>
+          <a:ext cx="570737" cy="29692"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="14846"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="570737" y="14846"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="222250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="500" kern="1200">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="5955470" y="2380566"/>
+        <a:ext cx="28536" cy="28536"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{FF7E9956-3DD7-4BB8-8501-FE3C43BBDF15}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="4709610" y="-102024"/>
+          <a:ext cx="2520257" cy="2211490"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FF99FF"/>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="11430" tIns="11430" rIns="11430" bIns="11430" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="800100">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="1800" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>T</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2000" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>he language user </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2000" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>is</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2000" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> a social actor engaged in carrying out authentic tasks in specific contexts</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2000" kern="1200" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="5078693" y="221841"/>
+        <a:ext cx="1782091" cy="1563760"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{05774BDF-5C48-4C98-B652-E4AFC1727087}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="20520000">
+          <a:off x="6775057" y="3152121"/>
+          <a:ext cx="469679" cy="29692"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="14846"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="469679" y="14846"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="222250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="500" kern="1200">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="6998154" y="3155225"/>
+        <a:ext cx="23483" cy="23483"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{042899FF-F277-43B6-B555-A005885A3E32}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="7158645" y="1692196"/>
+          <a:ext cx="2379779" cy="2079642"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFB343"/>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="12700" rIns="12700" bIns="12700" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="889000">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2000" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>integrates the linguistic, 
+sociolinguistic, and pragmatic dimensions of communication</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2000" kern="1200" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="7507156" y="1996753"/>
+        <a:ext cx="1682757" cy="1470528"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{7390EF65-0EE0-419C-8093-9E65D0247362}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="3240000">
+          <a:off x="6342805" y="4401154"/>
+          <a:ext cx="577723" cy="29692"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="14846"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="577723" y="14846"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="222250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="500" kern="1200">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="6617223" y="4401557"/>
+        <a:ext cx="28886" cy="28886"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{F38FC3B4-B147-4C3B-9C91-68D68B62994F}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="6210337" y="4500209"/>
+          <a:ext cx="2459157" cy="2056501"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="CCFFCC"/>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="12700" rIns="12700" bIns="12700" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="889000">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2000" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>multilingualism and multiculturalism</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2000" kern="1200" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="6570472" y="4801377"/>
+        <a:ext cx="1738887" cy="1454165"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{11814767-937E-43D3-A849-E39E2BD50B9A}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="7560000">
+          <a:off x="5053373" y="4383614"/>
+          <a:ext cx="534362" cy="29692"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="14846"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="534362" y="14846"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="222250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="500" kern="1200">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm rot="10800000">
+        <a:off x="5307195" y="4385101"/>
+        <a:ext cx="26718" cy="26718"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{47B184F5-24F2-4899-B8FC-C3C12A21E0C9}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="3241768" y="4452496"/>
+          <a:ext cx="2515586" cy="2151928"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FAFA36"/>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="10160" tIns="10160" rIns="10160" bIns="10160" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0" algn="ctr" defTabSz="711200">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
-            <a:rPr lang="ro-RO" sz="1600" b="1" kern="1200" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="1600" kern="1200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>Unități de competențe</a:t>
+            <a:t>t</a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1600" b="1" kern="1200" dirty="0">
+          <a:r>
+            <a:rPr lang="en-US" sz="1800" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>he development of a coherent system of </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>knowledge, skills, attitudes, and values</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
-      <dsp:txXfrm rot="-5400000">
-[...1 lines deleted...]
-        <a:ext cx="1223315" cy="494273"/>
+      <dsp:txXfrm>
+        <a:off x="3610167" y="4767639"/>
+        <a:ext cx="1778788" cy="1521642"/>
       </dsp:txXfrm>
     </dsp:sp>
-    <dsp:sp modelId="{BB2116D7-5D54-41A6-9D1A-B9D9266BBD3B}">
+    <dsp:sp modelId="{A7184943-E467-43F1-B13D-0A43EA3FE9F0}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
-        <a:xfrm rot="5400000">
-[...1 lines deleted...]
-          <a:ext cx="1049663" cy="9287020"/>
+        <a:xfrm rot="11880000">
+          <a:off x="4936915" y="3190477"/>
+          <a:ext cx="221430" cy="29692"/>
         </a:xfrm>
-        <a:prstGeom prst="round2SameRect">
+        <a:custGeom>
           <a:avLst/>
-        </a:prstGeom>
-[...9 lines deleted...]
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="14846"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="221430" y="14846"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
-        <a:scene3d>
-[...6 lines deleted...]
-        </a:sp3d>
       </dsp:spPr>
       <dsp:style>
-        <a:lnRef idx="1">
+        <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
-        <a:fillRef idx="1">
+        <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="142240" tIns="12700" rIns="12700" bIns="12700" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="228600" lvl="1" indent="-228600" algn="l" defTabSz="889000">
+          <a:pPr lvl="0" algn="ctr" defTabSz="222250">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
-              <a:spcPct val="15000"/>
+              <a:spcPct val="35000"/>
             </a:spcAft>
-            <a:buChar char="••"/>
           </a:pPr>
-          <a:r>
-[...28 lines deleted...]
-            <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+          <a:endParaRPr lang="en-US" sz="500" kern="1200">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
-      <dsp:txXfrm rot="-5400000">
-[...1 lines deleted...]
-        <a:ext cx="9235780" cy="947183"/>
+      <dsp:txXfrm rot="10800000">
+        <a:off x="5042094" y="3199788"/>
+        <a:ext cx="11071" cy="11071"/>
       </dsp:txXfrm>
     </dsp:sp>
-    <dsp:sp modelId="{C0D042ED-4E9A-42EF-BE48-BD215302D088}">
+    <dsp:sp modelId="{FC1E9078-A165-4ED6-AED5-A5572BE2FFD4}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
-        <a:xfrm rot="5400000">
-[...1 lines deleted...]
-          <a:ext cx="1614867" cy="1130407"/>
+        <a:xfrm>
+          <a:off x="2112716" y="1648547"/>
+          <a:ext cx="2956451" cy="2166939"/>
         </a:xfrm>
-        <a:prstGeom prst="chevron">
+        <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="accent1">
-[...4 lines deleted...]
-          </a:schemeClr>
+          <a:srgbClr val="00FF99"/>
         </a:solidFill>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="accent1">
+            <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
-        <a:scene3d>
-[...5 lines deleted...]
-        </a:sp3d>
       </dsp:spPr>
       <dsp:style>
-        <a:lnRef idx="1">
-[...214 lines deleted...]
-        <a:lnRef idx="1">
+        <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="11430" tIns="11430" rIns="11430" bIns="11430" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0" algn="ctr" defTabSz="800100">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
-            <a:rPr lang="ro-RO" sz="1800" b="1" kern="1200" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="1800" kern="1200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>Acte comunicative </a:t>
+            <a:t>respect for linguistic and cultural diversity, empathy, cooperation, responsibility,  openness to intercultural dialogue</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1800" b="1" kern="1200" dirty="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
-      <dsp:txXfrm rot="-5400000">
-[...1 lines deleted...]
-        <a:ext cx="1130407" cy="484460"/>
+      <dsp:txXfrm>
+        <a:off x="2545678" y="1965888"/>
+        <a:ext cx="2090527" cy="1532257"/>
       </dsp:txXfrm>
     </dsp:sp>
-    <dsp:sp modelId="{0E5A0E76-4338-45A9-8F2D-CD7AD181F768}">
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=ppt/diagrams/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
+    <dsp:sp modelId="{A575E53C-EF4C-4104-9B1C-65FB68087D89}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
-        <a:xfrm rot="5400000">
-[...1 lines deleted...]
-          <a:ext cx="1049663" cy="10417427"/>
+        <a:xfrm>
+          <a:off x="537371" y="30858"/>
+          <a:ext cx="7633120" cy="2578024"/>
         </a:xfrm>
-        <a:prstGeom prst="round2SameRect">
-          <a:avLst/>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="lt1">
-[...4 lines deleted...]
-            <a:alphaOff val="0"/>
+          <a:schemeClr val="accent4">
+            <a:lumMod val="20000"/>
+            <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="accent1">
-              <a:hueOff val="0"/>
-[...2 lines deleted...]
-              <a:alphaOff val="0"/>
+              <a:lumMod val="60000"/>
+              <a:lumOff val="40000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
-        <a:scene3d>
-[...6 lines deleted...]
-        </a:sp3d>
       </dsp:spPr>
       <dsp:style>
-        <a:lnRef idx="1">
-[...120 lines deleted...]
-        <a:lnRef idx="1">
+        <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="6985" tIns="6985" rIns="6985" bIns="6985" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="87630" tIns="87630" rIns="87630" bIns="87630" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr lvl="0" algn="ctr" defTabSz="466725">
+          <a:pPr lvl="0" algn="l" defTabSz="1022350">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
-            <a:rPr lang="ro-RO" sz="1050" b="1" kern="1200" dirty="0" smtClean="0">
+            <a:rPr lang="ro-RO" sz="2300" b="0" kern="1200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>Activ</a:t>
+            <a:t>S</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="ro-RO" sz="1200" b="1" kern="1200" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="2300" b="0" kern="1200" dirty="0" err="1" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>ități </a:t>
+            <a:t>tudents</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="ro-RO" sz="1050" b="1" kern="1200" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="2300" b="0" kern="1200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>și produse de </a:t>
+            <a:t>’ engagement in</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="ro-RO" sz="1600" b="1" kern="1200" dirty="0" smtClean="0">
+            <a:rPr lang="ro-RO" sz="2300" b="0" kern="1200" dirty="0" smtClean="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>învățare</a:t>
+            <a:t> </a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="1600" b="1" kern="1200" dirty="0">
+          <a:r>
+            <a:rPr lang="en-US" sz="2300" b="0" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>activities that involve </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>reception</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2300" b="0" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>, </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2300" b="1" kern="1200" dirty="0" err="1" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>produc</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>tion</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2300" b="0" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>, and </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2300" b="1" kern="1200" dirty="0" err="1" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>mediati</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>on</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2300" b="0" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> of</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2300" b="0" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> messages in </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>authentic </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2300" b="1" kern="1200" dirty="0" err="1" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>communica</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>tive</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> contexts</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2300" b="1" kern="1200" dirty="0">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
-      <dsp:txXfrm rot="-5400000">
-[...1 lines deleted...]
-        <a:ext cx="1130407" cy="484460"/>
+      <dsp:txXfrm>
+        <a:off x="612879" y="106366"/>
+        <a:ext cx="4968530" cy="2427008"/>
       </dsp:txXfrm>
     </dsp:sp>
-    <dsp:sp modelId="{FBCC4468-1F71-4F10-A24F-7D68A2851DE7}">
+    <dsp:sp modelId="{CED8827E-A51E-4074-836F-8EB08F06CBF5}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
-        <a:xfrm rot="5400000">
-[...1 lines deleted...]
-          <a:ext cx="1047973" cy="9881972"/>
+        <a:xfrm>
+          <a:off x="1347021" y="3150918"/>
+          <a:ext cx="7633120" cy="2578024"/>
         </a:xfrm>
-        <a:prstGeom prst="round2SameRect">
-          <a:avLst/>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 10000"/>
+          </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="lt1">
-[...4 lines deleted...]
-            <a:alphaOff val="0"/>
+          <a:schemeClr val="accent6">
+            <a:lumMod val="20000"/>
+            <a:lumOff val="80000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="accent1">
+            <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
-        <a:scene3d>
-[...6 lines deleted...]
-        </a:sp3d>
       </dsp:spPr>
       <dsp:style>
-        <a:lnRef idx="1">
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="87630" tIns="87630" rIns="87630" bIns="87630" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="1022350">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>contribute</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>s</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> to the development of</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>:</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:endParaRPr lang="ro-RO" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="1022350">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>      </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2300" b="1" kern="1200" dirty="0" err="1" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>communicati</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>ve competence</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="1022350">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>      autonomous learning </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="1022350">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>      </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>digital competence</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>s</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>, </a:t>
+          </a:r>
+          <a:endParaRPr lang="ro-RO" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="1022350">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>      </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>social and civic competence, </a:t>
+          </a:r>
+          <a:endParaRPr lang="ro-RO" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr lvl="0" algn="l" defTabSz="1022350">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>      </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="2300" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>cultural awareness.</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2300" b="1" kern="1200" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="1422529" y="3226426"/>
+        <a:ext cx="4459367" cy="2427008"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{808E0A3E-B799-45A6-BFC3-F051A631B064}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="5957404" y="2026613"/>
+          <a:ext cx="1675715" cy="1675715"/>
+        </a:xfrm>
+        <a:prstGeom prst="downArrow">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 55000"/>
+            <a:gd name="adj2" fmla="val 45000"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:alpha val="90000"/>
+            <a:tint val="40000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:alpha val="90000"/>
+              <a:tint val="40000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="142240" tIns="12700" rIns="12700" bIns="12700" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="45720" tIns="45720" rIns="45720" bIns="45720" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="228600" lvl="1" indent="-228600" algn="l" defTabSz="889000">
+          <a:pPr lvl="0" algn="ctr" defTabSz="1600200">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
-              <a:spcPct val="15000"/>
+              <a:spcPct val="35000"/>
             </a:spcAft>
-            <a:buChar char="••"/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="3600" kern="1200">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="6334440" y="2026613"/>
+        <a:ext cx="921643" cy="1260976"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+  </dsp:spTree>
+</dsp:drawing>
+</file>
+
+<file path=ppt/diagrams/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dsp:spTree>
+    <dsp:nvGrpSpPr>
+      <dsp:cNvPr id="0" name=""/>
+      <dsp:cNvGrpSpPr/>
+    </dsp:nvGrpSpPr>
+    <dsp:grpSpPr/>
+    <dsp:sp modelId="{FC62D87C-19BC-482B-8891-51632D84AA1A}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2222925" y="3102151"/>
+          <a:ext cx="773304" cy="2210282"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="386652" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="386652" y="2210282"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="773304" y="2210282"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="800" kern="1200">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2551036" y="4148750"/>
+        <a:ext cx="117082" cy="117082"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{EA82C270-1AE3-4F48-9A98-F58CFC63B76B}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2222925" y="3102151"/>
+          <a:ext cx="773304" cy="736760"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="0"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="386652" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="386652" y="736760"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="773304" y="736760"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="222250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="500" kern="1200">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2582875" y="3443829"/>
+        <a:ext cx="53404" cy="53404"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{09643FA3-850D-425C-9E94-DE478C4AE5DE}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2222925" y="2365390"/>
+          <a:ext cx="773304" cy="736760"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="736760"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="386652" y="736760"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="386652" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="773304" y="0"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="222250">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="500" kern="1200">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2582875" y="2707068"/>
+        <a:ext cx="53404" cy="53404"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{3E1CD0C9-9D77-4220-B5F4-9E8D5A754C4B}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2222925" y="891868"/>
+          <a:ext cx="773304" cy="2210282"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst>
+            <a:path>
+              <a:moveTo>
+                <a:pt x="0" y="2210282"/>
+              </a:moveTo>
+              <a:lnTo>
+                <a:pt x="386652" y="2210282"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="386652" y="0"/>
+              </a:lnTo>
+              <a:lnTo>
+                <a:pt x="773304" y="0"/>
+              </a:lnTo>
+            </a:path>
+          </a:pathLst>
+        </a:custGeom>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:shade val="60000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor"/>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="0" rIns="12700" bIns="0" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="355600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="800" kern="1200">
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2551036" y="1938468"/>
+        <a:ext cx="117082" cy="117082"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{5D6CFD79-4D5A-4D20-89B9-2052B8868C7A}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm rot="16200000">
+          <a:off x="-1468634" y="2512742"/>
+          <a:ext cx="6204302" cy="1178817"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent4">
+            <a:lumMod val="20000"/>
+            <a:lumOff val="80000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="17780" tIns="17780" rIns="17780" bIns="17780" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
           </a:pPr>
           <a:r>
-            <a:rPr lang="ro-RO" sz="2000" kern="1200" dirty="0" smtClean="0">
-              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+            <a:rPr lang="ro-RO" sz="2800" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>Listă </a:t>
+            <a:t>Learning units </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="ro-RO" sz="2000" kern="1200" dirty="0" smtClean="0">
+            <a:rPr lang="ro-RO" sz="2800" kern="1200" dirty="0" smtClean="0">
               <a:solidFill>
-                <a:srgbClr val="C00000"/>
+                <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>deschisă</a:t>
+            <a:t>provide the framework for organising and integrating the development of  </a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="ro-RO" sz="2000" kern="1200" dirty="0" smtClean="0">
-              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+            <a:rPr lang="ro-RO" sz="2800" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t> de contexte semnificative de manifestare a unităților de competențe proiectate pentru dezvoltare și evaluare</a:t>
+            <a:t>specific competences</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2800" kern="1200" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="-1468634" y="2512742"/>
+        <a:ext cx="6204302" cy="1178817"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{950C3897-F3D4-4D72-8AEB-49521CB8985D}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2996229" y="302459"/>
+          <a:ext cx="3866521" cy="1178817"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="E1FFE6"/>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="17780" tIns="17780" rIns="17780" bIns="17780" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Thematic Units</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2800" kern="1200" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2996229" y="302459"/>
+        <a:ext cx="3866521" cy="1178817"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{33091656-6793-4435-8A80-FF3A668E1C47}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2996229" y="1775981"/>
+          <a:ext cx="3866521" cy="1178817"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFBD"/>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="17780" tIns="17780" rIns="17780" bIns="17780" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ro-RO" sz="2800" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Speech</a:t>
           </a:r>
           <a:r>
-            <a:rPr lang="en-US" sz="2000" kern="1200" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="2800" b="1" kern="1200" dirty="0" smtClean="0">
               <a:solidFill>
-                <a:schemeClr val="accent1">
-[...1 lines deleted...]
-                </a:schemeClr>
+                <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
-            <a:t>/Open-ended list of significant contexts for the manifestation of the designed units of  competence for development and assessment.</a:t>
+            <a:t> Acts</a:t>
           </a:r>
+          <a:endParaRPr lang="en-US" sz="2800" kern="1200" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2996229" y="1775981"/>
+        <a:ext cx="3866521" cy="1178817"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{34588CA3-6636-44CD-842B-C378C68C8C07}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2996229" y="3249503"/>
+          <a:ext cx="3866521" cy="1178817"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="accent1">
+            <a:lumMod val="20000"/>
+            <a:lumOff val="80000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="17780" tIns="17780" rIns="17780" bIns="17780" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
           <a:r>
-            <a:rPr lang="ro-RO" sz="2000" kern="1200" dirty="0" smtClean="0">
+            <a:rPr lang="en-US" sz="2800" b="1" kern="1200" dirty="0" smtClean="0">
               <a:solidFill>
-                <a:schemeClr val="accent1">
-[...1 lines deleted...]
-                </a:schemeClr>
+                <a:schemeClr val="tx1"/>
               </a:solidFill>
-              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Linguistic Content </a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2800" kern="1200" dirty="0">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+      </dsp:txBody>
+      <dsp:txXfrm>
+        <a:off x="2996229" y="3249503"/>
+        <a:ext cx="3866521" cy="1178817"/>
+      </dsp:txXfrm>
+    </dsp:sp>
+    <dsp:sp modelId="{3CCB5154-FC92-46C7-92EC-0E82784E09E5}">
+      <dsp:nvSpPr>
+        <dsp:cNvPr id="0" name=""/>
+        <dsp:cNvSpPr/>
+      </dsp:nvSpPr>
+      <dsp:spPr>
+        <a:xfrm>
+          <a:off x="2996229" y="4723024"/>
+          <a:ext cx="3866521" cy="1178817"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFCCCC"/>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst/>
+      </dsp:spPr>
+      <dsp:style>
+        <a:lnRef idx="2">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </dsp:style>
+      <dsp:txBody>
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="17780" tIns="17780" rIns="17780" bIns="17780" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+          <a:noAutofit/>
+        </a:bodyPr>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr lvl="0" algn="ctr" defTabSz="1244600">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t> </a:t>
           </a:r>
-          <a:endParaRPr lang="en-US" sz="2000" kern="1200" dirty="0">
+          <a:r>
+            <a:rPr lang="en-US" sz="2800" b="1" kern="1200" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:rPr>
+            <a:t>Learning Outcomes</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" sz="2800" kern="1200" dirty="0">
             <a:solidFill>
-              <a:schemeClr val="accent1">
-[...1 lines deleted...]
-              </a:schemeClr>
+              <a:schemeClr val="tx1"/>
             </a:solidFill>
-            <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+            <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </dsp:txBody>
-      <dsp:txXfrm rot="-5400000">
-[...1 lines deleted...]
-        <a:ext cx="9830814" cy="945657"/>
+      <dsp:txXfrm>
+        <a:off x="2996229" y="4723024"/>
+        <a:ext cx="3866521" cy="1178817"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=ppt/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/chevron2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="process" pri="12000"/>
     <dgm:cat type="list" pri="16000"/>
     <dgm:cat type="convert" pri="11000"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="1">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="11">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
@@ -2940,1127 +11908,11460 @@
           </dgm:choose>
           <dgm:ruleLst>
             <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
           </dgm:ruleLst>
         </dgm:layoutNode>
       </dgm:layoutNode>
       <dgm:forEach name="Name10" axis="followSib" ptType="sibTrans" cnt="1">
         <dgm:layoutNode name="sp">
           <dgm:alg type="sp"/>
           <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
             <dgm:adjLst/>
           </dgm:shape>
           <dgm:presOf axis="self"/>
           <dgm:constrLst>
             <dgm:constr type="w" val="1"/>
             <dgm:constr type="h" val="37.5"/>
           </dgm:constrLst>
           <dgm:ruleLst/>
         </dgm:layoutNode>
       </dgm:forEach>
     </dgm:forEach>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
-<file path=ppt/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d4">
+<file path=ppt/diagrams/layout2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2011/layout/CircleProcess">
+  <dgm:title val="Circle Process"/>
+  <dgm:desc val="Use to show sequential steps in a process. Limited to eleven Level 1 shapes with an unlimited number of Level 2 shapes. Works best with small amounts of text. Unused text does not appear, but remains available if you switch layouts."/>
+  <dgm:catLst>
+    <dgm:cat type="process" pri="8500"/>
+    <dgm:cat type="officeonline" pri="8500"/>
+  </dgm:catLst>
+  <dgm:sampData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="10">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="20">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="30">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="40" srcId="0" destId="10" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="50" srcId="0" destId="20" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="60" srcId="0" destId="30" srcOrd="2" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="10">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="20">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="30" srcId="0" destId="10" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="40" srcId="0" destId="20" srcOrd="1" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="10">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="20">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="30">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="40">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="50" srcId="0" destId="10" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="60" srcId="0" destId="20" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="70" srcId="0" destId="30" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="80" srcId="0" destId="40" srcOrd="3" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="Name0">
+    <dgm:varLst>
+      <dgm:chMax val="11"/>
+      <dgm:chPref val="11"/>
+      <dgm:dir/>
+      <dgm:resizeHandles/>
+    </dgm:varLst>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:choose name="Name1">
+      <dgm:if name="Name2" func="var" arg="dir" op="equ" val="norm">
+        <dgm:choose name="Name3">
+          <dgm:if name="Name4" axis="ch" ptType="node" func="cnt" op="equ" val="1">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="0.6383"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="l" for="ch" forName="Parent1" refType="w" fact="0.1667"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.1064"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.6667"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.4255"/>
+              <dgm:constr type="l" for="ch" forName="Accent1" refType="w" fact="0"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="0"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.6383"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground1" refType="w" fact="0.0333"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.0213"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.9333"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5957"/>
+              <dgm:constr type="l" for="ch" forName="Child1" refType="w" fact="0.0333"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6574"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.9333"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3426"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:if name="Name5" axis="ch" ptType="node" func="cnt" op="equ" val="2">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="1.2659"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent2" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="l" for="ch" forName="Parent2" refType="w" fact="0.6249"/>
+              <dgm:constr type="t" for="ch" forName="Parent2" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent2" refType="w" fact="0.3001"/>
+              <dgm:constr type="h" for="ch" forName="Parent2" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent1" refType="w" fact="0.1597"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.3001"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Accent2" refType="w" fact="0.5498"/>
+              <dgm:constr type="t" for="ch" forName="Accent2" refType="h" fact="0.1072"/>
+              <dgm:constr type="w" for="ch" forName="Accent2" refType="w" fact="0.4502"/>
+              <dgm:constr type="h" for="ch" forName="Accent2" refType="h" fact="0.5699"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground2" refType="w" fact="0.5648"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground2" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground2" refType="w" fact="0.4201"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground2" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child2" refType="w" fact="0.5648"/>
+              <dgm:constr type="t" for="ch" forName="Child2" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child2" refType="w" fact="0.4201"/>
+              <dgm:constr type="h" for="ch" forName="Child2" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent1" refType="w" fact="-0.0086"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w" fact="0.6367"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground1" refType="w" fact="0.0997"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.4201"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child1" refType="w" fact="0.0997"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.4201"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3124"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:if name="Name6" axis="ch" ptType="node" func="cnt" op="equ" val="3">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="1.8548"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent2" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent3" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="l" for="ch" forName="Parent3" refType="w" fact="0.744"/>
+              <dgm:constr type="t" for="ch" forName="Parent3" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent3" refType="w" fact="0.2048"/>
+              <dgm:constr type="h" for="ch" forName="Parent3" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent2" refType="w" fact="0.4265"/>
+              <dgm:constr type="t" for="ch" forName="Parent2" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent2" refType="w" fact="0.2048"/>
+              <dgm:constr type="h" for="ch" forName="Parent2" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent1" refType="w" fact="0.109"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.2048"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Accent3" refType="w" fact="0.6928"/>
+              <dgm:constr type="t" for="ch" forName="Accent3" refType="h" fact="0.1072"/>
+              <dgm:constr type="w" for="ch" forName="Accent3" refType="w" fact="0.3072"/>
+              <dgm:constr type="h" for="ch" forName="Accent3" refType="h" fact="0.5699"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground3" refType="w" fact="0.703"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground3" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground3" refType="w" fact="0.2868"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground3" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child3" refType="w" fact="0.703"/>
+              <dgm:constr type="t" for="ch" forName="Child3" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child3" refType="w" fact="0.2868"/>
+              <dgm:constr type="h" for="ch" forName="Child3" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent2" refType="w" fact="0.3122"/>
+              <dgm:constr type="t" for="ch" forName="Accent2" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent2" refType="w" fact="0.4334"/>
+              <dgm:constr type="h" for="ch" forName="Accent2" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground2" refType="w" fact="0.3855"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground2" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground2" refType="w" fact="0.2868"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground2" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child2" refType="w" fact="0.3855"/>
+              <dgm:constr type="t" for="ch" forName="Child2" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child2" refType="w" fact="0.2868"/>
+              <dgm:constr type="h" for="ch" forName="Child2" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent1" refType="w" fact="-0.0053"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w" fact="0.4334"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground1" refType="w" fact="0.068"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.2868"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child1" refType="w" fact="0.068"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.2868"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3124"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:if name="Name7" axis="ch" ptType="node" func="cnt" op="equ" val="4">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="2.4437"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent2" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent3" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent4" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="l" for="ch" forName="Parent4" refType="w" fact="0.8057"/>
+              <dgm:constr type="t" for="ch" forName="Parent4" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent4" refType="w" fact="0.1555"/>
+              <dgm:constr type="h" for="ch" forName="Parent4" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent3" refType="w" fact="0.5647"/>
+              <dgm:constr type="t" for="ch" forName="Parent3" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent3" refType="w" fact="0.1555"/>
+              <dgm:constr type="h" for="ch" forName="Parent3" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent2" refType="w" fact="0.3237"/>
+              <dgm:constr type="t" for="ch" forName="Parent2" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent2" refType="w" fact="0.1555"/>
+              <dgm:constr type="h" for="ch" forName="Parent2" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent1" refType="w" fact="0.0827"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.1555"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Accent4" refType="w" fact="0.7668"/>
+              <dgm:constr type="t" for="ch" forName="Accent4" refType="h" fact="0.1072"/>
+              <dgm:constr type="w" for="ch" forName="Accent4" refType="w" fact="0.2332"/>
+              <dgm:constr type="h" for="ch" forName="Accent4" refType="h" fact="0.5699"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground4" refType="w" fact="0.7746"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground4" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground4" refType="w" fact="0.2177"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground4" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child4" refType="w" fact="0.7746"/>
+              <dgm:constr type="t" for="ch" forName="Child4" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child4" refType="w" fact="0.2177"/>
+              <dgm:constr type="h" for="ch" forName="Child4" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent3" refType="w" fact="0.4765"/>
+              <dgm:constr type="t" for="ch" forName="Accent3" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent3" refType="w" fact="0.3298"/>
+              <dgm:constr type="h" for="ch" forName="Accent3" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground3" refType="w" fact="0.5336"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground3" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground3" refType="w" fact="0.2177"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground3" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child3" refType="w" fact="0.5336"/>
+              <dgm:constr type="t" for="ch" forName="Child3" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child3" refType="w" fact="0.2177"/>
+              <dgm:constr type="h" for="ch" forName="Child3" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent2" refType="w" fact="0.2365"/>
+              <dgm:constr type="t" for="ch" forName="Accent2" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent2" refType="w" fact="0.3298"/>
+              <dgm:constr type="h" for="ch" forName="Accent2" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground2" refType="w" fact="0.2926"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground2" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground2" refType="w" fact="0.2177"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground2" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child2" refType="w" fact="0.2926"/>
+              <dgm:constr type="t" for="ch" forName="Child2" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child2" refType="w" fact="0.2177"/>
+              <dgm:constr type="h" for="ch" forName="Child2" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent1" refType="w" fact="-0.0045"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w" fact="0.3298"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground1" refType="w" fact="0.0516"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.2177"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child1" refType="w" fact="0.0516"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.2177"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3124"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:if name="Name8" axis="ch" ptType="node" func="cnt" op="equ" val="5">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="3.0325"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent2" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent3" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent4" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent5" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="l" for="ch" forName="Parent5" refType="w" fact="0.8434"/>
+              <dgm:constr type="t" for="ch" forName="Parent5" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent5" refType="w" fact="0.1253"/>
+              <dgm:constr type="h" for="ch" forName="Parent5" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent4" refType="w" fact="0.6492"/>
+              <dgm:constr type="t" for="ch" forName="Parent4" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent4" refType="w" fact="0.1253"/>
+              <dgm:constr type="h" for="ch" forName="Parent4" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent3" refType="w" fact="0.455"/>
+              <dgm:constr type="t" for="ch" forName="Parent3" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent3" refType="w" fact="0.1253"/>
+              <dgm:constr type="h" for="ch" forName="Parent3" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent2" refType="w" fact="0.2609"/>
+              <dgm:constr type="t" for="ch" forName="Parent2" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent2" refType="w" fact="0.1253"/>
+              <dgm:constr type="h" for="ch" forName="Parent2" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent1" refType="w" fact="0.0667"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.1253"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Accent5" refType="w" fact="0.8121"/>
+              <dgm:constr type="t" for="ch" forName="Accent5" refType="h" fact="0.1072"/>
+              <dgm:constr type="w" for="ch" forName="Accent5" refType="w" fact="0.1879"/>
+              <dgm:constr type="h" for="ch" forName="Accent5" refType="h" fact="0.5699"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground5" refType="w" fact="0.8183"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground5" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground5" refType="w" fact="0.1754"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground5" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child5" refType="w" fact="0.8183"/>
+              <dgm:constr type="t" for="ch" forName="Child5" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child5" refType="w" fact="0.1754"/>
+              <dgm:constr type="h" for="ch" forName="Child5" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent4" refType="w" fact="0.5789"/>
+              <dgm:constr type="t" for="ch" forName="Accent4" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent4" refType="w" fact="0.2657"/>
+              <dgm:constr type="h" for="ch" forName="Accent4" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground4" refType="w" fact="0.6242"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground4" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground4" refType="w" fact="0.1754"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground4" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child4" refType="w" fact="0.6242"/>
+              <dgm:constr type="t" for="ch" forName="Child4" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child4" refType="w" fact="0.1754"/>
+              <dgm:constr type="h" for="ch" forName="Child4" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent3" refType="w" fact="0.3848"/>
+              <dgm:constr type="t" for="ch" forName="Accent3" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent3" refType="w" fact="0.2657"/>
+              <dgm:constr type="h" for="ch" forName="Accent3" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground3" refType="w" fact="0.43"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground3" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground3" refType="w" fact="0.1754"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground3" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child3" refType="w" fact="0.43"/>
+              <dgm:constr type="t" for="ch" forName="Child3" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child3" refType="w" fact="0.1754"/>
+              <dgm:constr type="h" for="ch" forName="Child3" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent2" refType="w" fact="0.1906"/>
+              <dgm:constr type="t" for="ch" forName="Accent2" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent2" refType="w" fact="0.2657"/>
+              <dgm:constr type="h" for="ch" forName="Accent2" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground2" refType="w" fact="0.2358"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground2" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground2" refType="w" fact="0.1754"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground2" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child2" refType="w" fact="0.2358"/>
+              <dgm:constr type="t" for="ch" forName="Child2" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child2" refType="w" fact="0.1754"/>
+              <dgm:constr type="h" for="ch" forName="Child2" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent1" refType="w" fact="-0.0036"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w" fact="0.2657"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground1" refType="w" fact="0.0416"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.1754"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child1" refType="w" fact="0.0416"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.1754"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3124"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:if name="Name9" axis="ch" ptType="node" func="cnt" op="equ" val="6">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="3.6214"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent2" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent3" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent4" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent5" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent6" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="l" for="ch" forName="Parent6" refType="w" fact="0.8689"/>
+              <dgm:constr type="t" for="ch" forName="Parent6" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent6" refType="w" fact="0.1049"/>
+              <dgm:constr type="h" for="ch" forName="Parent6" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent5" refType="w" fact="0.7063"/>
+              <dgm:constr type="t" for="ch" forName="Parent5" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent5" refType="w" fact="0.1049"/>
+              <dgm:constr type="h" for="ch" forName="Parent5" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent4" refType="w" fact="0.5437"/>
+              <dgm:constr type="t" for="ch" forName="Parent4" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent4" refType="w" fact="0.1049"/>
+              <dgm:constr type="h" for="ch" forName="Parent4" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent3" refType="w" fact="0.381"/>
+              <dgm:constr type="t" for="ch" forName="Parent3" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent3" refType="w" fact="0.1049"/>
+              <dgm:constr type="h" for="ch" forName="Parent3" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent2" refType="w" fact="0.2184"/>
+              <dgm:constr type="t" for="ch" forName="Parent2" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent2" refType="w" fact="0.1049"/>
+              <dgm:constr type="h" for="ch" forName="Parent2" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent1" refType="w" fact="0.0558"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.1049"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Accent6" refType="w" fact="0.8426"/>
+              <dgm:constr type="t" for="ch" forName="Accent6" refType="h" fact="0.1072"/>
+              <dgm:constr type="w" for="ch" forName="Accent6" refType="w" fact="0.1574"/>
+              <dgm:constr type="h" for="ch" forName="Accent6" refType="h" fact="0.5699"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground6" refType="w" fact="0.8479"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground6" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground6" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground6" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child6" refType="w" fact="0.8479"/>
+              <dgm:constr type="t" for="ch" forName="Child6" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child6" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="Child6" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent5" refType="w" fact="0.6474"/>
+              <dgm:constr type="t" for="ch" forName="Accent5" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent5" refType="w" fact="0.2226"/>
+              <dgm:constr type="h" for="ch" forName="Accent5" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground5" refType="w" fact="0.6853"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground5" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground5" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground5" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child5" refType="w" fact="0.6853"/>
+              <dgm:constr type="t" for="ch" forName="Child5" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child5" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="Child5" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent4" refType="w" fact="0.4848"/>
+              <dgm:constr type="t" for="ch" forName="Accent4" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent4" refType="w" fact="0.2226"/>
+              <dgm:constr type="h" for="ch" forName="Accent4" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground4" refType="w" fact="0.5227"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground4" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground4" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground4" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child4" refType="w" fact="0.5227"/>
+              <dgm:constr type="t" for="ch" forName="Child4" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child4" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="Child4" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent3" refType="w" fact="0.3222"/>
+              <dgm:constr type="t" for="ch" forName="Accent3" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent3" refType="w" fact="0.2226"/>
+              <dgm:constr type="h" for="ch" forName="Accent3" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground3" refType="w" fact="0.3601"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground3" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground3" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground3" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child3" refType="w" fact="0.3601"/>
+              <dgm:constr type="t" for="ch" forName="Child3" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child3" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="Child3" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent2" refType="w" fact="0.1596"/>
+              <dgm:constr type="t" for="ch" forName="Accent2" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent2" refType="w" fact="0.2226"/>
+              <dgm:constr type="h" for="ch" forName="Accent2" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground2" refType="w" fact="0.1975"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground2" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground2" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground2" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child2" refType="w" fact="0.1975"/>
+              <dgm:constr type="t" for="ch" forName="Child2" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child2" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="Child2" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent1" refType="w" fact="-0.003"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w" fact="0.2226"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground1" refType="w" fact="0.0348"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child1" refType="w" fact="0.0348"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3124"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:if name="Name10" axis="ch" ptType="node" func="cnt" op="equ" val="7">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="4.2103"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent2" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent3" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent4" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent5" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent6" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent7" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="l" for="ch" forName="Parent7" refType="w" fact="0.8872"/>
+              <dgm:constr type="t" for="ch" forName="Parent7" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent7" refType="w" fact="0.0902"/>
+              <dgm:constr type="h" for="ch" forName="Parent7" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent6" refType="w" fact="0.7473"/>
+              <dgm:constr type="t" for="ch" forName="Parent6" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent6" refType="w" fact="0.0902"/>
+              <dgm:constr type="h" for="ch" forName="Parent6" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent5" refType="w" fact="0.6075"/>
+              <dgm:constr type="t" for="ch" forName="Parent5" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent5" refType="w" fact="0.0902"/>
+              <dgm:constr type="h" for="ch" forName="Parent5" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent4" refType="w" fact="0.4676"/>
+              <dgm:constr type="t" for="ch" forName="Parent4" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent4" refType="w" fact="0.0902"/>
+              <dgm:constr type="h" for="ch" forName="Parent4" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent3" refType="w" fact="0.3277"/>
+              <dgm:constr type="t" for="ch" forName="Parent3" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent3" refType="w" fact="0.0902"/>
+              <dgm:constr type="h" for="ch" forName="Parent3" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent2" refType="w" fact="0.1879"/>
+              <dgm:constr type="t" for="ch" forName="Parent2" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent2" refType="w" fact="0.0902"/>
+              <dgm:constr type="h" for="ch" forName="Parent2" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent1" refType="w" fact="0.048"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.0902"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Accent7" refType="w" fact="0.8646"/>
+              <dgm:constr type="t" for="ch" forName="Accent7" refType="h" fact="0.1072"/>
+              <dgm:constr type="w" for="ch" forName="Accent7" refType="w" fact="0.1354"/>
+              <dgm:constr type="h" for="ch" forName="Accent7" refType="h" fact="0.5699"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground7" refType="w" fact="0.8692"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground7" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground7" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground7" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child7" refType="w" fact="0.8692"/>
+              <dgm:constr type="t" for="ch" forName="Child7" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child7" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="Child7" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent6" refType="w" fact="0.6967"/>
+              <dgm:constr type="t" for="ch" forName="Accent6" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent6" refType="w" fact="0.1915"/>
+              <dgm:constr type="h" for="ch" forName="Accent6" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground6" refType="w" fact="0.7293"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground6" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground6" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground6" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child6" refType="w" fact="0.7293"/>
+              <dgm:constr type="t" for="ch" forName="Child6" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child6" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="Child6" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent5" refType="w" fact="0.5569"/>
+              <dgm:constr type="t" for="ch" forName="Accent5" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent5" refType="w" fact="0.1915"/>
+              <dgm:constr type="h" for="ch" forName="Accent5" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground5" refType="w" fact="0.5894"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground5" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground5" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground5" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child5" refType="w" fact="0.5894"/>
+              <dgm:constr type="t" for="ch" forName="Child5" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child5" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="Child5" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent4" refType="w" fact="0.417"/>
+              <dgm:constr type="t" for="ch" forName="Accent4" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent4" refType="w" fact="0.1915"/>
+              <dgm:constr type="h" for="ch" forName="Accent4" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground4" refType="w" fact="0.4496"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground4" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground4" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground4" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child4" refType="w" fact="0.4496"/>
+              <dgm:constr type="t" for="ch" forName="Child4" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child4" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="Child4" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent3" refType="w" fact="0.2771"/>
+              <dgm:constr type="t" for="ch" forName="Accent3" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent3" refType="w" fact="0.1915"/>
+              <dgm:constr type="h" for="ch" forName="Accent3" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground3" refType="w" fact="0.3097"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground3" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground3" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground3" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child3" refType="w" fact="0.3097"/>
+              <dgm:constr type="t" for="ch" forName="Child3" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child3" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="Child3" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent2" refType="w" fact="0.1373"/>
+              <dgm:constr type="t" for="ch" forName="Accent2" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent2" refType="w" fact="0.1915"/>
+              <dgm:constr type="h" for="ch" forName="Accent2" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground2" refType="w" fact="0.1698"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground2" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground2" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground2" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child2" refType="w" fact="0.1698"/>
+              <dgm:constr type="t" for="ch" forName="Child2" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child2" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="Child2" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent1" refType="w" fact="-0.0026"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w" fact="0.1915"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground1" refType="w" fact="0.03"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child1" refType="w" fact="0.03"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3124"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:if name="Name11" axis="ch" ptType="node" func="cnt" op="equ" val="8">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="4.7991"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent2" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent3" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent4" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent5" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent6" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent7" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent8" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="l" for="ch" forName="Parent8" refType="w" fact="0.901"/>
+              <dgm:constr type="t" for="ch" forName="Parent8" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent8" refType="w" fact="0.0792"/>
+              <dgm:constr type="h" for="ch" forName="Parent8" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent7" refType="w" fact="0.7783"/>
+              <dgm:constr type="t" for="ch" forName="Parent7" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent7" refType="w" fact="0.0792"/>
+              <dgm:constr type="h" for="ch" forName="Parent7" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent6" refType="w" fact="0.6556"/>
+              <dgm:constr type="t" for="ch" forName="Parent6" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent6" refType="w" fact="0.0792"/>
+              <dgm:constr type="h" for="ch" forName="Parent6" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent5" refType="w" fact="0.5329"/>
+              <dgm:constr type="t" for="ch" forName="Parent5" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent5" refType="w" fact="0.0792"/>
+              <dgm:constr type="h" for="ch" forName="Parent5" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent4" refType="w" fact="0.4102"/>
+              <dgm:constr type="t" for="ch" forName="Parent4" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent4" refType="w" fact="0.0792"/>
+              <dgm:constr type="h" for="ch" forName="Parent4" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent3" refType="w" fact="0.2875"/>
+              <dgm:constr type="t" for="ch" forName="Parent3" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent3" refType="w" fact="0.0792"/>
+              <dgm:constr type="h" for="ch" forName="Parent3" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent2" refType="w" fact="0.1648"/>
+              <dgm:constr type="t" for="ch" forName="Parent2" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent2" refType="w" fact="0.0792"/>
+              <dgm:constr type="h" for="ch" forName="Parent2" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent1" refType="w" fact="0.0421"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.0792"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Accent8" refType="w" fact="0.8813"/>
+              <dgm:constr type="t" for="ch" forName="Accent8" refType="h" fact="0.1072"/>
+              <dgm:constr type="w" for="ch" forName="Accent8" refType="w" fact="0.1187"/>
+              <dgm:constr type="h" for="ch" forName="Accent8" refType="h" fact="0.5699"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground8" refType="w" fact="0.8852"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground8" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground8" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground8" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child8" refType="w" fact="0.8852"/>
+              <dgm:constr type="t" for="ch" forName="Child8" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child8" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="Child8" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent7" refType="w" fact="0.7339"/>
+              <dgm:constr type="t" for="ch" forName="Accent7" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent7" refType="w" fact="0.1679"/>
+              <dgm:constr type="h" for="ch" forName="Accent7" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground7" refType="w" fact="0.7625"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground7" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground7" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground7" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child7" refType="w" fact="0.7625"/>
+              <dgm:constr type="t" for="ch" forName="Child7" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child7" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="Child7" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent6" refType="w" fact="0.6112"/>
+              <dgm:constr type="t" for="ch" forName="Accent6" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent6" refType="w" fact="0.1679"/>
+              <dgm:constr type="h" for="ch" forName="Accent6" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground6" refType="w" fact="0.6398"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground6" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground6" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground6" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child6" refType="w" fact="0.6398"/>
+              <dgm:constr type="t" for="ch" forName="Child6" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child6" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="Child6" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent5" refType="w" fact="0.4885"/>
+              <dgm:constr type="t" for="ch" forName="Accent5" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent5" refType="w" fact="0.1679"/>
+              <dgm:constr type="h" for="ch" forName="Accent5" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground5" refType="w" fact="0.5171"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground5" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground5" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground5" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child5" refType="w" fact="0.5171"/>
+              <dgm:constr type="t" for="ch" forName="Child5" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child5" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="Child5" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent4" refType="w" fact="0.3658"/>
+              <dgm:constr type="t" for="ch" forName="Accent4" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent4" refType="w" fact="0.1679"/>
+              <dgm:constr type="h" for="ch" forName="Accent4" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground4" refType="w" fact="0.3944"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground4" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground4" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground4" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child4" refType="w" fact="0.3944"/>
+              <dgm:constr type="t" for="ch" forName="Child4" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child4" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="Child4" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent3" refType="w" fact="0.2431"/>
+              <dgm:constr type="t" for="ch" forName="Accent3" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent3" refType="w" fact="0.1679"/>
+              <dgm:constr type="h" for="ch" forName="Accent3" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground3" refType="w" fact="0.2717"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground3" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground3" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground3" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child3" refType="w" fact="0.2717"/>
+              <dgm:constr type="t" for="ch" forName="Child3" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child3" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="Child3" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent2" refType="w" fact="0.1204"/>
+              <dgm:constr type="t" for="ch" forName="Accent2" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent2" refType="w" fact="0.1679"/>
+              <dgm:constr type="h" for="ch" forName="Accent2" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground2" refType="w" fact="0.149"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground2" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground2" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground2" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child2" refType="w" fact="0.149"/>
+              <dgm:constr type="t" for="ch" forName="Child2" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child2" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="Child2" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent1" refType="w" fact="-0.0023"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w" fact="0.1679"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground1" refType="w" fact="0.0263"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child1" refType="w" fact="0.0263"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3124"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:if name="Name12" axis="ch" ptType="node" func="cnt" op="equ" val="9">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="5.388"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent2" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent3" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent4" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent5" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent6" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent7" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent8" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent9" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="l" for="ch" forName="Parent9" refType="w" fact="0.9119"/>
+              <dgm:constr type="t" for="ch" forName="Parent9" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent9" refType="w" fact="0.0705"/>
+              <dgm:constr type="h" for="ch" forName="Parent9" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent8" refType="w" fact="0.8026"/>
+              <dgm:constr type="t" for="ch" forName="Parent8" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent8" refType="w" fact="0.0705"/>
+              <dgm:constr type="h" for="ch" forName="Parent8" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent7" refType="w" fact="0.6933"/>
+              <dgm:constr type="t" for="ch" forName="Parent7" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent7" refType="w" fact="0.0705"/>
+              <dgm:constr type="h" for="ch" forName="Parent7" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent6" refType="w" fact="0.584"/>
+              <dgm:constr type="t" for="ch" forName="Parent6" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent6" refType="w" fact="0.0705"/>
+              <dgm:constr type="h" for="ch" forName="Parent6" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent5" refType="w" fact="0.4747"/>
+              <dgm:constr type="t" for="ch" forName="Parent5" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent5" refType="w" fact="0.0705"/>
+              <dgm:constr type="h" for="ch" forName="Parent5" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent4" refType="w" fact="0.3654"/>
+              <dgm:constr type="t" for="ch" forName="Parent4" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent4" refType="w" fact="0.0705"/>
+              <dgm:constr type="h" for="ch" forName="Parent4" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent3" refType="w" fact="0.2561"/>
+              <dgm:constr type="t" for="ch" forName="Parent3" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent3" refType="w" fact="0.0705"/>
+              <dgm:constr type="h" for="ch" forName="Parent3" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent2" refType="w" fact="0.1468"/>
+              <dgm:constr type="t" for="ch" forName="Parent2" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent2" refType="w" fact="0.0705"/>
+              <dgm:constr type="h" for="ch" forName="Parent2" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent1" refType="w" fact="0.0375"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.0705"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Accent9" refType="w" fact="0.8942"/>
+              <dgm:constr type="t" for="ch" forName="Accent9" refType="h" fact="0.1072"/>
+              <dgm:constr type="w" for="ch" forName="Accent9" refType="w" fact="0.1058"/>
+              <dgm:constr type="h" for="ch" forName="Accent9" refType="h" fact="0.5699"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground9" refType="w" fact="0.8978"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground9" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground9" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground9" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child9" refType="w" fact="0.8978"/>
+              <dgm:constr type="t" for="ch" forName="Child9" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child9" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="Child9" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent8" refType="w" fact="0.763"/>
+              <dgm:constr type="t" for="ch" forName="Accent8" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent8" refType="w" fact="0.1496"/>
+              <dgm:constr type="h" for="ch" forName="Accent8" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground8" refType="w" fact="0.7885"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground8" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground8" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground8" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child8" refType="w" fact="0.7885"/>
+              <dgm:constr type="t" for="ch" forName="Child8" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child8" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="Child8" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent7" refType="w" fact="0.6538"/>
+              <dgm:constr type="t" for="ch" forName="Accent7" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent7" refType="w" fact="0.1496"/>
+              <dgm:constr type="h" for="ch" forName="Accent7" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground7" refType="w" fact="0.6792"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground7" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground7" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground7" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child7" refType="w" fact="0.6792"/>
+              <dgm:constr type="t" for="ch" forName="Child7" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child7" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="Child7" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent6" refType="w" fact="0.5445"/>
+              <dgm:constr type="t" for="ch" forName="Accent6" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent6" refType="w" fact="0.1496"/>
+              <dgm:constr type="h" for="ch" forName="Accent6" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground6" refType="w" fact="0.5699"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground6" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground6" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground6" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child6" refType="w" fact="0.5699"/>
+              <dgm:constr type="t" for="ch" forName="Child6" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child6" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="Child6" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent5" refType="w" fact="0.4352"/>
+              <dgm:constr type="t" for="ch" forName="Accent5" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent5" refType="w" fact="0.1496"/>
+              <dgm:constr type="h" for="ch" forName="Accent5" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground5" refType="w" fact="0.4606"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground5" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground5" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground5" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child5" refType="w" fact="0.4606"/>
+              <dgm:constr type="t" for="ch" forName="Child5" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child5" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="Child5" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent4" refType="w" fact="0.3259"/>
+              <dgm:constr type="t" for="ch" forName="Accent4" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent4" refType="w" fact="0.1496"/>
+              <dgm:constr type="h" for="ch" forName="Accent4" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground4" refType="w" fact="0.3513"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground4" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground4" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground4" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child4" refType="w" fact="0.3513"/>
+              <dgm:constr type="t" for="ch" forName="Child4" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child4" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="Child4" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent3" refType="w" fact="0.2166"/>
+              <dgm:constr type="t" for="ch" forName="Accent3" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent3" refType="w" fact="0.1496"/>
+              <dgm:constr type="h" for="ch" forName="Accent3" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground3" refType="w" fact="0.242"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground3" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground3" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground3" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child3" refType="w" fact="0.242"/>
+              <dgm:constr type="t" for="ch" forName="Child3" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child3" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="Child3" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent2" refType="w" fact="0.1073"/>
+              <dgm:constr type="t" for="ch" forName="Accent2" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent2" refType="w" fact="0.1496"/>
+              <dgm:constr type="h" for="ch" forName="Accent2" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground2" refType="w" fact="0.1327"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground2" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground2" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground2" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child2" refType="w" fact="0.1327"/>
+              <dgm:constr type="t" for="ch" forName="Child2" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child2" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="Child2" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent1" refType="w" fact="-0.002"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w" fact="0.1496"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground1" refType="w" fact="0.0234"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child1" refType="w" fact="0.0234"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3124"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:if name="Name13" axis="ch" ptType="node" func="cnt" op="equ" val="10">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="5.9769"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent2" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent3" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent4" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent5" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent6" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent7" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent8" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent9" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent10" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="l" for="ch" forName="Parent10" refType="w" fact="0.9205"/>
+              <dgm:constr type="t" for="ch" forName="Parent10" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent10" refType="w" fact="0.0636"/>
+              <dgm:constr type="h" for="ch" forName="Parent10" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent9" refType="w" fact="0.822"/>
+              <dgm:constr type="t" for="ch" forName="Parent9" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent9" refType="w" fact="0.0636"/>
+              <dgm:constr type="h" for="ch" forName="Parent9" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent8" refType="w" fact="0.7235"/>
+              <dgm:constr type="t" for="ch" forName="Parent8" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent8" refType="w" fact="0.0636"/>
+              <dgm:constr type="h" for="ch" forName="Parent8" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent7" refType="w" fact="0.625"/>
+              <dgm:constr type="t" for="ch" forName="Parent7" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent7" refType="w" fact="0.0636"/>
+              <dgm:constr type="h" for="ch" forName="Parent7" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent6" refType="w" fact="0.5264"/>
+              <dgm:constr type="t" for="ch" forName="Parent6" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent6" refType="w" fact="0.0636"/>
+              <dgm:constr type="h" for="ch" forName="Parent6" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent5" refType="w" fact="0.4279"/>
+              <dgm:constr type="t" for="ch" forName="Parent5" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent5" refType="w" fact="0.0636"/>
+              <dgm:constr type="h" for="ch" forName="Parent5" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent4" refType="w" fact="0.3294"/>
+              <dgm:constr type="t" for="ch" forName="Parent4" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent4" refType="w" fact="0.0636"/>
+              <dgm:constr type="h" for="ch" forName="Parent4" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent3" refType="w" fact="0.2309"/>
+              <dgm:constr type="t" for="ch" forName="Parent3" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent3" refType="w" fact="0.0636"/>
+              <dgm:constr type="h" for="ch" forName="Parent3" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent2" refType="w" fact="0.1324"/>
+              <dgm:constr type="t" for="ch" forName="Parent2" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent2" refType="w" fact="0.0636"/>
+              <dgm:constr type="h" for="ch" forName="Parent2" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent1" refType="w" fact="0.0338"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.0636"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Accent10" refType="w" fact="0.9047"/>
+              <dgm:constr type="t" for="ch" forName="Accent10" refType="h" fact="0.1072"/>
+              <dgm:constr type="w" for="ch" forName="Accent10" refType="w" fact="0.0953"/>
+              <dgm:constr type="h" for="ch" forName="Accent10" refType="h" fact="0.5699"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground10" refType="w" fact="0.9078"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground10" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground10" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground10" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child10" refType="w" fact="0.9078"/>
+              <dgm:constr type="t" for="ch" forName="Child10" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child10" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="Child10" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent9" refType="w" fact="0.7864"/>
+              <dgm:constr type="t" for="ch" forName="Accent9" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent9" refType="w" fact="0.1348"/>
+              <dgm:constr type="h" for="ch" forName="Accent9" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground9" refType="w" fact="0.8093"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground9" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground9" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground9" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child9" refType="w" fact="0.8093"/>
+              <dgm:constr type="t" for="ch" forName="Child9" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child9" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="Child9" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent8" refType="w" fact="0.6879"/>
+              <dgm:constr type="t" for="ch" forName="Accent8" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent8" refType="w" fact="0.1348"/>
+              <dgm:constr type="h" for="ch" forName="Accent8" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground8" refType="w" fact="0.7108"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground8" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground8" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground8" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child8" refType="w" fact="0.7108"/>
+              <dgm:constr type="t" for="ch" forName="Child8" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child8" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="Child8" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent7" refType="w" fact="0.5893"/>
+              <dgm:constr type="t" for="ch" forName="Accent7" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent7" refType="w" fact="0.1348"/>
+              <dgm:constr type="h" for="ch" forName="Accent7" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground7" refType="w" fact="0.6123"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground7" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground7" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground7" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child7" refType="w" fact="0.6123"/>
+              <dgm:constr type="t" for="ch" forName="Child7" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child7" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="Child7" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent6" refType="w" fact="0.4908"/>
+              <dgm:constr type="t" for="ch" forName="Accent6" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent6" refType="w" fact="0.1348"/>
+              <dgm:constr type="h" for="ch" forName="Accent6" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground6" refType="w" fact="0.5137"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground6" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground6" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground6" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child6" refType="w" fact="0.5137"/>
+              <dgm:constr type="t" for="ch" forName="Child6" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child6" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="Child6" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent5" refType="w" fact="0.3923"/>
+              <dgm:constr type="t" for="ch" forName="Accent5" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent5" refType="w" fact="0.1348"/>
+              <dgm:constr type="h" for="ch" forName="Accent5" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground5" refType="w" fact="0.4152"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground5" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground5" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground5" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child5" refType="w" fact="0.4152"/>
+              <dgm:constr type="t" for="ch" forName="Child5" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child5" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="Child5" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent4" refType="w" fact="0.2938"/>
+              <dgm:constr type="t" for="ch" forName="Accent4" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent4" refType="w" fact="0.1348"/>
+              <dgm:constr type="h" for="ch" forName="Accent4" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground4" refType="w" fact="0.3167"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground4" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground4" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground4" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child4" refType="w" fact="0.3167"/>
+              <dgm:constr type="t" for="ch" forName="Child4" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child4" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="Child4" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent3" refType="w" fact="0.1952"/>
+              <dgm:constr type="t" for="ch" forName="Accent3" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent3" refType="w" fact="0.1348"/>
+              <dgm:constr type="h" for="ch" forName="Accent3" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground3" refType="w" fact="0.2182"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground3" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground3" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground3" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child3" refType="w" fact="0.2182"/>
+              <dgm:constr type="t" for="ch" forName="Child3" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child3" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="Child3" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent2" refType="w" fact="0.0967"/>
+              <dgm:constr type="t" for="ch" forName="Accent2" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent2" refType="w" fact="0.1348"/>
+              <dgm:constr type="h" for="ch" forName="Accent2" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground2" refType="w" fact="0.1196"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground2" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground2" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground2" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child2" refType="w" fact="0.1196"/>
+              <dgm:constr type="t" for="ch" forName="Child2" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child2" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="Child2" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent1" refType="w" fact="-0.0018"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w" fact="0.1348"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground1" refType="w" fact="0.0211"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child1" refType="w" fact="0.0211"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3124"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:else name="Name14">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="6.5658"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent2" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent3" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent4" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent5" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent6" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent7" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent8" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent9" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent10" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent11" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="l" for="ch" forName="Parent11" refType="w" fact="0.9277"/>
+              <dgm:constr type="t" for="ch" forName="Parent11" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent11" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent11" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent10" refType="w" fact="0.838"/>
+              <dgm:constr type="t" for="ch" forName="Parent10" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent10" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent10" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent9" refType="w" fact="0.7483"/>
+              <dgm:constr type="t" for="ch" forName="Parent9" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent9" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent9" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent8" refType="w" fact="0.6586"/>
+              <dgm:constr type="t" for="ch" forName="Parent8" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent8" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent8" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent7" refType="w" fact="0.5689"/>
+              <dgm:constr type="t" for="ch" forName="Parent7" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent7" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent7" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent6" refType="w" fact="0.4792"/>
+              <dgm:constr type="t" for="ch" forName="Parent6" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent6" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent6" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent5" refType="w" fact="0.3895"/>
+              <dgm:constr type="t" for="ch" forName="Parent5" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent5" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent5" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent4" refType="w" fact="0.2999"/>
+              <dgm:constr type="t" for="ch" forName="Parent4" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent4" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent4" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent3" refType="w" fact="0.2102"/>
+              <dgm:constr type="t" for="ch" forName="Parent3" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent3" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent3" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent2" refType="w" fact="0.1205"/>
+              <dgm:constr type="t" for="ch" forName="Parent2" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent2" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent2" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Parent1" refType="w" fact="0.0308"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.3799"/>
+              <dgm:constr type="l" for="ch" forName="Accent11" refType="w" fact="0.9132"/>
+              <dgm:constr type="t" for="ch" forName="Accent11" refType="h" fact="0.1072"/>
+              <dgm:constr type="w" for="ch" forName="Accent11" refType="w" fact="0.0868"/>
+              <dgm:constr type="h" for="ch" forName="Accent11" refType="h" fact="0.5699"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground11" refType="w" fact="0.9161"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground11" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground11" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground11" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child11" refType="w" fact="0.9161"/>
+              <dgm:constr type="t" for="ch" forName="Child11" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child11" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child11" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent10" refType="w" fact="0.8055"/>
+              <dgm:constr type="t" for="ch" forName="Accent10" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent10" refType="w" fact="0.1228"/>
+              <dgm:constr type="h" for="ch" forName="Accent10" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground10" refType="w" fact="0.8264"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground10" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground10" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground10" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child10" refType="w" fact="0.8264"/>
+              <dgm:constr type="t" for="ch" forName="Child10" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child10" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child10" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent9" refType="w" fact="0.7158"/>
+              <dgm:constr type="t" for="ch" forName="Accent9" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent9" refType="w" fact="0.1228"/>
+              <dgm:constr type="h" for="ch" forName="Accent9" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground9" refType="w" fact="0.7367"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground9" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground9" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground9" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child9" refType="w" fact="0.7367"/>
+              <dgm:constr type="t" for="ch" forName="Child9" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child9" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child9" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent8" refType="w" fact="0.6261"/>
+              <dgm:constr type="t" for="ch" forName="Accent8" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent8" refType="w" fact="0.1228"/>
+              <dgm:constr type="h" for="ch" forName="Accent8" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground8" refType="w" fact="0.647"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground8" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground8" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground8" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child8" refType="w" fact="0.647"/>
+              <dgm:constr type="t" for="ch" forName="Child8" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child8" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child8" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent7" refType="w" fact="0.5364"/>
+              <dgm:constr type="t" for="ch" forName="Accent7" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent7" refType="w" fact="0.1228"/>
+              <dgm:constr type="h" for="ch" forName="Accent7" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground7" refType="w" fact="0.5573"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground7" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground7" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground7" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child7" refType="w" fact="0.5573"/>
+              <dgm:constr type="t" for="ch" forName="Child7" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child7" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child7" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent6" refType="w" fact="0.4467"/>
+              <dgm:constr type="t" for="ch" forName="Accent6" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent6" refType="w" fact="0.1228"/>
+              <dgm:constr type="h" for="ch" forName="Accent6" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground6" refType="w" fact="0.4677"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground6" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground6" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground6" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child6" refType="w" fact="0.4677"/>
+              <dgm:constr type="t" for="ch" forName="Child6" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child6" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child6" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent5" refType="w" fact="0.3571"/>
+              <dgm:constr type="t" for="ch" forName="Accent5" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent5" refType="w" fact="0.1228"/>
+              <dgm:constr type="h" for="ch" forName="Accent5" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground5" refType="w" fact="0.378"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground5" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground5" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground5" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child5" refType="w" fact="0.378"/>
+              <dgm:constr type="t" for="ch" forName="Child5" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child5" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child5" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent4" refType="w" fact="0.2674"/>
+              <dgm:constr type="t" for="ch" forName="Accent4" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent4" refType="w" fact="0.1228"/>
+              <dgm:constr type="h" for="ch" forName="Accent4" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground4" refType="w" fact="0.2883"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground4" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground4" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground4" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child4" refType="w" fact="0.2883"/>
+              <dgm:constr type="t" for="ch" forName="Child4" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child4" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child4" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent3" refType="w" fact="0.1777"/>
+              <dgm:constr type="t" for="ch" forName="Accent3" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent3" refType="w" fact="0.1228"/>
+              <dgm:constr type="h" for="ch" forName="Accent3" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground3" refType="w" fact="0.1986"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground3" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground3" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground3" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child3" refType="w" fact="0.1986"/>
+              <dgm:constr type="t" for="ch" forName="Child3" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child3" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child3" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent2" refType="w" fact="0.088"/>
+              <dgm:constr type="t" for="ch" forName="Accent2" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent2" refType="w" fact="0.1228"/>
+              <dgm:constr type="h" for="ch" forName="Accent2" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground2" refType="w" fact="0.1089"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground2" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground2" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground2" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child2" refType="w" fact="0.1089"/>
+              <dgm:constr type="t" for="ch" forName="Child2" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child2" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child2" refType="h" fact="0.3124"/>
+              <dgm:constr type="l" for="ch" forName="Accent1" refType="w" fact="-0.0017"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w" fact="0.1228"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.806"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground1" refType="w" fact="0.0192"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5319"/>
+              <dgm:constr type="l" for="ch" forName="Child1" refType="w" fact="0.0192"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3124"/>
+            </dgm:constrLst>
+          </dgm:else>
+        </dgm:choose>
+      </dgm:if>
+      <dgm:else name="Name15">
+        <dgm:choose name="Name16">
+          <dgm:if name="Name17" axis="ch" ptType="node" func="cnt" op="equ" val="1">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="0.6383"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="l" for="ch" forName="Parent1" refType="w" fact="0.1667"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.1064"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.6667"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.4255"/>
+              <dgm:constr type="l" for="ch" forName="Accent1" refType="w" fact="0"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="0"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.6383"/>
+              <dgm:constr type="l" for="ch" forName="ParentBackground1" refType="w" fact="0.0333"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.0213"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.9333"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5957"/>
+              <dgm:constr type="l" for="ch" forName="Child1" refType="w" fact="0.0333"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6574"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.9333"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3426"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:if name="Name18" axis="ch" ptType="node" func="cnt" op="equ" val="2">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="1.2659"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent2" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="r" for="ch" forName="Parent2" refType="w" fact="0.3751"/>
+              <dgm:constr type="t" for="ch" forName="Parent2" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent2" refType="w" fact="0.3001"/>
+              <dgm:constr type="h" for="ch" forName="Parent2" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent1" refType="w" fact="0.8403"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.3001"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Accent2" refType="w" fact="0.4502"/>
+              <dgm:constr type="t" for="ch" forName="Accent2" refType="h" fact="0.1072"/>
+              <dgm:constr type="w" for="ch" forName="Accent2" refType="w" fact="0.4502"/>
+              <dgm:constr type="h" for="ch" forName="Accent2" refType="h" fact="0.5699"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground2" refType="w" fact="0.4352"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground2" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground2" refType="w" fact="0.4201"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground2" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child2" refType="w" fact="0.4352"/>
+              <dgm:constr type="t" for="ch" forName="Child2" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child2" refType="w" fact="0.4201"/>
+              <dgm:constr type="h" for="ch" forName="Child2" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent1" refType="w" fact="1.0086"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w" fact="0.6367"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground1" refType="w" fact="0.9003"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.4201"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child1" refType="w" fact="0.9003"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.4201"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3124"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:if name="Name19" axis="ch" ptType="node" func="cnt" op="equ" val="3">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="1.8548"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent2" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent3" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="r" for="ch" forName="Parent3" refType="w" fact="0.256"/>
+              <dgm:constr type="t" for="ch" forName="Parent3" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent3" refType="w" fact="0.2048"/>
+              <dgm:constr type="h" for="ch" forName="Parent3" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent2" refType="w" fact="0.5735"/>
+              <dgm:constr type="t" for="ch" forName="Parent2" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent2" refType="w" fact="0.2048"/>
+              <dgm:constr type="h" for="ch" forName="Parent2" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent1" refType="w" fact="0.891"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.2048"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Accent3" refType="w" fact="0.3072"/>
+              <dgm:constr type="t" for="ch" forName="Accent3" refType="h" fact="0.1072"/>
+              <dgm:constr type="w" for="ch" forName="Accent3" refType="w" fact="0.3072"/>
+              <dgm:constr type="h" for="ch" forName="Accent3" refType="h" fact="0.5699"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground3" refType="w" fact="0.297"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground3" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground3" refType="w" fact="0.2868"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground3" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child3" refType="w" fact="0.297"/>
+              <dgm:constr type="t" for="ch" forName="Child3" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child3" refType="w" fact="0.2868"/>
+              <dgm:constr type="h" for="ch" forName="Child3" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent2" refType="w" fact="0.6878"/>
+              <dgm:constr type="t" for="ch" forName="Accent2" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent2" refType="w" fact="0.4334"/>
+              <dgm:constr type="h" for="ch" forName="Accent2" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground2" refType="w" fact="0.6145"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground2" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground2" refType="w" fact="0.2868"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground2" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child2" refType="w" fact="0.6145"/>
+              <dgm:constr type="t" for="ch" forName="Child2" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child2" refType="w" fact="0.2868"/>
+              <dgm:constr type="h" for="ch" forName="Child2" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent1" refType="w" fact="1.0053"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w" fact="0.4334"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground1" refType="w" fact="0.932"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.2868"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child1" refType="w" fact="0.932"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.2868"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3124"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:if name="Name20" axis="ch" ptType="node" func="cnt" op="equ" val="4">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="2.4437"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent2" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent3" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent4" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="r" for="ch" forName="Parent4" refType="w" fact="0.1943"/>
+              <dgm:constr type="t" for="ch" forName="Parent4" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent4" refType="w" fact="0.1555"/>
+              <dgm:constr type="h" for="ch" forName="Parent4" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent3" refType="w" fact="0.4353"/>
+              <dgm:constr type="t" for="ch" forName="Parent3" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent3" refType="w" fact="0.1555"/>
+              <dgm:constr type="h" for="ch" forName="Parent3" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent2" refType="w" fact="0.6763"/>
+              <dgm:constr type="t" for="ch" forName="Parent2" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent2" refType="w" fact="0.1555"/>
+              <dgm:constr type="h" for="ch" forName="Parent2" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent1" refType="w" fact="0.9173"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.1555"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Accent4" refType="w" fact="0.2332"/>
+              <dgm:constr type="t" for="ch" forName="Accent4" refType="h" fact="0.1072"/>
+              <dgm:constr type="w" for="ch" forName="Accent4" refType="w" fact="0.2332"/>
+              <dgm:constr type="h" for="ch" forName="Accent4" refType="h" fact="0.5699"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground4" refType="w" fact="0.2254"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground4" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground4" refType="w" fact="0.2177"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground4" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child4" refType="w" fact="0.2254"/>
+              <dgm:constr type="t" for="ch" forName="Child4" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child4" refType="w" fact="0.2177"/>
+              <dgm:constr type="h" for="ch" forName="Child4" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent3" refType="w" fact="0.5235"/>
+              <dgm:constr type="t" for="ch" forName="Accent3" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent3" refType="w" fact="0.3298"/>
+              <dgm:constr type="h" for="ch" forName="Accent3" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground3" refType="w" fact="0.4664"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground3" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground3" refType="w" fact="0.2177"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground3" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child3" refType="w" fact="0.4664"/>
+              <dgm:constr type="t" for="ch" forName="Child3" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child3" refType="w" fact="0.2177"/>
+              <dgm:constr type="h" for="ch" forName="Child3" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent2" refType="w" fact="0.7635"/>
+              <dgm:constr type="t" for="ch" forName="Accent2" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent2" refType="w" fact="0.3298"/>
+              <dgm:constr type="h" for="ch" forName="Accent2" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground2" refType="w" fact="0.7074"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground2" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground2" refType="w" fact="0.2177"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground2" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child2" refType="w" fact="0.7074"/>
+              <dgm:constr type="t" for="ch" forName="Child2" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child2" refType="w" fact="0.2177"/>
+              <dgm:constr type="h" for="ch" forName="Child2" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent1" refType="w" fact="1.0045"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w" fact="0.3298"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground1" refType="w" fact="0.9484"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.2177"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child1" refType="w" fact="0.9484"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.2177"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3124"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:if name="Name21" axis="ch" ptType="node" func="cnt" op="equ" val="5">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="3.0325"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent2" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent3" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent4" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent5" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="r" for="ch" forName="Parent5" refType="w" fact="0.1566"/>
+              <dgm:constr type="t" for="ch" forName="Parent5" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent5" refType="w" fact="0.1253"/>
+              <dgm:constr type="h" for="ch" forName="Parent5" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent4" refType="w" fact="0.3508"/>
+              <dgm:constr type="t" for="ch" forName="Parent4" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent4" refType="w" fact="0.1253"/>
+              <dgm:constr type="h" for="ch" forName="Parent4" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent3" refType="w" fact="0.545"/>
+              <dgm:constr type="t" for="ch" forName="Parent3" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent3" refType="w" fact="0.1253"/>
+              <dgm:constr type="h" for="ch" forName="Parent3" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent2" refType="w" fact="0.7391"/>
+              <dgm:constr type="t" for="ch" forName="Parent2" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent2" refType="w" fact="0.1253"/>
+              <dgm:constr type="h" for="ch" forName="Parent2" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent1" refType="w" fact="0.9333"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.1253"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Accent5" refType="w" fact="0.1879"/>
+              <dgm:constr type="t" for="ch" forName="Accent5" refType="h" fact="0.1072"/>
+              <dgm:constr type="w" for="ch" forName="Accent5" refType="w" fact="0.1879"/>
+              <dgm:constr type="h" for="ch" forName="Accent5" refType="h" fact="0.5699"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground5" refType="w" fact="0.1817"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground5" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground5" refType="w" fact="0.1754"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground5" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child5" refType="w" fact="0.1817"/>
+              <dgm:constr type="t" for="ch" forName="Child5" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child5" refType="w" fact="0.1754"/>
+              <dgm:constr type="h" for="ch" forName="Child5" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent4" refType="w" fact="0.4211"/>
+              <dgm:constr type="t" for="ch" forName="Accent4" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent4" refType="w" fact="0.2657"/>
+              <dgm:constr type="h" for="ch" forName="Accent4" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground4" refType="w" fact="0.3758"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground4" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground4" refType="w" fact="0.1754"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground4" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child4" refType="w" fact="0.3758"/>
+              <dgm:constr type="t" for="ch" forName="Child4" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child4" refType="w" fact="0.1754"/>
+              <dgm:constr type="h" for="ch" forName="Child4" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent3" refType="w" fact="0.6152"/>
+              <dgm:constr type="t" for="ch" forName="Accent3" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent3" refType="w" fact="0.2657"/>
+              <dgm:constr type="h" for="ch" forName="Accent3" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground3" refType="w" fact="0.57"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground3" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground3" refType="w" fact="0.1754"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground3" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child3" refType="w" fact="0.57"/>
+              <dgm:constr type="t" for="ch" forName="Child3" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child3" refType="w" fact="0.1754"/>
+              <dgm:constr type="h" for="ch" forName="Child3" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent2" refType="w" fact="0.8094"/>
+              <dgm:constr type="t" for="ch" forName="Accent2" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent2" refType="w" fact="0.2657"/>
+              <dgm:constr type="h" for="ch" forName="Accent2" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground2" refType="w" fact="0.7642"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground2" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground2" refType="w" fact="0.1754"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground2" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child2" refType="w" fact="0.7642"/>
+              <dgm:constr type="t" for="ch" forName="Child2" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child2" refType="w" fact="0.1754"/>
+              <dgm:constr type="h" for="ch" forName="Child2" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent1" refType="w" fact="1.0036"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w" fact="0.2657"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground1" refType="w" fact="0.9584"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.1754"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child1" refType="w" fact="0.9584"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.1754"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3124"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:if name="Name22" axis="ch" ptType="node" func="cnt" op="equ" val="6">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="3.6214"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent2" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent3" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent4" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent5" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent6" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="r" for="ch" forName="Parent6" refType="w" fact="0.1311"/>
+              <dgm:constr type="t" for="ch" forName="Parent6" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent6" refType="w" fact="0.1049"/>
+              <dgm:constr type="h" for="ch" forName="Parent6" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent5" refType="w" fact="0.2937"/>
+              <dgm:constr type="t" for="ch" forName="Parent5" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent5" refType="w" fact="0.1049"/>
+              <dgm:constr type="h" for="ch" forName="Parent5" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent4" refType="w" fact="0.4563"/>
+              <dgm:constr type="t" for="ch" forName="Parent4" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent4" refType="w" fact="0.1049"/>
+              <dgm:constr type="h" for="ch" forName="Parent4" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent3" refType="w" fact="0.619"/>
+              <dgm:constr type="t" for="ch" forName="Parent3" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent3" refType="w" fact="0.1049"/>
+              <dgm:constr type="h" for="ch" forName="Parent3" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent2" refType="w" fact="0.7816"/>
+              <dgm:constr type="t" for="ch" forName="Parent2" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent2" refType="w" fact="0.1049"/>
+              <dgm:constr type="h" for="ch" forName="Parent2" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent1" refType="w" fact="0.9442"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.1049"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Accent6" refType="w" fact="0.1574"/>
+              <dgm:constr type="t" for="ch" forName="Accent6" refType="h" fact="0.1072"/>
+              <dgm:constr type="w" for="ch" forName="Accent6" refType="w" fact="0.1574"/>
+              <dgm:constr type="h" for="ch" forName="Accent6" refType="h" fact="0.5699"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground6" refType="w" fact="0.1521"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground6" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground6" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground6" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child6" refType="w" fact="0.1521"/>
+              <dgm:constr type="t" for="ch" forName="Child6" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child6" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="Child6" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent5" refType="w" fact="0.3526"/>
+              <dgm:constr type="t" for="ch" forName="Accent5" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent5" refType="w" fact="0.2226"/>
+              <dgm:constr type="h" for="ch" forName="Accent5" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground5" refType="w" fact="0.3147"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground5" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground5" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground5" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child5" refType="w" fact="0.3147"/>
+              <dgm:constr type="t" for="ch" forName="Child5" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child5" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="Child5" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent4" refType="w" fact="0.5152"/>
+              <dgm:constr type="t" for="ch" forName="Accent4" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent4" refType="w" fact="0.2226"/>
+              <dgm:constr type="h" for="ch" forName="Accent4" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground4" refType="w" fact="0.4773"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground4" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground4" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground4" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child4" refType="w" fact="0.4773"/>
+              <dgm:constr type="t" for="ch" forName="Child4" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child4" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="Child4" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent3" refType="w" fact="0.6778"/>
+              <dgm:constr type="t" for="ch" forName="Accent3" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent3" refType="w" fact="0.2226"/>
+              <dgm:constr type="h" for="ch" forName="Accent3" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground3" refType="w" fact="0.6399"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground3" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground3" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground3" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child3" refType="w" fact="0.6399"/>
+              <dgm:constr type="t" for="ch" forName="Child3" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child3" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="Child3" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent2" refType="w" fact="0.8404"/>
+              <dgm:constr type="t" for="ch" forName="Accent2" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent2" refType="w" fact="0.2226"/>
+              <dgm:constr type="h" for="ch" forName="Accent2" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground2" refType="w" fact="0.8025"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground2" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground2" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground2" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child2" refType="w" fact="0.8025"/>
+              <dgm:constr type="t" for="ch" forName="Child2" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child2" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="Child2" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent1" refType="w" fact="1.003"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w" fact="0.2226"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground1" refType="w" fact="0.9652"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child1" refType="w" fact="0.9652"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.1469"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3124"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:if name="Name23" axis="ch" ptType="node" func="cnt" op="equ" val="7">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="4.2103"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent2" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent3" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent4" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent5" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent6" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent7" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="r" for="ch" forName="Parent7" refType="w" fact="0.1128"/>
+              <dgm:constr type="t" for="ch" forName="Parent7" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent7" refType="w" fact="0.0902"/>
+              <dgm:constr type="h" for="ch" forName="Parent7" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent6" refType="w" fact="0.2527"/>
+              <dgm:constr type="t" for="ch" forName="Parent6" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent6" refType="w" fact="0.0902"/>
+              <dgm:constr type="h" for="ch" forName="Parent6" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent5" refType="w" fact="0.3925"/>
+              <dgm:constr type="t" for="ch" forName="Parent5" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent5" refType="w" fact="0.0902"/>
+              <dgm:constr type="h" for="ch" forName="Parent5" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent4" refType="w" fact="0.5324"/>
+              <dgm:constr type="t" for="ch" forName="Parent4" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent4" refType="w" fact="0.0902"/>
+              <dgm:constr type="h" for="ch" forName="Parent4" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent3" refType="w" fact="0.6723"/>
+              <dgm:constr type="t" for="ch" forName="Parent3" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent3" refType="w" fact="0.0902"/>
+              <dgm:constr type="h" for="ch" forName="Parent3" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent2" refType="w" fact="0.8121"/>
+              <dgm:constr type="t" for="ch" forName="Parent2" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent2" refType="w" fact="0.0902"/>
+              <dgm:constr type="h" for="ch" forName="Parent2" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent1" refType="w" fact="0.952"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.0902"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Accent7" refType="w" fact="0.1354"/>
+              <dgm:constr type="t" for="ch" forName="Accent7" refType="h" fact="0.1072"/>
+              <dgm:constr type="w" for="ch" forName="Accent7" refType="w" fact="0.1354"/>
+              <dgm:constr type="h" for="ch" forName="Accent7" refType="h" fact="0.5699"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground7" refType="w" fact="0.1308"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground7" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground7" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground7" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child7" refType="w" fact="0.1308"/>
+              <dgm:constr type="t" for="ch" forName="Child7" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child7" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="Child7" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent6" refType="w" fact="0.3033"/>
+              <dgm:constr type="t" for="ch" forName="Accent6" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent6" refType="w" fact="0.1915"/>
+              <dgm:constr type="h" for="ch" forName="Accent6" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground6" refType="w" fact="0.2707"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground6" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground6" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground6" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child6" refType="w" fact="0.2707"/>
+              <dgm:constr type="t" for="ch" forName="Child6" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child6" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="Child6" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent5" refType="w" fact="0.4431"/>
+              <dgm:constr type="t" for="ch" forName="Accent5" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent5" refType="w" fact="0.1915"/>
+              <dgm:constr type="h" for="ch" forName="Accent5" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground5" refType="w" fact="0.4106"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground5" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground5" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground5" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child5" refType="w" fact="0.4106"/>
+              <dgm:constr type="t" for="ch" forName="Child5" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child5" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="Child5" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent4" refType="w" fact="0.583"/>
+              <dgm:constr type="t" for="ch" forName="Accent4" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent4" refType="w" fact="0.1915"/>
+              <dgm:constr type="h" for="ch" forName="Accent4" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground4" refType="w" fact="0.5504"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground4" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground4" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground4" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child4" refType="w" fact="0.5504"/>
+              <dgm:constr type="t" for="ch" forName="Child4" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child4" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="Child4" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent3" refType="w" fact="0.7229"/>
+              <dgm:constr type="t" for="ch" forName="Accent3" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent3" refType="w" fact="0.1915"/>
+              <dgm:constr type="h" for="ch" forName="Accent3" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground3" refType="w" fact="0.6903"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground3" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground3" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground3" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child3" refType="w" fact="0.6903"/>
+              <dgm:constr type="t" for="ch" forName="Child3" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child3" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="Child3" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent2" refType="w" fact="0.8627"/>
+              <dgm:constr type="t" for="ch" forName="Accent2" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent2" refType="w" fact="0.1915"/>
+              <dgm:constr type="h" for="ch" forName="Accent2" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground2" refType="w" fact="0.8302"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground2" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground2" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground2" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child2" refType="w" fact="0.8302"/>
+              <dgm:constr type="t" for="ch" forName="Child2" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child2" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="Child2" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent1" refType="w" fact="1.0026"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w" fact="0.1915"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground1" refType="w" fact="0.97"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child1" refType="w" fact="0.97"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.1263"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3124"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:if name="Name24" axis="ch" ptType="node" func="cnt" op="equ" val="8">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="4.7991"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent2" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent3" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent4" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent5" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent6" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent7" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent8" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="r" for="ch" forName="Parent8" refType="w" fact="0.099"/>
+              <dgm:constr type="t" for="ch" forName="Parent8" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent8" refType="w" fact="0.0792"/>
+              <dgm:constr type="h" for="ch" forName="Parent8" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent7" refType="w" fact="0.2217"/>
+              <dgm:constr type="t" for="ch" forName="Parent7" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent7" refType="w" fact="0.0792"/>
+              <dgm:constr type="h" for="ch" forName="Parent7" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent6" refType="w" fact="0.3444"/>
+              <dgm:constr type="t" for="ch" forName="Parent6" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent6" refType="w" fact="0.0792"/>
+              <dgm:constr type="h" for="ch" forName="Parent6" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent5" refType="w" fact="0.4671"/>
+              <dgm:constr type="t" for="ch" forName="Parent5" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent5" refType="w" fact="0.0792"/>
+              <dgm:constr type="h" for="ch" forName="Parent5" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent4" refType="w" fact="0.5898"/>
+              <dgm:constr type="t" for="ch" forName="Parent4" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent4" refType="w" fact="0.0792"/>
+              <dgm:constr type="h" for="ch" forName="Parent4" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent3" refType="w" fact="0.7125"/>
+              <dgm:constr type="t" for="ch" forName="Parent3" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent3" refType="w" fact="0.0792"/>
+              <dgm:constr type="h" for="ch" forName="Parent3" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent2" refType="w" fact="0.8352"/>
+              <dgm:constr type="t" for="ch" forName="Parent2" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent2" refType="w" fact="0.0792"/>
+              <dgm:constr type="h" for="ch" forName="Parent2" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent1" refType="w" fact="0.9579"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.0792"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Accent8" refType="w" fact="0.1187"/>
+              <dgm:constr type="t" for="ch" forName="Accent8" refType="h" fact="0.1072"/>
+              <dgm:constr type="w" for="ch" forName="Accent8" refType="w" fact="0.1187"/>
+              <dgm:constr type="h" for="ch" forName="Accent8" refType="h" fact="0.5699"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground8" refType="w" fact="0.1148"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground8" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground8" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground8" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child8" refType="w" fact="0.1148"/>
+              <dgm:constr type="t" for="ch" forName="Child8" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child8" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="Child8" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent7" refType="w" fact="0.2661"/>
+              <dgm:constr type="t" for="ch" forName="Accent7" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent7" refType="w" fact="0.1679"/>
+              <dgm:constr type="h" for="ch" forName="Accent7" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground7" refType="w" fact="0.2375"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground7" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground7" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground7" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child7" refType="w" fact="0.2375"/>
+              <dgm:constr type="t" for="ch" forName="Child7" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child7" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="Child7" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent6" refType="w" fact="0.3888"/>
+              <dgm:constr type="t" for="ch" forName="Accent6" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent6" refType="w" fact="0.1679"/>
+              <dgm:constr type="h" for="ch" forName="Accent6" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground6" refType="w" fact="0.3602"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground6" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground6" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground6" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child6" refType="w" fact="0.3602"/>
+              <dgm:constr type="t" for="ch" forName="Child6" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child6" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="Child6" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent5" refType="w" fact="0.5115"/>
+              <dgm:constr type="t" for="ch" forName="Accent5" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent5" refType="w" fact="0.1679"/>
+              <dgm:constr type="h" for="ch" forName="Accent5" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground5" refType="w" fact="0.4829"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground5" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground5" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground5" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child5" refType="w" fact="0.4829"/>
+              <dgm:constr type="t" for="ch" forName="Child5" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child5" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="Child5" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent4" refType="w" fact="0.6342"/>
+              <dgm:constr type="t" for="ch" forName="Accent4" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent4" refType="w" fact="0.1679"/>
+              <dgm:constr type="h" for="ch" forName="Accent4" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground4" refType="w" fact="0.6056"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground4" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground4" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground4" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child4" refType="w" fact="0.6056"/>
+              <dgm:constr type="t" for="ch" forName="Child4" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child4" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="Child4" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent3" refType="w" fact="0.7569"/>
+              <dgm:constr type="t" for="ch" forName="Accent3" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent3" refType="w" fact="0.1679"/>
+              <dgm:constr type="h" for="ch" forName="Accent3" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground3" refType="w" fact="0.7283"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground3" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground3" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground3" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child3" refType="w" fact="0.7283"/>
+              <dgm:constr type="t" for="ch" forName="Child3" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child3" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="Child3" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent2" refType="w" fact="0.8796"/>
+              <dgm:constr type="t" for="ch" forName="Accent2" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent2" refType="w" fact="0.1679"/>
+              <dgm:constr type="h" for="ch" forName="Accent2" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground2" refType="w" fact="0.851"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground2" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground2" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground2" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child2" refType="w" fact="0.851"/>
+              <dgm:constr type="t" for="ch" forName="Child2" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child2" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="Child2" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent1" refType="w" fact="1.0023"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w" fact="0.1679"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground1" refType="w" fact="0.9737"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child1" refType="w" fact="0.9737"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.1108"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3124"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:if name="Name25" axis="ch" ptType="node" func="cnt" op="equ" val="9">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="5.388"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent2" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent3" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent4" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent5" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent6" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent7" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent8" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent9" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="r" for="ch" forName="Parent9" refType="w" fact="0.0881"/>
+              <dgm:constr type="t" for="ch" forName="Parent9" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent9" refType="w" fact="0.0705"/>
+              <dgm:constr type="h" for="ch" forName="Parent9" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent8" refType="w" fact="0.1974"/>
+              <dgm:constr type="t" for="ch" forName="Parent8" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent8" refType="w" fact="0.0705"/>
+              <dgm:constr type="h" for="ch" forName="Parent8" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent7" refType="w" fact="0.3067"/>
+              <dgm:constr type="t" for="ch" forName="Parent7" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent7" refType="w" fact="0.0705"/>
+              <dgm:constr type="h" for="ch" forName="Parent7" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent6" refType="w" fact="0.416"/>
+              <dgm:constr type="t" for="ch" forName="Parent6" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent6" refType="w" fact="0.0705"/>
+              <dgm:constr type="h" for="ch" forName="Parent6" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent5" refType="w" fact="0.5253"/>
+              <dgm:constr type="t" for="ch" forName="Parent5" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent5" refType="w" fact="0.0705"/>
+              <dgm:constr type="h" for="ch" forName="Parent5" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent4" refType="w" fact="0.6346"/>
+              <dgm:constr type="t" for="ch" forName="Parent4" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent4" refType="w" fact="0.0705"/>
+              <dgm:constr type="h" for="ch" forName="Parent4" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent3" refType="w" fact="0.7439"/>
+              <dgm:constr type="t" for="ch" forName="Parent3" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent3" refType="w" fact="0.0705"/>
+              <dgm:constr type="h" for="ch" forName="Parent3" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent2" refType="w" fact="0.8532"/>
+              <dgm:constr type="t" for="ch" forName="Parent2" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent2" refType="w" fact="0.0705"/>
+              <dgm:constr type="h" for="ch" forName="Parent2" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent1" refType="w" fact="0.9625"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.0705"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Accent9" refType="w" fact="0.1058"/>
+              <dgm:constr type="t" for="ch" forName="Accent9" refType="h" fact="0.1072"/>
+              <dgm:constr type="w" for="ch" forName="Accent9" refType="w" fact="0.1058"/>
+              <dgm:constr type="h" for="ch" forName="Accent9" refType="h" fact="0.5699"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground9" refType="w" fact="0.1022"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground9" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground9" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground9" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child9" refType="w" fact="0.1022"/>
+              <dgm:constr type="t" for="ch" forName="Child9" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child9" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="Child9" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent8" refType="w" fact="0.237"/>
+              <dgm:constr type="t" for="ch" forName="Accent8" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent8" refType="w" fact="0.1496"/>
+              <dgm:constr type="h" for="ch" forName="Accent8" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground8" refType="w" fact="0.2115"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground8" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground8" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground8" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child8" refType="w" fact="0.2115"/>
+              <dgm:constr type="t" for="ch" forName="Child8" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child8" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="Child8" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent7" refType="w" fact="0.3462"/>
+              <dgm:constr type="t" for="ch" forName="Accent7" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent7" refType="w" fact="0.1496"/>
+              <dgm:constr type="h" for="ch" forName="Accent7" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground7" refType="w" fact="0.3208"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground7" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground7" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground7" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child7" refType="w" fact="0.3208"/>
+              <dgm:constr type="t" for="ch" forName="Child7" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child7" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="Child7" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent6" refType="w" fact="0.4555"/>
+              <dgm:constr type="t" for="ch" forName="Accent6" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent6" refType="w" fact="0.1496"/>
+              <dgm:constr type="h" for="ch" forName="Accent6" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground6" refType="w" fact="0.4301"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground6" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground6" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground6" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child6" refType="w" fact="0.4301"/>
+              <dgm:constr type="t" for="ch" forName="Child6" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child6" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="Child6" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent5" refType="w" fact="0.5648"/>
+              <dgm:constr type="t" for="ch" forName="Accent5" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent5" refType="w" fact="0.1496"/>
+              <dgm:constr type="h" for="ch" forName="Accent5" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground5" refType="w" fact="0.5394"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground5" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground5" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground5" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child5" refType="w" fact="0.5394"/>
+              <dgm:constr type="t" for="ch" forName="Child5" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child5" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="Child5" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent4" refType="w" fact="0.6741"/>
+              <dgm:constr type="t" for="ch" forName="Accent4" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent4" refType="w" fact="0.1496"/>
+              <dgm:constr type="h" for="ch" forName="Accent4" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground4" refType="w" fact="0.6487"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground4" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground4" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground4" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child4" refType="w" fact="0.6487"/>
+              <dgm:constr type="t" for="ch" forName="Child4" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child4" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="Child4" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent3" refType="w" fact="0.7834"/>
+              <dgm:constr type="t" for="ch" forName="Accent3" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent3" refType="w" fact="0.1496"/>
+              <dgm:constr type="h" for="ch" forName="Accent3" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground3" refType="w" fact="0.758"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground3" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground3" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground3" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child3" refType="w" fact="0.758"/>
+              <dgm:constr type="t" for="ch" forName="Child3" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child3" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="Child3" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent2" refType="w" fact="0.8927"/>
+              <dgm:constr type="t" for="ch" forName="Accent2" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent2" refType="w" fact="0.1496"/>
+              <dgm:constr type="h" for="ch" forName="Accent2" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground2" refType="w" fact="0.8673"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground2" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground2" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground2" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child2" refType="w" fact="0.8673"/>
+              <dgm:constr type="t" for="ch" forName="Child2" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child2" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="Child2" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent1" refType="w" fact="1.002"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w" fact="0.1496"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground1" refType="w" fact="0.9765"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child1" refType="w" fact="0.9765"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.0987"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3124"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:if name="Name26" axis="ch" ptType="node" func="cnt" op="equ" val="10">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="5.9769"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent2" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent3" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent4" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent5" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent6" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent7" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent8" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent9" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent10" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="r" for="ch" forName="Parent10" refType="w" fact="0.0795"/>
+              <dgm:constr type="t" for="ch" forName="Parent10" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent10" refType="w" fact="0.0636"/>
+              <dgm:constr type="h" for="ch" forName="Parent10" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent9" refType="w" fact="0.178"/>
+              <dgm:constr type="t" for="ch" forName="Parent9" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent9" refType="w" fact="0.0636"/>
+              <dgm:constr type="h" for="ch" forName="Parent9" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent8" refType="w" fact="0.2765"/>
+              <dgm:constr type="t" for="ch" forName="Parent8" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent8" refType="w" fact="0.0636"/>
+              <dgm:constr type="h" for="ch" forName="Parent8" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent7" refType="w" fact="0.375"/>
+              <dgm:constr type="t" for="ch" forName="Parent7" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent7" refType="w" fact="0.0636"/>
+              <dgm:constr type="h" for="ch" forName="Parent7" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent6" refType="w" fact="0.4736"/>
+              <dgm:constr type="t" for="ch" forName="Parent6" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent6" refType="w" fact="0.0636"/>
+              <dgm:constr type="h" for="ch" forName="Parent6" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent5" refType="w" fact="0.5721"/>
+              <dgm:constr type="t" for="ch" forName="Parent5" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent5" refType="w" fact="0.0636"/>
+              <dgm:constr type="h" for="ch" forName="Parent5" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent4" refType="w" fact="0.6706"/>
+              <dgm:constr type="t" for="ch" forName="Parent4" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent4" refType="w" fact="0.0636"/>
+              <dgm:constr type="h" for="ch" forName="Parent4" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent3" refType="w" fact="0.7691"/>
+              <dgm:constr type="t" for="ch" forName="Parent3" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent3" refType="w" fact="0.0636"/>
+              <dgm:constr type="h" for="ch" forName="Parent3" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent2" refType="w" fact="0.8676"/>
+              <dgm:constr type="t" for="ch" forName="Parent2" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent2" refType="w" fact="0.0636"/>
+              <dgm:constr type="h" for="ch" forName="Parent2" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent1" refType="w" fact="0.9662"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.0636"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Accent10" refType="w" fact="0.0953"/>
+              <dgm:constr type="t" for="ch" forName="Accent10" refType="h" fact="0.1072"/>
+              <dgm:constr type="w" for="ch" forName="Accent10" refType="w" fact="0.0953"/>
+              <dgm:constr type="h" for="ch" forName="Accent10" refType="h" fact="0.5699"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground10" refType="w" fact="0.0922"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground10" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground10" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground10" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child10" refType="w" fact="0.0922"/>
+              <dgm:constr type="t" for="ch" forName="Child10" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child10" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="Child10" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent9" refType="w" fact="0.2136"/>
+              <dgm:constr type="t" for="ch" forName="Accent9" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent9" refType="w" fact="0.1348"/>
+              <dgm:constr type="h" for="ch" forName="Accent9" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground9" refType="w" fact="0.1907"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground9" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground9" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground9" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child9" refType="w" fact="0.1907"/>
+              <dgm:constr type="t" for="ch" forName="Child9" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child9" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="Child9" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent8" refType="w" fact="0.3121"/>
+              <dgm:constr type="t" for="ch" forName="Accent8" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent8" refType="w" fact="0.1348"/>
+              <dgm:constr type="h" for="ch" forName="Accent8" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground8" refType="w" fact="0.2892"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground8" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground8" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground8" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child8" refType="w" fact="0.2892"/>
+              <dgm:constr type="t" for="ch" forName="Child8" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child8" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="Child8" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent7" refType="w" fact="0.4107"/>
+              <dgm:constr type="t" for="ch" forName="Accent7" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent7" refType="w" fact="0.1348"/>
+              <dgm:constr type="h" for="ch" forName="Accent7" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground7" refType="w" fact="0.3877"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground7" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground7" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground7" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child7" refType="w" fact="0.3877"/>
+              <dgm:constr type="t" for="ch" forName="Child7" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child7" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="Child7" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent6" refType="w" fact="0.5092"/>
+              <dgm:constr type="t" for="ch" forName="Accent6" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent6" refType="w" fact="0.1348"/>
+              <dgm:constr type="h" for="ch" forName="Accent6" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground6" refType="w" fact="0.4863"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground6" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground6" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground6" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child6" refType="w" fact="0.4863"/>
+              <dgm:constr type="t" for="ch" forName="Child6" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child6" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="Child6" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent5" refType="w" fact="0.6077"/>
+              <dgm:constr type="t" for="ch" forName="Accent5" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent5" refType="w" fact="0.1348"/>
+              <dgm:constr type="h" for="ch" forName="Accent5" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground5" refType="w" fact="0.5848"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground5" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground5" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground5" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child5" refType="w" fact="0.5848"/>
+              <dgm:constr type="t" for="ch" forName="Child5" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child5" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="Child5" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent4" refType="w" fact="0.7062"/>
+              <dgm:constr type="t" for="ch" forName="Accent4" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent4" refType="w" fact="0.1348"/>
+              <dgm:constr type="h" for="ch" forName="Accent4" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground4" refType="w" fact="0.6833"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground4" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground4" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground4" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child4" refType="w" fact="0.6833"/>
+              <dgm:constr type="t" for="ch" forName="Child4" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child4" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="Child4" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent3" refType="w" fact="0.8048"/>
+              <dgm:constr type="t" for="ch" forName="Accent3" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent3" refType="w" fact="0.1348"/>
+              <dgm:constr type="h" for="ch" forName="Accent3" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground3" refType="w" fact="0.7818"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground3" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground3" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground3" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child3" refType="w" fact="0.7818"/>
+              <dgm:constr type="t" for="ch" forName="Child3" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child3" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="Child3" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent2" refType="w" fact="0.9033"/>
+              <dgm:constr type="t" for="ch" forName="Accent2" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent2" refType="w" fact="0.1348"/>
+              <dgm:constr type="h" for="ch" forName="Accent2" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground2" refType="w" fact="0.8804"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground2" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground2" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground2" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child2" refType="w" fact="0.8804"/>
+              <dgm:constr type="t" for="ch" forName="Child2" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child2" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="Child2" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent1" refType="w" fact="1.0018"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w" fact="0.1348"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground1" refType="w" fact="0.9789"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child1" refType="w" fact="0.9789"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.089"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3124"/>
+            </dgm:constrLst>
+          </dgm:if>
+          <dgm:else name="Name27">
+            <dgm:alg type="composite">
+              <dgm:param type="ar" val="6.5658"/>
+            </dgm:alg>
+            <dgm:constrLst>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent1" val="65"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent1" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent2" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent3" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent4" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent5" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent6" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent7" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent8" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent9" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent10" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child1" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Parent11" op="lte"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent2" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent3" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent4" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent5" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent6" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent7" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent8" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent9" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent10" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Parent11" refType="primFontSz" refFor="des" refForName="Parent1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child2" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child3" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child4" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child5" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child6" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child7" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child8" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child9" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child10" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="primFontSz" for="des" forName="Child11" refType="primFontSz" refFor="des" refForName="Child1" op="equ"/>
+              <dgm:constr type="r" for="ch" forName="Parent11" refType="w" fact="0.0723"/>
+              <dgm:constr type="t" for="ch" forName="Parent11" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent11" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent11" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent10" refType="w" fact="0.162"/>
+              <dgm:constr type="t" for="ch" forName="Parent10" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent10" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent10" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent9" refType="w" fact="0.2517"/>
+              <dgm:constr type="t" for="ch" forName="Parent9" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent9" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent9" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent8" refType="w" fact="0.3414"/>
+              <dgm:constr type="t" for="ch" forName="Parent8" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent8" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent8" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent7" refType="w" fact="0.4311"/>
+              <dgm:constr type="t" for="ch" forName="Parent7" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent7" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent7" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent6" refType="w" fact="0.5208"/>
+              <dgm:constr type="t" for="ch" forName="Parent6" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent6" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent6" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent5" refType="w" fact="0.6105"/>
+              <dgm:constr type="t" for="ch" forName="Parent5" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent5" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent5" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent4" refType="w" fact="0.7001"/>
+              <dgm:constr type="t" for="ch" forName="Parent4" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent4" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent4" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent3" refType="w" fact="0.7898"/>
+              <dgm:constr type="t" for="ch" forName="Parent3" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent3" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent3" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent2" refType="w" fact="0.8795"/>
+              <dgm:constr type="t" for="ch" forName="Parent2" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent2" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent2" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Parent1" refType="w" fact="0.9692"/>
+              <dgm:constr type="t" for="ch" forName="Parent1" refType="h" fact="0.2022"/>
+              <dgm:constr type="w" for="ch" forName="Parent1" refType="w" fact="0.0579"/>
+              <dgm:constr type="h" for="ch" forName="Parent1" refType="h" fact="0.3799"/>
+              <dgm:constr type="r" for="ch" forName="Accent11" refType="w" fact="0.0868"/>
+              <dgm:constr type="t" for="ch" forName="Accent11" refType="h" fact="0.1072"/>
+              <dgm:constr type="w" for="ch" forName="Accent11" refType="w" fact="0.0868"/>
+              <dgm:constr type="h" for="ch" forName="Accent11" refType="h" fact="0.5699"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground11" refType="w" fact="0.0839"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground11" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground11" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground11" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child11" refType="w" fact="0.0839"/>
+              <dgm:constr type="t" for="ch" forName="Child11" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child11" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child11" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent10" refType="w" fact="0.1945"/>
+              <dgm:constr type="t" for="ch" forName="Accent10" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent10" refType="w" fact="0.1228"/>
+              <dgm:constr type="h" for="ch" forName="Accent10" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground10" refType="w" fact="0.1736"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground10" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground10" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground10" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child10" refType="w" fact="0.1736"/>
+              <dgm:constr type="t" for="ch" forName="Child10" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child10" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child10" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent9" refType="w" fact="0.2842"/>
+              <dgm:constr type="t" for="ch" forName="Accent9" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent9" refType="w" fact="0.1228"/>
+              <dgm:constr type="h" for="ch" forName="Accent9" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground9" refType="w" fact="0.2633"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground9" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground9" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground9" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child9" refType="w" fact="0.2633"/>
+              <dgm:constr type="t" for="ch" forName="Child9" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child9" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child9" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent8" refType="w" fact="0.3739"/>
+              <dgm:constr type="t" for="ch" forName="Accent8" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent8" refType="w" fact="0.1228"/>
+              <dgm:constr type="h" for="ch" forName="Accent8" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground8" refType="w" fact="0.353"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground8" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground8" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground8" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child8" refType="w" fact="0.353"/>
+              <dgm:constr type="t" for="ch" forName="Child8" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child8" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child8" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent7" refType="w" fact="0.4636"/>
+              <dgm:constr type="t" for="ch" forName="Accent7" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent7" refType="w" fact="0.1228"/>
+              <dgm:constr type="h" for="ch" forName="Accent7" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground7" refType="w" fact="0.4427"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground7" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground7" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground7" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child7" refType="w" fact="0.4427"/>
+              <dgm:constr type="t" for="ch" forName="Child7" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child7" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child7" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent6" refType="w" fact="0.5533"/>
+              <dgm:constr type="t" for="ch" forName="Accent6" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent6" refType="w" fact="0.1228"/>
+              <dgm:constr type="h" for="ch" forName="Accent6" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground6" refType="w" fact="0.5323"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground6" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground6" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground6" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child6" refType="w" fact="0.5323"/>
+              <dgm:constr type="t" for="ch" forName="Child6" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child6" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child6" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent5" refType="w" fact="0.6429"/>
+              <dgm:constr type="t" for="ch" forName="Accent5" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent5" refType="w" fact="0.1228"/>
+              <dgm:constr type="h" for="ch" forName="Accent5" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground5" refType="w" fact="0.622"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground5" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground5" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground5" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child5" refType="w" fact="0.622"/>
+              <dgm:constr type="t" for="ch" forName="Child5" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child5" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child5" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent4" refType="w" fact="0.7326"/>
+              <dgm:constr type="t" for="ch" forName="Accent4" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent4" refType="w" fact="0.1228"/>
+              <dgm:constr type="h" for="ch" forName="Accent4" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground4" refType="w" fact="0.7117"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground4" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground4" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground4" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child4" refType="w" fact="0.7117"/>
+              <dgm:constr type="t" for="ch" forName="Child4" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child4" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child4" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent3" refType="w" fact="0.8223"/>
+              <dgm:constr type="t" for="ch" forName="Accent3" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent3" refType="w" fact="0.1228"/>
+              <dgm:constr type="h" for="ch" forName="Accent3" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground3" refType="w" fact="0.8014"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground3" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground3" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground3" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child3" refType="w" fact="0.8014"/>
+              <dgm:constr type="t" for="ch" forName="Child3" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child3" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child3" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent2" refType="w" fact="0.912"/>
+              <dgm:constr type="t" for="ch" forName="Accent2" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent2" refType="w" fact="0.1228"/>
+              <dgm:constr type="h" for="ch" forName="Accent2" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground2" refType="w" fact="0.8911"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground2" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground2" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground2" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child2" refType="w" fact="0.8911"/>
+              <dgm:constr type="t" for="ch" forName="Child2" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child2" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child2" refType="h" fact="0.3124"/>
+              <dgm:constr type="r" for="ch" forName="Accent1" refType="w" fact="1.0017"/>
+              <dgm:constr type="t" for="ch" forName="Accent1" refType="h" fact="-0.0109"/>
+              <dgm:constr type="w" for="ch" forName="Accent1" refType="w" fact="0.1228"/>
+              <dgm:constr type="h" for="ch" forName="Accent1" refType="h" fact="0.806"/>
+              <dgm:constr type="r" for="ch" forName="ParentBackground1" refType="w" fact="0.9808"/>
+              <dgm:constr type="t" for="ch" forName="ParentBackground1" refType="h" fact="0.1262"/>
+              <dgm:constr type="w" for="ch" forName="ParentBackground1" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="ParentBackground1" refType="h" fact="0.5319"/>
+              <dgm:constr type="r" for="ch" forName="Child1" refType="w" fact="0.9808"/>
+              <dgm:constr type="t" for="ch" forName="Child1" refType="h" fact="0.6876"/>
+              <dgm:constr type="w" for="ch" forName="Child1" refType="w" fact="0.081"/>
+              <dgm:constr type="h" for="ch" forName="Child1" refType="h" fact="0.3124"/>
+            </dgm:constrLst>
+          </dgm:else>
+        </dgm:choose>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:forEach name="wrapper" axis="self" ptType="parTrans">
+      <dgm:forEach name="accentRepeat" axis="self">
+        <dgm:layoutNode name="Accent" styleLbl="node1">
+          <dgm:alg type="sp"/>
+          <dgm:choose name="Name28">
+            <dgm:if name="Name29" axis="followSib" ptType="node" func="cnt" op="equ" val="0">
+              <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="ellipse" r:blip="">
+                <dgm:adjLst/>
+              </dgm:shape>
+            </dgm:if>
+            <dgm:else name="Name30">
+              <dgm:choose name="Name31">
+                <dgm:if name="Name32" axis="precedSib" ptType="node" func="cnt" op="equ" val="10">
+                  <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="ellipse" r:blip="">
+                    <dgm:adjLst/>
+                  </dgm:shape>
+                </dgm:if>
+                <dgm:else name="Name33">
+                  <dgm:choose name="Name34">
+                    <dgm:if name="Name35" func="var" arg="dir" op="equ" val="norm">
+                      <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" rot="45" type="teardrop" r:blip="">
+                        <dgm:adjLst>
+                          <dgm:adj idx="1" val="1"/>
+                        </dgm:adjLst>
+                      </dgm:shape>
+                    </dgm:if>
+                    <dgm:else name="Name36">
+                      <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" rot="225" type="teardrop" r:blip="">
+                        <dgm:adjLst>
+                          <dgm:adj idx="1" val="1"/>
+                        </dgm:adjLst>
+                      </dgm:shape>
+                    </dgm:else>
+                  </dgm:choose>
+                </dgm:else>
+              </dgm:choose>
+            </dgm:else>
+          </dgm:choose>
+          <dgm:presOf/>
+        </dgm:layoutNode>
+      </dgm:forEach>
+      <dgm:forEach name="parentBackgroundRepeat" axis="self">
+        <dgm:layoutNode name="ParentBackground" styleLbl="fgAcc1">
+          <dgm:alg type="sp"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="ellipse" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf axis="self" ptType="node"/>
+        </dgm:layoutNode>
+      </dgm:forEach>
+    </dgm:forEach>
+    <dgm:forEach name="Name37" axis="ch" ptType="node" st="11" cnt="1">
+      <dgm:layoutNode name="Accent11">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:constrLst/>
+        <dgm:forEach name="Name38" ref="accentRepeat"/>
+      </dgm:layoutNode>
+      <dgm:layoutNode name="ParentBackground11">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:forEach name="Name39" ref="parentBackgroundRepeat"/>
+      </dgm:layoutNode>
+      <dgm:choose name="Name40">
+        <dgm:if name="Name41" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+          <dgm:layoutNode name="Child11" styleLbl="revTx">
+            <dgm:varLst>
+              <dgm:chMax val="0"/>
+              <dgm:chPref val="0"/>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:alg type="tx">
+              <dgm:param type="stBulletLvl" val="1"/>
+              <dgm:param type="parTxLTRAlign" val="l"/>
+              <dgm:param type="txAnchorVert" val="t"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="des" ptType="node"/>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+            </dgm:constrLst>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+        </dgm:if>
+        <dgm:else name="Name42"/>
+      </dgm:choose>
+      <dgm:layoutNode name="Parent11" styleLbl="revTx">
+        <dgm:varLst>
+          <dgm:chMax val="1"/>
+          <dgm:chPref val="1"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:varLst>
+        <dgm:alg type="tx">
+          <dgm:param type="shpTxLTRAlignCh" val="ctr"/>
+          <dgm:param type="txAnchorVertCh" val="mid"/>
+        </dgm:alg>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="" hideGeom="1">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf axis="self" ptType="node"/>
+        <dgm:constrLst>
+          <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+        </dgm:constrLst>
+        <dgm:ruleLst>
+          <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+    </dgm:forEach>
+    <dgm:forEach name="Name43" axis="ch" ptType="node" st="10" cnt="1">
+      <dgm:layoutNode name="Accent10">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:constrLst/>
+        <dgm:forEach name="Name44" ref="accentRepeat"/>
+      </dgm:layoutNode>
+      <dgm:layoutNode name="ParentBackground10">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:forEach name="Name45" ref="parentBackgroundRepeat"/>
+      </dgm:layoutNode>
+      <dgm:choose name="Name46">
+        <dgm:if name="Name47" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+          <dgm:layoutNode name="Child10" styleLbl="revTx">
+            <dgm:varLst>
+              <dgm:chMax val="0"/>
+              <dgm:chPref val="0"/>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:alg type="tx">
+              <dgm:param type="stBulletLvl" val="1"/>
+              <dgm:param type="parTxLTRAlign" val="l"/>
+              <dgm:param type="txAnchorVert" val="t"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="des" ptType="node"/>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+            </dgm:constrLst>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+        </dgm:if>
+        <dgm:else name="Name48"/>
+      </dgm:choose>
+      <dgm:layoutNode name="Parent10" styleLbl="revTx">
+        <dgm:varLst>
+          <dgm:chMax val="1"/>
+          <dgm:chPref val="1"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:varLst>
+        <dgm:alg type="tx">
+          <dgm:param type="shpTxLTRAlignCh" val="ctr"/>
+          <dgm:param type="txAnchorVertCh" val="mid"/>
+        </dgm:alg>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="" hideGeom="1">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf axis="self" ptType="node"/>
+        <dgm:constrLst>
+          <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+        </dgm:constrLst>
+        <dgm:ruleLst>
+          <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+    </dgm:forEach>
+    <dgm:forEach name="Name49" axis="ch" ptType="node" st="9" cnt="1">
+      <dgm:layoutNode name="Accent9">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:constrLst/>
+        <dgm:forEach name="Name50" ref="accentRepeat"/>
+      </dgm:layoutNode>
+      <dgm:layoutNode name="ParentBackground9">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:forEach name="Name51" ref="parentBackgroundRepeat"/>
+      </dgm:layoutNode>
+      <dgm:choose name="Name52">
+        <dgm:if name="Name53" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+          <dgm:layoutNode name="Child9" styleLbl="revTx">
+            <dgm:varLst>
+              <dgm:chMax val="0"/>
+              <dgm:chPref val="0"/>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:alg type="tx">
+              <dgm:param type="stBulletLvl" val="1"/>
+              <dgm:param type="parTxLTRAlign" val="l"/>
+              <dgm:param type="txAnchorVert" val="t"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="des" ptType="node"/>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+            </dgm:constrLst>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+        </dgm:if>
+        <dgm:else name="Name54"/>
+      </dgm:choose>
+      <dgm:layoutNode name="Parent9" styleLbl="revTx">
+        <dgm:varLst>
+          <dgm:chMax val="1"/>
+          <dgm:chPref val="1"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:varLst>
+        <dgm:alg type="tx">
+          <dgm:param type="shpTxLTRAlignCh" val="ctr"/>
+          <dgm:param type="txAnchorVertCh" val="mid"/>
+        </dgm:alg>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="" hideGeom="1">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf axis="self" ptType="node"/>
+        <dgm:constrLst>
+          <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+        </dgm:constrLst>
+        <dgm:ruleLst>
+          <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+    </dgm:forEach>
+    <dgm:forEach name="Name55" axis="ch" ptType="node" st="8" cnt="1">
+      <dgm:layoutNode name="Accent8">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:constrLst/>
+        <dgm:forEach name="Name56" ref="accentRepeat"/>
+      </dgm:layoutNode>
+      <dgm:layoutNode name="ParentBackground8">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:forEach name="Name57" ref="parentBackgroundRepeat"/>
+      </dgm:layoutNode>
+      <dgm:choose name="Name58">
+        <dgm:if name="Name59" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+          <dgm:layoutNode name="Child8" styleLbl="revTx">
+            <dgm:varLst>
+              <dgm:chMax val="0"/>
+              <dgm:chPref val="0"/>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:alg type="tx">
+              <dgm:param type="stBulletLvl" val="1"/>
+              <dgm:param type="parTxLTRAlign" val="l"/>
+              <dgm:param type="txAnchorVert" val="t"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="des" ptType="node"/>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+            </dgm:constrLst>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+        </dgm:if>
+        <dgm:else name="Name60"/>
+      </dgm:choose>
+      <dgm:layoutNode name="Parent8" styleLbl="revTx">
+        <dgm:varLst>
+          <dgm:chMax val="1"/>
+          <dgm:chPref val="1"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:varLst>
+        <dgm:alg type="tx">
+          <dgm:param type="shpTxLTRAlignCh" val="ctr"/>
+          <dgm:param type="txAnchorVertCh" val="mid"/>
+        </dgm:alg>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="" hideGeom="1">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf axis="self" ptType="node"/>
+        <dgm:constrLst>
+          <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+        </dgm:constrLst>
+        <dgm:ruleLst>
+          <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+    </dgm:forEach>
+    <dgm:forEach name="Name61" axis="ch" ptType="node" st="7" cnt="1">
+      <dgm:layoutNode name="Accent7">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:constrLst/>
+        <dgm:forEach name="Name62" ref="accentRepeat"/>
+      </dgm:layoutNode>
+      <dgm:layoutNode name="ParentBackground7">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:forEach name="Name63" ref="parentBackgroundRepeat"/>
+      </dgm:layoutNode>
+      <dgm:choose name="Name64">
+        <dgm:if name="Name65" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+          <dgm:layoutNode name="Child7" styleLbl="revTx">
+            <dgm:varLst>
+              <dgm:chMax val="0"/>
+              <dgm:chPref val="0"/>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:alg type="tx">
+              <dgm:param type="stBulletLvl" val="1"/>
+              <dgm:param type="parTxLTRAlign" val="l"/>
+              <dgm:param type="txAnchorVert" val="t"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="des" ptType="node"/>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+            </dgm:constrLst>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+        </dgm:if>
+        <dgm:else name="Name66"/>
+      </dgm:choose>
+      <dgm:layoutNode name="Parent7" styleLbl="revTx">
+        <dgm:varLst>
+          <dgm:chMax val="1"/>
+          <dgm:chPref val="1"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:varLst>
+        <dgm:alg type="tx">
+          <dgm:param type="shpTxLTRAlignCh" val="ctr"/>
+          <dgm:param type="txAnchorVertCh" val="mid"/>
+        </dgm:alg>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="" hideGeom="1">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf axis="self" ptType="node"/>
+        <dgm:constrLst>
+          <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+        </dgm:constrLst>
+        <dgm:ruleLst>
+          <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+    </dgm:forEach>
+    <dgm:forEach name="Name67" axis="ch" ptType="node" st="6" cnt="1">
+      <dgm:layoutNode name="Accent6">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:constrLst/>
+        <dgm:forEach name="Name68" ref="accentRepeat"/>
+      </dgm:layoutNode>
+      <dgm:layoutNode name="ParentBackground6">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:forEach name="Name69" ref="parentBackgroundRepeat"/>
+      </dgm:layoutNode>
+      <dgm:choose name="Name70">
+        <dgm:if name="Name71" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+          <dgm:layoutNode name="Child6" styleLbl="revTx">
+            <dgm:varLst>
+              <dgm:chMax val="0"/>
+              <dgm:chPref val="0"/>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:alg type="tx">
+              <dgm:param type="stBulletLvl" val="1"/>
+              <dgm:param type="parTxLTRAlign" val="l"/>
+              <dgm:param type="txAnchorVert" val="t"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="des" ptType="node"/>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+            </dgm:constrLst>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+        </dgm:if>
+        <dgm:else name="Name72"/>
+      </dgm:choose>
+      <dgm:layoutNode name="Parent6" styleLbl="revTx">
+        <dgm:varLst>
+          <dgm:chMax val="1"/>
+          <dgm:chPref val="1"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:varLst>
+        <dgm:alg type="tx">
+          <dgm:param type="shpTxLTRAlignCh" val="ctr"/>
+          <dgm:param type="txAnchorVertCh" val="mid"/>
+        </dgm:alg>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="" hideGeom="1">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf axis="self" ptType="node"/>
+        <dgm:constrLst>
+          <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+        </dgm:constrLst>
+        <dgm:ruleLst>
+          <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+    </dgm:forEach>
+    <dgm:forEach name="Name73" axis="ch" ptType="node" st="5" cnt="1">
+      <dgm:layoutNode name="Accent5">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:constrLst/>
+        <dgm:forEach name="Name74" ref="accentRepeat"/>
+      </dgm:layoutNode>
+      <dgm:layoutNode name="ParentBackground5">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:forEach name="Name75" ref="parentBackgroundRepeat"/>
+      </dgm:layoutNode>
+      <dgm:choose name="Name76">
+        <dgm:if name="Name77" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+          <dgm:layoutNode name="Child5" styleLbl="revTx">
+            <dgm:varLst>
+              <dgm:chMax val="0"/>
+              <dgm:chPref val="0"/>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:alg type="tx">
+              <dgm:param type="stBulletLvl" val="1"/>
+              <dgm:param type="parTxLTRAlign" val="l"/>
+              <dgm:param type="txAnchorVert" val="t"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="des" ptType="node"/>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+            </dgm:constrLst>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+        </dgm:if>
+        <dgm:else name="Name78"/>
+      </dgm:choose>
+      <dgm:layoutNode name="Parent5" styleLbl="revTx">
+        <dgm:varLst>
+          <dgm:chMax val="1"/>
+          <dgm:chPref val="1"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:varLst>
+        <dgm:alg type="tx">
+          <dgm:param type="shpTxLTRAlignCh" val="ctr"/>
+          <dgm:param type="txAnchorVertCh" val="mid"/>
+        </dgm:alg>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="" hideGeom="1">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf axis="self" ptType="node"/>
+        <dgm:constrLst>
+          <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+        </dgm:constrLst>
+        <dgm:ruleLst>
+          <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+    </dgm:forEach>
+    <dgm:forEach name="Name79" axis="ch" ptType="node" st="4" cnt="1">
+      <dgm:layoutNode name="Accent4">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:constrLst/>
+        <dgm:forEach name="Name80" ref="accentRepeat"/>
+      </dgm:layoutNode>
+      <dgm:layoutNode name="ParentBackground4">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:forEach name="Name81" ref="parentBackgroundRepeat"/>
+      </dgm:layoutNode>
+      <dgm:choose name="Name82">
+        <dgm:if name="Name83" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+          <dgm:layoutNode name="Child4" styleLbl="revTx">
+            <dgm:varLst>
+              <dgm:chMax val="0"/>
+              <dgm:chPref val="0"/>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:alg type="tx">
+              <dgm:param type="stBulletLvl" val="1"/>
+              <dgm:param type="parTxLTRAlign" val="l"/>
+              <dgm:param type="txAnchorVert" val="t"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="des" ptType="node"/>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+            </dgm:constrLst>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+        </dgm:if>
+        <dgm:else name="Name84"/>
+      </dgm:choose>
+      <dgm:layoutNode name="Parent4" styleLbl="revTx">
+        <dgm:varLst>
+          <dgm:chMax val="1"/>
+          <dgm:chPref val="1"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:varLst>
+        <dgm:alg type="tx">
+          <dgm:param type="shpTxLTRAlignCh" val="ctr"/>
+          <dgm:param type="txAnchorVertCh" val="mid"/>
+        </dgm:alg>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="" hideGeom="1">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf axis="self" ptType="node"/>
+        <dgm:constrLst>
+          <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+        </dgm:constrLst>
+        <dgm:ruleLst>
+          <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+    </dgm:forEach>
+    <dgm:forEach name="Name85" axis="ch" ptType="node" st="3" cnt="1">
+      <dgm:layoutNode name="Accent3">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:constrLst/>
+        <dgm:forEach name="Name86" ref="accentRepeat"/>
+      </dgm:layoutNode>
+      <dgm:layoutNode name="ParentBackground3">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:forEach name="Name87" ref="parentBackgroundRepeat"/>
+      </dgm:layoutNode>
+      <dgm:choose name="Name88">
+        <dgm:if name="Name89" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+          <dgm:layoutNode name="Child3" styleLbl="revTx">
+            <dgm:varLst>
+              <dgm:chMax val="0"/>
+              <dgm:chPref val="0"/>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:alg type="tx">
+              <dgm:param type="stBulletLvl" val="1"/>
+              <dgm:param type="parTxLTRAlign" val="l"/>
+              <dgm:param type="txAnchorVert" val="t"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="des" ptType="node"/>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+            </dgm:constrLst>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+        </dgm:if>
+        <dgm:else name="Name90"/>
+      </dgm:choose>
+      <dgm:layoutNode name="Parent3" styleLbl="revTx">
+        <dgm:varLst>
+          <dgm:chMax val="1"/>
+          <dgm:chPref val="1"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:varLst>
+        <dgm:alg type="tx">
+          <dgm:param type="shpTxLTRAlignCh" val="ctr"/>
+          <dgm:param type="txAnchorVertCh" val="mid"/>
+        </dgm:alg>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="" hideGeom="1">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf axis="self" ptType="node"/>
+        <dgm:constrLst>
+          <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+        </dgm:constrLst>
+        <dgm:ruleLst>
+          <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+    </dgm:forEach>
+    <dgm:forEach name="Name91" axis="ch" ptType="node" st="2" cnt="1">
+      <dgm:layoutNode name="Accent2">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:constrLst/>
+        <dgm:forEach name="Name92" ref="accentRepeat"/>
+      </dgm:layoutNode>
+      <dgm:layoutNode name="ParentBackground2" styleLbl="fgAcc1">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:forEach name="Name93" ref="parentBackgroundRepeat"/>
+      </dgm:layoutNode>
+      <dgm:choose name="Name94">
+        <dgm:if name="Name95" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+          <dgm:layoutNode name="Child2" styleLbl="revTx">
+            <dgm:varLst>
+              <dgm:chMax val="0"/>
+              <dgm:chPref val="0"/>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:alg type="tx">
+              <dgm:param type="stBulletLvl" val="1"/>
+              <dgm:param type="parTxLTRAlign" val="l"/>
+              <dgm:param type="txAnchorVert" val="t"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="des" ptType="node"/>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+            </dgm:constrLst>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+        </dgm:if>
+        <dgm:else name="Name96"/>
+      </dgm:choose>
+      <dgm:layoutNode name="Parent2" styleLbl="revTx">
+        <dgm:varLst>
+          <dgm:chMax val="1"/>
+          <dgm:chPref val="1"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:varLst>
+        <dgm:alg type="tx">
+          <dgm:param type="shpTxLTRAlignCh" val="ctr"/>
+          <dgm:param type="txAnchorVertCh" val="mid"/>
+        </dgm:alg>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="" hideGeom="1">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf axis="self" ptType="node"/>
+        <dgm:constrLst>
+          <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+        </dgm:constrLst>
+        <dgm:ruleLst>
+          <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+    </dgm:forEach>
+    <dgm:forEach name="Name97" axis="ch" ptType="node" cnt="1">
+      <dgm:layoutNode name="Accent1">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:constrLst/>
+        <dgm:forEach name="Name98" ref="accentRepeat"/>
+      </dgm:layoutNode>
+      <dgm:layoutNode name="ParentBackground1">
+        <dgm:alg type="sp"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf/>
+        <dgm:forEach name="Name99" ref="parentBackgroundRepeat"/>
+      </dgm:layoutNode>
+      <dgm:choose name="Name100">
+        <dgm:if name="Name101" axis="ch" ptType="node" func="cnt" op="gte" val="1">
+          <dgm:layoutNode name="Child1" styleLbl="revTx">
+            <dgm:varLst>
+              <dgm:chMax val="0"/>
+              <dgm:chPref val="0"/>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:alg type="tx">
+              <dgm:param type="stBulletLvl" val="1"/>
+              <dgm:param type="parTxLTRAlign" val="l"/>
+              <dgm:param type="txAnchorVert" val="t"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="des" ptType="node"/>
+            <dgm:constrLst>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+              <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+            </dgm:constrLst>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+        </dgm:if>
+        <dgm:else name="Name102"/>
+      </dgm:choose>
+      <dgm:layoutNode name="Parent1" styleLbl="revTx">
+        <dgm:varLst>
+          <dgm:chMax val="1"/>
+          <dgm:chPref val="1"/>
+          <dgm:bulletEnabled val="1"/>
+        </dgm:varLst>
+        <dgm:alg type="tx">
+          <dgm:param type="shpTxLTRAlignCh" val="ctr"/>
+          <dgm:param type="txAnchorVertCh" val="mid"/>
+        </dgm:alg>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="" hideGeom="1">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf axis="self" ptType="node"/>
+        <dgm:constrLst>
+          <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+          <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+        </dgm:constrLst>
+        <dgm:ruleLst>
+          <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+    </dgm:forEach>
+  </dgm:layoutNode>
+</dgm:layoutDef>
+</file>
+
+<file path=ppt/diagrams/layout3.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/radial1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
-    <dgm:cat type="3D" pri="11400"/>
+    <dgm:cat type="relationship" pri="22000"/>
+    <dgm:cat type="cycle" pri="10000"/>
+  </dgm:catLst>
+  <dgm:sampData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="11">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="12">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="13">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="14">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="2" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="3" srcId="1" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="4" srcId="1" destId="12" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="5" srcId="1" destId="13" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="6" srcId="1" destId="14" srcOrd="3" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="11"/>
+        <dgm:pt modelId="12"/>
+        <dgm:pt modelId="13"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="2" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="15" srcId="1" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="16" srcId="1" destId="12" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="17" srcId="1" destId="13" srcOrd="2" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="11"/>
+        <dgm:pt modelId="12"/>
+        <dgm:pt modelId="13"/>
+        <dgm:pt modelId="14"/>
+        <dgm:pt modelId="15"/>
+        <dgm:pt modelId="16"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="2" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="16" srcId="1" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="17" srcId="1" destId="12" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="18" srcId="1" destId="13" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="19" srcId="1" destId="14" srcOrd="3" destOrd="0"/>
+        <dgm:cxn modelId="20" srcId="1" destId="15" srcOrd="4" destOrd="0"/>
+        <dgm:cxn modelId="21" srcId="1" destId="16" srcOrd="5" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="cycle">
+    <dgm:varLst>
+      <dgm:chMax val="1"/>
+      <dgm:dir/>
+      <dgm:animLvl val="ctr"/>
+      <dgm:resizeHandles val="exact"/>
+    </dgm:varLst>
+    <dgm:choose name="Name0">
+      <dgm:if name="Name1" func="var" arg="dir" op="equ" val="norm">
+        <dgm:choose name="Name2">
+          <dgm:if name="Name3" axis="ch ch" ptType="node node" st="1 1" cnt="1 0" func="cnt" op="lte" val="1">
+            <dgm:alg type="cycle">
+              <dgm:param type="stAng" val="90"/>
+              <dgm:param type="spanAng" val="360"/>
+              <dgm:param type="ctrShpMap" val="fNode"/>
+            </dgm:alg>
+          </dgm:if>
+          <dgm:else name="Name4">
+            <dgm:alg type="cycle">
+              <dgm:param type="stAng" val="0"/>
+              <dgm:param type="spanAng" val="360"/>
+              <dgm:param type="ctrShpMap" val="fNode"/>
+            </dgm:alg>
+          </dgm:else>
+        </dgm:choose>
+      </dgm:if>
+      <dgm:else name="Name5">
+        <dgm:alg type="cycle">
+          <dgm:param type="stAng" val="0"/>
+          <dgm:param type="spanAng" val="-360"/>
+          <dgm:param type="ctrShpMap" val="fNode"/>
+        </dgm:alg>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:presOf/>
+    <dgm:constrLst>
+      <dgm:constr type="w" for="ch" forName="centerShape" refType="w"/>
+      <dgm:constr type="w" for="ch" forName="node" refType="w" refFor="ch" refForName="centerShape" op="equ"/>
+      <dgm:constr type="sp" refType="w" refFor="ch" refForName="node" fact="0.3"/>
+      <dgm:constr type="sibSp" refType="w" refFor="ch" refForName="node" fact="0.3"/>
+      <dgm:constr type="primFontSz" for="ch" forName="centerShape" val="65"/>
+      <dgm:constr type="primFontSz" for="des" forName="node" op="equ" val="65"/>
+      <dgm:constr type="primFontSz" for="des" forName="connTx" val="55"/>
+      <dgm:constr type="primFontSz" for="des" forName="connTx" refType="primFontSz" refFor="ch" refForName="centerShape" op="lte" fact="0.8"/>
+    </dgm:constrLst>
+    <dgm:ruleLst/>
+    <dgm:forEach name="Name6" axis="ch" ptType="node" cnt="1">
+      <dgm:layoutNode name="centerShape" styleLbl="node0">
+        <dgm:alg type="tx"/>
+        <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="ellipse" r:blip="">
+          <dgm:adjLst/>
+        </dgm:shape>
+        <dgm:presOf axis="self"/>
+        <dgm:constrLst>
+          <dgm:constr type="h" refType="w"/>
+          <dgm:constr type="tMarg" refType="primFontSz" fact="0.05"/>
+          <dgm:constr type="bMarg" refType="primFontSz" fact="0.05"/>
+          <dgm:constr type="lMarg" refType="primFontSz" fact="0.05"/>
+          <dgm:constr type="rMarg" refType="primFontSz" fact="0.05"/>
+        </dgm:constrLst>
+        <dgm:ruleLst>
+          <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+        </dgm:ruleLst>
+      </dgm:layoutNode>
+      <dgm:forEach name="Name7" axis="ch">
+        <dgm:forEach name="Name8" axis="self" ptType="parTrans">
+          <dgm:layoutNode name="Name9">
+            <dgm:alg type="conn">
+              <dgm:param type="dim" val="1D"/>
+              <dgm:param type="begPts" val="auto"/>
+              <dgm:param type="endPts" val="auto"/>
+              <dgm:param type="begSty" val="noArr"/>
+              <dgm:param type="endSty" val="noArr"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="conn" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="self"/>
+            <dgm:constrLst>
+              <dgm:constr type="connDist"/>
+              <dgm:constr type="userA" for="ch" refType="connDist"/>
+              <dgm:constr type="w" val="1"/>
+              <dgm:constr type="h" val="5"/>
+              <dgm:constr type="begPad"/>
+              <dgm:constr type="endPad"/>
+            </dgm:constrLst>
+            <dgm:ruleLst/>
+            <dgm:layoutNode name="connTx">
+              <dgm:alg type="tx">
+                <dgm:param type="autoTxRot" val="grav"/>
+              </dgm:alg>
+              <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="" hideGeom="1">
+                <dgm:adjLst/>
+              </dgm:shape>
+              <dgm:presOf axis="self"/>
+              <dgm:constrLst>
+                <dgm:constr type="userA"/>
+                <dgm:constr type="w" refType="userA" fact="0.05"/>
+                <dgm:constr type="h" refType="userA" fact="0.05"/>
+                <dgm:constr type="lMarg" val="1"/>
+                <dgm:constr type="rMarg" val="1"/>
+                <dgm:constr type="tMarg"/>
+                <dgm:constr type="bMarg"/>
+              </dgm:constrLst>
+              <dgm:ruleLst>
+                <dgm:rule type="w" val="NaN" fact="0.8" max="NaN"/>
+                <dgm:rule type="h" val="NaN" fact="1" max="NaN"/>
+                <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+              </dgm:ruleLst>
+            </dgm:layoutNode>
+          </dgm:layoutNode>
+        </dgm:forEach>
+        <dgm:forEach name="Name10" axis="self" ptType="node">
+          <dgm:layoutNode name="node" styleLbl="node1">
+            <dgm:varLst>
+              <dgm:bulletEnabled val="1"/>
+            </dgm:varLst>
+            <dgm:alg type="tx">
+              <dgm:param type="txAnchorVertCh" val="mid"/>
+            </dgm:alg>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="ellipse" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf axis="desOrSelf" ptType="node"/>
+            <dgm:constrLst>
+              <dgm:constr type="h" refType="w"/>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.05"/>
+              <dgm:constr type="bMarg" refType="primFontSz" fact="0.05"/>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.05"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.05"/>
+            </dgm:constrLst>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+        </dgm:forEach>
+      </dgm:forEach>
+    </dgm:forEach>
+  </dgm:layoutNode>
+</dgm:layoutDef>
+</file>
+
+<file path=ppt/diagrams/layout4.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/vProcess5">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="process" pri="14000"/>
+  </dgm:catLst>
+  <dgm:sampData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="2">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="3">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="5" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="6" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="7" srcId="0" destId="3" srcOrd="2" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="2"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="3" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="4" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1"/>
+        <dgm:pt modelId="2"/>
+        <dgm:pt modelId="3"/>
+        <dgm:pt modelId="4"/>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="6" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="7" srcId="0" destId="2" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="8" srcId="0" destId="3" srcOrd="2" destOrd="0"/>
+        <dgm:cxn modelId="9" srcId="0" destId="4" srcOrd="3" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="outerComposite">
+    <dgm:varLst>
+      <dgm:chMax val="5"/>
+      <dgm:dir/>
+      <dgm:resizeHandles val="exact"/>
+    </dgm:varLst>
+    <dgm:alg type="composite"/>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:presOf/>
+    <dgm:choose name="Name0">
+      <dgm:if name="Name1" func="var" arg="dir" op="equ" val="norm">
+        <dgm:constrLst>
+          <dgm:constr type="primFontSz" for="ch" ptType="node" op="equ" val="65"/>
+          <dgm:constr type="w" for="ch" forName="dummyMaxCanvas" refType="w"/>
+          <dgm:constr type="h" for="ch" forName="dummyMaxCanvas" refType="h"/>
+          <dgm:constr type="w" for="ch" forName="OneNode_1" refType="w"/>
+          <dgm:constr type="h" for="ch" forName="OneNode_1" refType="h" fact="0.5"/>
+          <dgm:constr type="ctrY" for="ch" forName="OneNode_1" refType="h" fact="0.5"/>
+          <dgm:constr type="w" for="ch" forName="TwoNodes_1" refType="w" fact="0.85"/>
+          <dgm:constr type="h" for="ch" forName="TwoNodes_1" refType="h" fact="0.45"/>
+          <dgm:constr type="t" for="ch" forName="TwoNodes_1"/>
+          <dgm:constr type="l" for="ch" forName="TwoNodes_1"/>
+          <dgm:constr type="w" for="ch" forName="TwoNodes_2" refType="w" fact="0.85"/>
+          <dgm:constr type="h" for="ch" forName="TwoNodes_2" refType="h" fact="0.45"/>
+          <dgm:constr type="b" for="ch" forName="TwoNodes_2" refType="h"/>
+          <dgm:constr type="r" for="ch" forName="TwoNodes_2" refType="w"/>
+          <dgm:constr type="w" for="ch" forName="TwoConn_1-2" refType="h" refFor="ch" refForName="TwoNodes_1" fact="0.65"/>
+          <dgm:constr type="h" for="ch" forName="TwoConn_1-2" refType="h" refFor="ch" refForName="TwoNodes_1" fact="0.65"/>
+          <dgm:constr type="ctrY" for="ch" forName="TwoConn_1-2" refType="h" fact="0.5"/>
+          <dgm:constr type="r" for="ch" forName="TwoConn_1-2" refType="r" refFor="ch" refForName="TwoNodes_1"/>
+          <dgm:constr type="r" for="ch" forName="TwoNodes_1_text" refType="l" refFor="ch" refForName="TwoConn_1-2"/>
+          <dgm:constr type="rOff" for="ch" forName="TwoNodes_1_text" refType="w" refFor="ch" refForName="TwoConn_1-2" fact="-0.5"/>
+          <dgm:constr type="t" for="ch" forName="TwoNodes_1_text" refType="t" refFor="ch" refForName="TwoNodes_1"/>
+          <dgm:constr type="b" for="ch" forName="TwoNodes_1_text" refType="b" refFor="ch" refForName="TwoNodes_1"/>
+          <dgm:constr type="l" for="ch" forName="TwoNodes_1_text" refType="l" refFor="ch" refForName="TwoNodes_1"/>
+          <dgm:constr type="r" for="ch" forName="TwoNodes_2_text" refType="l" refFor="ch" refForName="TwoConn_1-2"/>
+          <dgm:constr type="t" for="ch" forName="TwoNodes_2_text" refType="t" refFor="ch" refForName="TwoNodes_2"/>
+          <dgm:constr type="b" for="ch" forName="TwoNodes_2_text" refType="b" refFor="ch" refForName="TwoNodes_2"/>
+          <dgm:constr type="l" for="ch" forName="TwoNodes_2_text" refType="l" refFor="ch" refForName="TwoNodes_2"/>
+          <dgm:constr type="w" for="ch" forName="ThreeNodes_1" refType="w" fact="0.85"/>
+          <dgm:constr type="h" for="ch" forName="ThreeNodes_1" refType="h" fact="0.3"/>
+          <dgm:constr type="t" for="ch" forName="ThreeNodes_1"/>
+          <dgm:constr type="l" for="ch" forName="ThreeNodes_1"/>
+          <dgm:constr type="w" for="ch" forName="ThreeNodes_2" refType="w" fact="0.85"/>
+          <dgm:constr type="h" for="ch" forName="ThreeNodes_2" refType="h" fact="0.3"/>
+          <dgm:constr type="ctrY" for="ch" forName="ThreeNodes_2" refType="h" fact="0.5"/>
+          <dgm:constr type="ctrX" for="ch" forName="ThreeNodes_2" refType="w" fact="0.5"/>
+          <dgm:constr type="w" for="ch" forName="ThreeNodes_3" refType="w" fact="0.85"/>
+          <dgm:constr type="h" for="ch" forName="ThreeNodes_3" refType="h" fact="0.3"/>
+          <dgm:constr type="b" for="ch" forName="ThreeNodes_3" refType="h"/>
+          <dgm:constr type="r" for="ch" forName="ThreeNodes_3" refType="w"/>
+          <dgm:constr type="w" for="ch" forName="ThreeConn_1-2" refType="h" refFor="ch" refForName="ThreeNodes_1" fact="0.65"/>
+          <dgm:constr type="h" for="ch" forName="ThreeConn_1-2" refType="h" refFor="ch" refForName="ThreeNodes_1" fact="0.65"/>
+          <dgm:constr type="ctrY" for="ch" forName="ThreeConn_1-2" refType="h" fact="0.325"/>
+          <dgm:constr type="r" for="ch" forName="ThreeConn_1-2" refType="r" refFor="ch" refForName="ThreeNodes_1"/>
+          <dgm:constr type="w" for="ch" forName="ThreeConn_2-3" refType="h" refFor="ch" refForName="ThreeNodes_2" fact="0.65"/>
+          <dgm:constr type="h" for="ch" forName="ThreeConn_2-3" refType="h" refFor="ch" refForName="ThreeNodes_2" fact="0.65"/>
+          <dgm:constr type="ctrY" for="ch" forName="ThreeConn_2-3" refType="h" fact="0.673"/>
+          <dgm:constr type="r" for="ch" forName="ThreeConn_2-3" refType="r" refFor="ch" refForName="ThreeNodes_2"/>
+          <dgm:constr type="r" for="ch" forName="ThreeNodes_1_text" refType="l" refFor="ch" refForName="ThreeConn_1-2"/>
+          <dgm:constr type="rOff" for="ch" forName="ThreeNodes_1_text" refType="w" refFor="ch" refForName="ThreeConn_1-2" fact="-0.57"/>
+          <dgm:constr type="t" for="ch" forName="ThreeNodes_1_text" refType="t" refFor="ch" refForName="ThreeNodes_1"/>
+          <dgm:constr type="b" for="ch" forName="ThreeNodes_1_text" refType="b" refFor="ch" refForName="ThreeNodes_1"/>
+          <dgm:constr type="l" for="ch" forName="ThreeNodes_1_text" refType="l" refFor="ch" refForName="ThreeNodes_1"/>
+          <dgm:constr type="r" for="ch" forName="ThreeNodes_2_text" refType="l" refFor="ch" refForName="ThreeConn_1-2"/>
+          <dgm:constr type="t" for="ch" forName="ThreeNodes_2_text" refType="t" refFor="ch" refForName="ThreeNodes_2"/>
+          <dgm:constr type="b" for="ch" forName="ThreeNodes_2_text" refType="b" refFor="ch" refForName="ThreeNodes_2"/>
+          <dgm:constr type="l" for="ch" forName="ThreeNodes_2_text" refType="l" refFor="ch" refForName="ThreeNodes_2"/>
+          <dgm:constr type="r" for="ch" forName="ThreeNodes_3_text" refType="l" refFor="ch" refForName="ThreeConn_2-3"/>
+          <dgm:constr type="t" for="ch" forName="ThreeNodes_3_text" refType="t" refFor="ch" refForName="ThreeNodes_3"/>
+          <dgm:constr type="b" for="ch" forName="ThreeNodes_3_text" refType="b" refFor="ch" refForName="ThreeNodes_3"/>
+          <dgm:constr type="l" for="ch" forName="ThreeNodes_3_text" refType="l" refFor="ch" refForName="ThreeNodes_3"/>
+          <dgm:constr type="w" for="ch" forName="FourNodes_1" refType="w" fact="0.8"/>
+          <dgm:constr type="h" for="ch" forName="FourNodes_1" refType="h" fact="0.22"/>
+          <dgm:constr type="t" for="ch" forName="FourNodes_1"/>
+          <dgm:constr type="l" for="ch" forName="FourNodes_1"/>
+          <dgm:constr type="w" for="ch" forName="FourNodes_2" refType="w" fact="0.8"/>
+          <dgm:constr type="h" for="ch" forName="FourNodes_2" refType="h" fact="0.22"/>
+          <dgm:constr type="ctrY" for="ch" forName="FourNodes_2" refType="h" fact="0.37"/>
+          <dgm:constr type="ctrX" for="ch" forName="FourNodes_2" refType="w" fact="0.467"/>
+          <dgm:constr type="w" for="ch" forName="FourNodes_3" refType="w" fact="0.8"/>
+          <dgm:constr type="h" for="ch" forName="FourNodes_3" refType="h" fact="0.22"/>
+          <dgm:constr type="ctrY" for="ch" forName="FourNodes_3" refType="h" fact="0.63"/>
+          <dgm:constr type="ctrX" for="ch" forName="FourNodes_3" refType="w" fact="0.533"/>
+          <dgm:constr type="w" for="ch" forName="FourNodes_4" refType="w" fact="0.8"/>
+          <dgm:constr type="h" for="ch" forName="FourNodes_4" refType="h" fact="0.22"/>
+          <dgm:constr type="b" for="ch" forName="FourNodes_4" refType="h"/>
+          <dgm:constr type="r" for="ch" forName="FourNodes_4" refType="w"/>
+          <dgm:constr type="w" for="ch" forName="FourConn_1-2" refType="h" refFor="ch" refForName="FourNodes_1" fact="0.65"/>
+          <dgm:constr type="h" for="ch" forName="FourConn_1-2" refType="h" refFor="ch" refForName="FourNodes_1" fact="0.65"/>
+          <dgm:constr type="ctrY" for="ch" forName="FourConn_1-2" refType="h" fact="0.24"/>
+          <dgm:constr type="r" for="ch" forName="FourConn_1-2" refType="r" refFor="ch" refForName="FourNodes_1"/>
+          <dgm:constr type="w" for="ch" forName="FourConn_2-3" refType="h" refFor="ch" refForName="FourNodes_2" fact="0.65"/>
+          <dgm:constr type="h" for="ch" forName="FourConn_2-3" refType="h" refFor="ch" refForName="FourNodes_2" fact="0.65"/>
+          <dgm:constr type="ctrY" for="ch" forName="FourConn_2-3" refType="h" fact="0.5"/>
+          <dgm:constr type="r" for="ch" forName="FourConn_2-3" refType="r" refFor="ch" refForName="FourNodes_2"/>
+          <dgm:constr type="w" for="ch" forName="FourConn_3-4" refType="h" refFor="ch" refForName="FourNodes_3" fact="0.65"/>
+          <dgm:constr type="h" for="ch" forName="FourConn_3-4" refType="h" refFor="ch" refForName="FourNodes_3" fact="0.65"/>
+          <dgm:constr type="ctrY" for="ch" forName="FourConn_3-4" refType="h" fact="0.76"/>
+          <dgm:constr type="r" for="ch" forName="FourConn_3-4" refType="r" refFor="ch" refForName="FourNodes_3"/>
+          <dgm:constr type="r" for="ch" forName="FourNodes_1_text" refType="l" refFor="ch" refForName="FourConn_1-2"/>
+          <dgm:constr type="rOff" for="ch" forName="FourNodes_1_text" refType="w" refFor="ch" refForName="FourConn_1-2" fact="-0.7"/>
+          <dgm:constr type="t" for="ch" forName="FourNodes_1_text" refType="t" refFor="ch" refForName="FourNodes_1"/>
+          <dgm:constr type="b" for="ch" forName="FourNodes_1_text" refType="b" refFor="ch" refForName="FourNodes_1"/>
+          <dgm:constr type="l" for="ch" forName="FourNodes_1_text" refType="l" refFor="ch" refForName="FourNodes_1"/>
+          <dgm:constr type="r" for="ch" forName="FourNodes_2_text" refType="l" refFor="ch" refForName="FourConn_1-2"/>
+          <dgm:constr type="t" for="ch" forName="FourNodes_2_text" refType="t" refFor="ch" refForName="FourNodes_2"/>
+          <dgm:constr type="b" for="ch" forName="FourNodes_2_text" refType="b" refFor="ch" refForName="FourNodes_2"/>
+          <dgm:constr type="l" for="ch" forName="FourNodes_2_text" refType="l" refFor="ch" refForName="FourNodes_2"/>
+          <dgm:constr type="r" for="ch" forName="FourNodes_3_text" refType="l" refFor="ch" refForName="FourConn_2-3"/>
+          <dgm:constr type="t" for="ch" forName="FourNodes_3_text" refType="t" refFor="ch" refForName="FourNodes_3"/>
+          <dgm:constr type="b" for="ch" forName="FourNodes_3_text" refType="b" refFor="ch" refForName="FourNodes_3"/>
+          <dgm:constr type="l" for="ch" forName="FourNodes_3_text" refType="l" refFor="ch" refForName="FourNodes_3"/>
+          <dgm:constr type="r" for="ch" forName="FourNodes_4_text" refType="l" refFor="ch" refForName="FourConn_3-4"/>
+          <dgm:constr type="t" for="ch" forName="FourNodes_4_text" refType="t" refFor="ch" refForName="FourNodes_4"/>
+          <dgm:constr type="b" for="ch" forName="FourNodes_4_text" refType="b" refFor="ch" refForName="FourNodes_4"/>
+          <dgm:constr type="l" for="ch" forName="FourNodes_4_text" refType="l" refFor="ch" refForName="FourNodes_4"/>
+          <dgm:constr type="w" for="ch" forName="FiveNodes_1" refType="w" fact="0.77"/>
+          <dgm:constr type="h" for="ch" forName="FiveNodes_1" refType="h" fact="0.18"/>
+          <dgm:constr type="t" for="ch" forName="FiveNodes_1"/>
+          <dgm:constr type="l" for="ch" forName="FiveNodes_1"/>
+          <dgm:constr type="w" for="ch" forName="FiveNodes_2" refType="w" fact="0.77"/>
+          <dgm:constr type="h" for="ch" forName="FiveNodes_2" refType="h" fact="0.18"/>
+          <dgm:constr type="ctrY" for="ch" forName="FiveNodes_2" refType="h" fact="0.295"/>
+          <dgm:constr type="ctrX" for="ch" forName="FiveNodes_2" refType="w" fact="0.4425"/>
+          <dgm:constr type="w" for="ch" forName="FiveNodes_3" refType="w" fact="0.77"/>
+          <dgm:constr type="h" for="ch" forName="FiveNodes_3" refType="h" fact="0.18"/>
+          <dgm:constr type="ctrY" for="ch" forName="FiveNodes_3" refType="h" fact="0.5"/>
+          <dgm:constr type="ctrX" for="ch" forName="FiveNodes_3" refType="w" fact="0.5"/>
+          <dgm:constr type="w" for="ch" forName="FiveNodes_4" refType="w" fact="0.77"/>
+          <dgm:constr type="h" for="ch" forName="FiveNodes_4" refType="h" fact="0.18"/>
+          <dgm:constr type="ctrY" for="ch" forName="FiveNodes_4" refType="h" fact="0.705"/>
+          <dgm:constr type="ctrX" for="ch" forName="FiveNodes_4" refType="w" fact="0.5575"/>
+          <dgm:constr type="w" for="ch" forName="FiveNodes_5" refType="w" fact="0.77"/>
+          <dgm:constr type="h" for="ch" forName="FiveNodes_5" refType="h" fact="0.18"/>
+          <dgm:constr type="b" for="ch" forName="FiveNodes_5" refType="h"/>
+          <dgm:constr type="r" for="ch" forName="FiveNodes_5" refType="w"/>
+          <dgm:constr type="w" for="ch" forName="FiveConn_1-2" refType="h" refFor="ch" refForName="FiveNodes_1" fact="0.65"/>
+          <dgm:constr type="h" for="ch" forName="FiveConn_1-2" refType="h" refFor="ch" refForName="FiveNodes_1" fact="0.65"/>
+          <dgm:constr type="ctrY" for="ch" forName="FiveConn_1-2" refType="h" fact="0.19"/>
+          <dgm:constr type="r" for="ch" forName="FiveConn_1-2" refType="r" refFor="ch" refForName="FiveNodes_1"/>
+          <dgm:constr type="w" for="ch" forName="FiveConn_2-3" refType="h" refFor="ch" refForName="FiveNodes_2" fact="0.65"/>
+          <dgm:constr type="h" for="ch" forName="FiveConn_2-3" refType="h" refFor="ch" refForName="FiveNodes_2" fact="0.65"/>
+          <dgm:constr type="ctrY" for="ch" forName="FiveConn_2-3" refType="h" fact="0.395"/>
+          <dgm:constr type="r" for="ch" forName="FiveConn_2-3" refType="r" refFor="ch" refForName="FiveNodes_2"/>
+          <dgm:constr type="w" for="ch" forName="FiveConn_3-4" refType="h" refFor="ch" refForName="FiveNodes_3" fact="0.65"/>
+          <dgm:constr type="h" for="ch" forName="FiveConn_3-4" refType="h" refFor="ch" refForName="FiveNodes_3" fact="0.65"/>
+          <dgm:constr type="ctrY" for="ch" forName="FiveConn_3-4" refType="h" fact="0.597"/>
+          <dgm:constr type="r" for="ch" forName="FiveConn_3-4" refType="r" refFor="ch" refForName="FiveNodes_3"/>
+          <dgm:constr type="w" for="ch" forName="FiveConn_4-5" refType="h" refFor="ch" refForName="FiveNodes_4" fact="0.65"/>
+          <dgm:constr type="h" for="ch" forName="FiveConn_4-5" refType="h" refFor="ch" refForName="FiveNodes_4" fact="0.65"/>
+          <dgm:constr type="ctrY" for="ch" forName="FiveConn_4-5" refType="h" fact="0.804"/>
+          <dgm:constr type="r" for="ch" forName="FiveConn_4-5" refType="r" refFor="ch" refForName="FiveNodes_4"/>
+          <dgm:constr type="r" for="ch" forName="FiveNodes_1_text" refType="l" refFor="ch" refForName="FiveConn_1-2"/>
+          <dgm:constr type="rOff" for="ch" forName="FiveNodes_1_text" refType="w" refFor="ch" refForName="FiveConn_1-2" fact="-0.75"/>
+          <dgm:constr type="t" for="ch" forName="FiveNodes_1_text" refType="t" refFor="ch" refForName="FiveNodes_1"/>
+          <dgm:constr type="b" for="ch" forName="FiveNodes_1_text" refType="b" refFor="ch" refForName="FiveNodes_1"/>
+          <dgm:constr type="l" for="ch" forName="FiveNodes_1_text" refType="l" refFor="ch" refForName="FiveNodes_1"/>
+          <dgm:constr type="r" for="ch" forName="FiveNodes_2_text" refType="l" refFor="ch" refForName="FiveConn_1-2"/>
+          <dgm:constr type="t" for="ch" forName="FiveNodes_2_text" refType="t" refFor="ch" refForName="FiveNodes_2"/>
+          <dgm:constr type="b" for="ch" forName="FiveNodes_2_text" refType="b" refFor="ch" refForName="FiveNodes_2"/>
+          <dgm:constr type="l" for="ch" forName="FiveNodes_2_text" refType="l" refFor="ch" refForName="FiveNodes_2"/>
+          <dgm:constr type="r" for="ch" forName="FiveNodes_3_text" refType="l" refFor="ch" refForName="FiveConn_2-3"/>
+          <dgm:constr type="t" for="ch" forName="FiveNodes_3_text" refType="t" refFor="ch" refForName="FiveNodes_3"/>
+          <dgm:constr type="b" for="ch" forName="FiveNodes_3_text" refType="b" refFor="ch" refForName="FiveNodes_3"/>
+          <dgm:constr type="l" for="ch" forName="FiveNodes_3_text" refType="l" refFor="ch" refForName="FiveNodes_3"/>
+          <dgm:constr type="r" for="ch" forName="FiveNodes_4_text" refType="l" refFor="ch" refForName="FiveConn_3-4"/>
+          <dgm:constr type="t" for="ch" forName="FiveNodes_4_text" refType="t" refFor="ch" refForName="FiveNodes_4"/>
+          <dgm:constr type="b" for="ch" forName="FiveNodes_4_text" refType="b" refFor="ch" refForName="FiveNodes_4"/>
+          <dgm:constr type="l" for="ch" forName="FiveNodes_4_text" refType="l" refFor="ch" refForName="FiveNodes_4"/>
+          <dgm:constr type="r" for="ch" forName="FiveNodes_5_text" refType="l" refFor="ch" refForName="FiveConn_4-5"/>
+          <dgm:constr type="t" for="ch" forName="FiveNodes_5_text" refType="t" refFor="ch" refForName="FiveNodes_5"/>
+          <dgm:constr type="b" for="ch" forName="FiveNodes_5_text" refType="b" refFor="ch" refForName="FiveNodes_5"/>
+          <dgm:constr type="l" for="ch" forName="FiveNodes_5_text" refType="l" refFor="ch" refForName="FiveNodes_5"/>
+        </dgm:constrLst>
+      </dgm:if>
+      <dgm:else name="Name2">
+        <dgm:constrLst>
+          <dgm:constr type="primFontSz" for="ch" ptType="node" op="equ" val="65"/>
+          <dgm:constr type="w" for="ch" forName="dummyMaxCanvas" refType="w"/>
+          <dgm:constr type="h" for="ch" forName="dummyMaxCanvas" refType="h"/>
+          <dgm:constr type="w" for="ch" forName="OneNode_1" refType="w"/>
+          <dgm:constr type="h" for="ch" forName="OneNode_1" refType="h" fact="0.5"/>
+          <dgm:constr type="ctrY" for="ch" forName="OneNode_1" refType="h" fact="0.5"/>
+          <dgm:constr type="w" for="ch" forName="TwoNodes_1" refType="w" fact="0.85"/>
+          <dgm:constr type="h" for="ch" forName="TwoNodes_1" refType="h" fact="0.45"/>
+          <dgm:constr type="t" for="ch" forName="TwoNodes_1"/>
+          <dgm:constr type="r" for="ch" forName="TwoNodes_1" refType="w"/>
+          <dgm:constr type="w" for="ch" forName="TwoNodes_2" refType="w" fact="0.85"/>
+          <dgm:constr type="h" for="ch" forName="TwoNodes_2" refType="h" fact="0.45"/>
+          <dgm:constr type="b" for="ch" forName="TwoNodes_2" refType="h"/>
+          <dgm:constr type="l" for="ch" forName="TwoNodes_2"/>
+          <dgm:constr type="w" for="ch" forName="TwoConn_1-2" refType="h" refFor="ch" refForName="TwoNodes_1" fact="0.65"/>
+          <dgm:constr type="h" for="ch" forName="TwoConn_1-2" refType="h" refFor="ch" refForName="TwoNodes_1" fact="0.65"/>
+          <dgm:constr type="ctrY" for="ch" forName="TwoConn_1-2" refType="h" fact="0.5"/>
+          <dgm:constr type="l" for="ch" forName="TwoConn_1-2" refType="l" refFor="ch" refForName="TwoNodes_1"/>
+          <dgm:constr type="l" for="ch" forName="TwoNodes_1_text" refType="r" refFor="ch" refForName="TwoConn_1-2"/>
+          <dgm:constr type="lOff" for="ch" forName="TwoNodes_1_text" refType="w" refFor="ch" refForName="TwoConn_1-2" fact="0.5"/>
+          <dgm:constr type="t" for="ch" forName="TwoNodes_1_text" refType="t" refFor="ch" refForName="TwoNodes_1"/>
+          <dgm:constr type="b" for="ch" forName="TwoNodes_1_text" refType="b" refFor="ch" refForName="TwoNodes_1"/>
+          <dgm:constr type="r" for="ch" forName="TwoNodes_1_text" refType="r" refFor="ch" refForName="TwoNodes_1"/>
+          <dgm:constr type="l" for="ch" forName="TwoNodes_2_text" refType="r" refFor="ch" refForName="TwoConn_1-2"/>
+          <dgm:constr type="t" for="ch" forName="TwoNodes_2_text" refType="t" refFor="ch" refForName="TwoNodes_2"/>
+          <dgm:constr type="b" for="ch" forName="TwoNodes_2_text" refType="b" refFor="ch" refForName="TwoNodes_2"/>
+          <dgm:constr type="r" for="ch" forName="TwoNodes_2_text" refType="r" refFor="ch" refForName="TwoNodes_2"/>
+          <dgm:constr type="w" for="ch" forName="ThreeNodes_1" refType="w" fact="0.85"/>
+          <dgm:constr type="h" for="ch" forName="ThreeNodes_1" refType="h" fact="0.3"/>
+          <dgm:constr type="t" for="ch" forName="ThreeNodes_1"/>
+          <dgm:constr type="r" for="ch" forName="ThreeNodes_1" refType="w"/>
+          <dgm:constr type="w" for="ch" forName="ThreeNodes_2" refType="w" fact="0.85"/>
+          <dgm:constr type="h" for="ch" forName="ThreeNodes_2" refType="h" fact="0.3"/>
+          <dgm:constr type="ctrY" for="ch" forName="ThreeNodes_2" refType="h" fact="0.5"/>
+          <dgm:constr type="ctrX" for="ch" forName="ThreeNodes_2" refType="w" fact="0.5"/>
+          <dgm:constr type="w" for="ch" forName="ThreeNodes_3" refType="w" fact="0.85"/>
+          <dgm:constr type="h" for="ch" forName="ThreeNodes_3" refType="h" fact="0.3"/>
+          <dgm:constr type="b" for="ch" forName="ThreeNodes_3" refType="h"/>
+          <dgm:constr type="l" for="ch" forName="ThreeNodes_3"/>
+          <dgm:constr type="w" for="ch" forName="ThreeConn_1-2" refType="h" refFor="ch" refForName="ThreeNodes_1" fact="0.65"/>
+          <dgm:constr type="h" for="ch" forName="ThreeConn_1-2" refType="h" refFor="ch" refForName="ThreeNodes_1" fact="0.65"/>
+          <dgm:constr type="ctrY" for="ch" forName="ThreeConn_1-2" refType="h" fact="0.325"/>
+          <dgm:constr type="l" for="ch" forName="ThreeConn_1-2" refType="l" refFor="ch" refForName="ThreeNodes_1"/>
+          <dgm:constr type="w" for="ch" forName="ThreeConn_2-3" refType="h" refFor="ch" refForName="ThreeNodes_2" fact="0.65"/>
+          <dgm:constr type="h" for="ch" forName="ThreeConn_2-3" refType="h" refFor="ch" refForName="ThreeNodes_2" fact="0.65"/>
+          <dgm:constr type="ctrY" for="ch" forName="ThreeConn_2-3" refType="h" fact="0.673"/>
+          <dgm:constr type="l" for="ch" forName="ThreeConn_2-3" refType="l" refFor="ch" refForName="ThreeNodes_2"/>
+          <dgm:constr type="l" for="ch" forName="ThreeNodes_1_text" refType="r" refFor="ch" refForName="ThreeConn_1-2"/>
+          <dgm:constr type="lOff" for="ch" forName="ThreeNodes_1_text" refType="w" refFor="ch" refForName="ThreeConn_1-2" fact="0.55"/>
+          <dgm:constr type="t" for="ch" forName="ThreeNodes_1_text" refType="t" refFor="ch" refForName="ThreeNodes_1"/>
+          <dgm:constr type="b" for="ch" forName="ThreeNodes_1_text" refType="b" refFor="ch" refForName="ThreeNodes_1"/>
+          <dgm:constr type="r" for="ch" forName="ThreeNodes_1_text" refType="r" refFor="ch" refForName="ThreeNodes_1"/>
+          <dgm:constr type="l" for="ch" forName="ThreeNodes_2_text" refType="r" refFor="ch" refForName="ThreeConn_1-2"/>
+          <dgm:constr type="t" for="ch" forName="ThreeNodes_2_text" refType="t" refFor="ch" refForName="ThreeNodes_2"/>
+          <dgm:constr type="b" for="ch" forName="ThreeNodes_2_text" refType="b" refFor="ch" refForName="ThreeNodes_2"/>
+          <dgm:constr type="r" for="ch" forName="ThreeNodes_2_text" refType="r" refFor="ch" refForName="ThreeNodes_2"/>
+          <dgm:constr type="l" for="ch" forName="ThreeNodes_3_text" refType="r" refFor="ch" refForName="ThreeConn_2-3"/>
+          <dgm:constr type="t" for="ch" forName="ThreeNodes_3_text" refType="t" refFor="ch" refForName="ThreeNodes_3"/>
+          <dgm:constr type="b" for="ch" forName="ThreeNodes_3_text" refType="b" refFor="ch" refForName="ThreeNodes_3"/>
+          <dgm:constr type="r" for="ch" forName="ThreeNodes_3_text" refType="r" refFor="ch" refForName="ThreeNodes_3"/>
+          <dgm:constr type="w" for="ch" forName="FourNodes_1" refType="w" fact="0.8"/>
+          <dgm:constr type="h" for="ch" forName="FourNodes_1" refType="h" fact="0.22"/>
+          <dgm:constr type="t" for="ch" forName="FourNodes_1"/>
+          <dgm:constr type="r" for="ch" forName="FourNodes_1" refType="w"/>
+          <dgm:constr type="w" for="ch" forName="FourNodes_2" refType="w" fact="0.8"/>
+          <dgm:constr type="h" for="ch" forName="FourNodes_2" refType="h" fact="0.22"/>
+          <dgm:constr type="ctrY" for="ch" forName="FourNodes_2" refType="h" fact="0.37"/>
+          <dgm:constr type="ctrX" for="ch" forName="FourNodes_2" refType="w" fact="0.533"/>
+          <dgm:constr type="w" for="ch" forName="FourNodes_3" refType="w" fact="0.8"/>
+          <dgm:constr type="h" for="ch" forName="FourNodes_3" refType="h" fact="0.22"/>
+          <dgm:constr type="ctrY" for="ch" forName="FourNodes_3" refType="h" fact="0.63"/>
+          <dgm:constr type="ctrX" for="ch" forName="FourNodes_3" refType="w" fact="0.467"/>
+          <dgm:constr type="w" for="ch" forName="FourNodes_4" refType="w" fact="0.8"/>
+          <dgm:constr type="h" for="ch" forName="FourNodes_4" refType="h" fact="0.22"/>
+          <dgm:constr type="b" for="ch" forName="FourNodes_4" refType="h"/>
+          <dgm:constr type="l" for="ch" forName="FourNodes_4"/>
+          <dgm:constr type="w" for="ch" forName="FourConn_1-2" refType="h" refFor="ch" refForName="FourNodes_1" fact="0.65"/>
+          <dgm:constr type="h" for="ch" forName="FourConn_1-2" refType="h" refFor="ch" refForName="FourNodes_1" fact="0.65"/>
+          <dgm:constr type="ctrY" for="ch" forName="FourConn_1-2" refType="h" fact="0.24"/>
+          <dgm:constr type="l" for="ch" forName="FourConn_1-2" refType="l" refFor="ch" refForName="FourNodes_1"/>
+          <dgm:constr type="w" for="ch" forName="FourConn_2-3" refType="h" refFor="ch" refForName="FourNodes_2" fact="0.65"/>
+          <dgm:constr type="h" for="ch" forName="FourConn_2-3" refType="h" refFor="ch" refForName="FourNodes_2" fact="0.65"/>
+          <dgm:constr type="ctrY" for="ch" forName="FourConn_2-3" refType="h" fact="0.5"/>
+          <dgm:constr type="l" for="ch" forName="FourConn_2-3" refType="l" refFor="ch" refForName="FourNodes_2"/>
+          <dgm:constr type="w" for="ch" forName="FourConn_3-4" refType="h" refFor="ch" refForName="FourNodes_3" fact="0.65"/>
+          <dgm:constr type="h" for="ch" forName="FourConn_3-4" refType="h" refFor="ch" refForName="FourNodes_3" fact="0.65"/>
+          <dgm:constr type="ctrY" for="ch" forName="FourConn_3-4" refType="h" fact="0.76"/>
+          <dgm:constr type="l" for="ch" forName="FourConn_3-4" refType="l" refFor="ch" refForName="FourNodes_3"/>
+          <dgm:constr type="l" for="ch" forName="FourNodes_1_text" refType="r" refFor="ch" refForName="FourConn_1-2"/>
+          <dgm:constr type="lOff" for="ch" forName="FourNodes_1_text" refType="w" refFor="ch" refForName="FourConn_1-2" fact="0.69"/>
+          <dgm:constr type="t" for="ch" forName="FourNodes_1_text" refType="t" refFor="ch" refForName="FourNodes_1"/>
+          <dgm:constr type="b" for="ch" forName="FourNodes_1_text" refType="b" refFor="ch" refForName="FourNodes_1"/>
+          <dgm:constr type="r" for="ch" forName="FourNodes_1_text" refType="r" refFor="ch" refForName="FourNodes_1"/>
+          <dgm:constr type="l" for="ch" forName="FourNodes_2_text" refType="r" refFor="ch" refForName="FourConn_1-2"/>
+          <dgm:constr type="t" for="ch" forName="FourNodes_2_text" refType="t" refFor="ch" refForName="FourNodes_2"/>
+          <dgm:constr type="b" for="ch" forName="FourNodes_2_text" refType="b" refFor="ch" refForName="FourNodes_2"/>
+          <dgm:constr type="r" for="ch" forName="FourNodes_2_text" refType="r" refFor="ch" refForName="FourNodes_2"/>
+          <dgm:constr type="l" for="ch" forName="FourNodes_3_text" refType="r" refFor="ch" refForName="FourConn_2-3"/>
+          <dgm:constr type="t" for="ch" forName="FourNodes_3_text" refType="t" refFor="ch" refForName="FourNodes_3"/>
+          <dgm:constr type="b" for="ch" forName="FourNodes_3_text" refType="b" refFor="ch" refForName="FourNodes_3"/>
+          <dgm:constr type="r" for="ch" forName="FourNodes_3_text" refType="r" refFor="ch" refForName="FourNodes_3"/>
+          <dgm:constr type="l" for="ch" forName="FourNodes_4_text" refType="r" refFor="ch" refForName="FourConn_3-4"/>
+          <dgm:constr type="t" for="ch" forName="FourNodes_4_text" refType="t" refFor="ch" refForName="FourNodes_4"/>
+          <dgm:constr type="b" for="ch" forName="FourNodes_4_text" refType="b" refFor="ch" refForName="FourNodes_4"/>
+          <dgm:constr type="r" for="ch" forName="FourNodes_4_text" refType="r" refFor="ch" refForName="FourNodes_4"/>
+          <dgm:constr type="w" for="ch" forName="FiveNodes_1" refType="w" fact="0.77"/>
+          <dgm:constr type="h" for="ch" forName="FiveNodes_1" refType="h" fact="0.18"/>
+          <dgm:constr type="t" for="ch" forName="FiveNodes_1"/>
+          <dgm:constr type="r" for="ch" forName="FiveNodes_1" refType="w"/>
+          <dgm:constr type="w" for="ch" forName="FiveNodes_2" refType="w" fact="0.77"/>
+          <dgm:constr type="h" for="ch" forName="FiveNodes_2" refType="h" fact="0.18"/>
+          <dgm:constr type="ctrY" for="ch" forName="FiveNodes_2" refType="h" fact="0.295"/>
+          <dgm:constr type="ctrX" for="ch" forName="FiveNodes_2" refType="w" fact="0.5575"/>
+          <dgm:constr type="w" for="ch" forName="FiveNodes_3" refType="w" fact="0.77"/>
+          <dgm:constr type="h" for="ch" forName="FiveNodes_3" refType="h" fact="0.18"/>
+          <dgm:constr type="ctrY" for="ch" forName="FiveNodes_3" refType="h" fact="0.5"/>
+          <dgm:constr type="ctrX" for="ch" forName="FiveNodes_3" refType="w" fact="0.5"/>
+          <dgm:constr type="w" for="ch" forName="FiveNodes_4" refType="w" fact="0.77"/>
+          <dgm:constr type="h" for="ch" forName="FiveNodes_4" refType="h" fact="0.18"/>
+          <dgm:constr type="ctrY" for="ch" forName="FiveNodes_4" refType="h" fact="0.705"/>
+          <dgm:constr type="ctrX" for="ch" forName="FiveNodes_4" refType="w" fact="0.4425"/>
+          <dgm:constr type="w" for="ch" forName="FiveNodes_5" refType="w" fact="0.77"/>
+          <dgm:constr type="h" for="ch" forName="FiveNodes_5" refType="h" fact="0.18"/>
+          <dgm:constr type="b" for="ch" forName="FiveNodes_5" refType="h"/>
+          <dgm:constr type="l" for="ch" forName="FiveNodes_5"/>
+          <dgm:constr type="w" for="ch" forName="FiveConn_1-2" refType="h" refFor="ch" refForName="FiveNodes_1" fact="0.65"/>
+          <dgm:constr type="h" for="ch" forName="FiveConn_1-2" refType="h" refFor="ch" refForName="FiveNodes_1" fact="0.65"/>
+          <dgm:constr type="ctrY" for="ch" forName="FiveConn_1-2" refType="h" fact="0.19"/>
+          <dgm:constr type="l" for="ch" forName="FiveConn_1-2" refType="l" refFor="ch" refForName="FiveNodes_1"/>
+          <dgm:constr type="w" for="ch" forName="FiveConn_2-3" refType="h" refFor="ch" refForName="FiveNodes_2" fact="0.65"/>
+          <dgm:constr type="h" for="ch" forName="FiveConn_2-3" refType="h" refFor="ch" refForName="FiveNodes_2" fact="0.65"/>
+          <dgm:constr type="ctrY" for="ch" forName="FiveConn_2-3" refType="h" fact="0.395"/>
+          <dgm:constr type="l" for="ch" forName="FiveConn_2-3" refType="l" refFor="ch" refForName="FiveNodes_2"/>
+          <dgm:constr type="w" for="ch" forName="FiveConn_3-4" refType="h" refFor="ch" refForName="FiveNodes_3" fact="0.65"/>
+          <dgm:constr type="h" for="ch" forName="FiveConn_3-4" refType="h" refFor="ch" refForName="FiveNodes_3" fact="0.65"/>
+          <dgm:constr type="ctrY" for="ch" forName="FiveConn_3-4" refType="h" fact="0.597"/>
+          <dgm:constr type="l" for="ch" forName="FiveConn_3-4" refType="l" refFor="ch" refForName="FiveNodes_3"/>
+          <dgm:constr type="w" for="ch" forName="FiveConn_4-5" refType="h" refFor="ch" refForName="FiveNodes_4" fact="0.65"/>
+          <dgm:constr type="h" for="ch" forName="FiveConn_4-5" refType="h" refFor="ch" refForName="FiveNodes_4" fact="0.65"/>
+          <dgm:constr type="ctrY" for="ch" forName="FiveConn_4-5" refType="h" fact="0.804"/>
+          <dgm:constr type="l" for="ch" forName="FiveConn_4-5" refType="l" refFor="ch" refForName="FiveNodes_4"/>
+          <dgm:constr type="l" for="ch" forName="FiveNodes_1_text" refType="r" refFor="ch" refForName="FiveConn_1-2"/>
+          <dgm:constr type="lOff" for="ch" forName="FiveNodes_1_text" refType="w" refFor="ch" refForName="FiveConn_1-2" fact="0.73"/>
+          <dgm:constr type="t" for="ch" forName="FiveNodes_1_text" refType="t" refFor="ch" refForName="FiveNodes_1"/>
+          <dgm:constr type="b" for="ch" forName="FiveNodes_1_text" refType="b" refFor="ch" refForName="FiveNodes_1"/>
+          <dgm:constr type="r" for="ch" forName="FiveNodes_1_text" refType="r" refFor="ch" refForName="FiveNodes_1"/>
+          <dgm:constr type="l" for="ch" forName="FiveNodes_2_text" refType="r" refFor="ch" refForName="FiveConn_1-2"/>
+          <dgm:constr type="t" for="ch" forName="FiveNodes_2_text" refType="t" refFor="ch" refForName="FiveNodes_2"/>
+          <dgm:constr type="b" for="ch" forName="FiveNodes_2_text" refType="b" refFor="ch" refForName="FiveNodes_2"/>
+          <dgm:constr type="r" for="ch" forName="FiveNodes_2_text" refType="r" refFor="ch" refForName="FiveNodes_2"/>
+          <dgm:constr type="l" for="ch" forName="FiveNodes_3_text" refType="r" refFor="ch" refForName="FiveConn_2-3"/>
+          <dgm:constr type="t" for="ch" forName="FiveNodes_3_text" refType="t" refFor="ch" refForName="FiveNodes_3"/>
+          <dgm:constr type="b" for="ch" forName="FiveNodes_3_text" refType="b" refFor="ch" refForName="FiveNodes_3"/>
+          <dgm:constr type="r" for="ch" forName="FiveNodes_3_text" refType="r" refFor="ch" refForName="FiveNodes_3"/>
+          <dgm:constr type="l" for="ch" forName="FiveNodes_4_text" refType="r" refFor="ch" refForName="FiveConn_3-4"/>
+          <dgm:constr type="t" for="ch" forName="FiveNodes_4_text" refType="t" refFor="ch" refForName="FiveNodes_4"/>
+          <dgm:constr type="b" for="ch" forName="FiveNodes_4_text" refType="b" refFor="ch" refForName="FiveNodes_4"/>
+          <dgm:constr type="r" for="ch" forName="FiveNodes_4_text" refType="r" refFor="ch" refForName="FiveNodes_4"/>
+          <dgm:constr type="l" for="ch" forName="FiveNodes_5_text" refType="r" refFor="ch" refForName="FiveConn_4-5"/>
+          <dgm:constr type="t" for="ch" forName="FiveNodes_5_text" refType="t" refFor="ch" refForName="FiveNodes_5"/>
+          <dgm:constr type="b" for="ch" forName="FiveNodes_5_text" refType="b" refFor="ch" refForName="FiveNodes_5"/>
+          <dgm:constr type="r" for="ch" forName="FiveNodes_5_text" refType="r" refFor="ch" refForName="FiveNodes_5"/>
+        </dgm:constrLst>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:ruleLst/>
+    <dgm:layoutNode name="dummyMaxCanvas">
+      <dgm:varLst/>
+      <dgm:alg type="sp"/>
+      <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+        <dgm:adjLst/>
+      </dgm:shape>
+      <dgm:presOf/>
+      <dgm:constrLst/>
+      <dgm:ruleLst/>
+    </dgm:layoutNode>
+    <dgm:choose name="Name3">
+      <dgm:if name="Name4" axis="ch" ptType="node" func="cnt" op="equ" val="1">
+        <dgm:layoutNode name="OneNode_1">
+          <dgm:varLst>
+            <dgm:bulletEnabled val="1"/>
+          </dgm:varLst>
+          <dgm:alg type="tx"/>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+            <dgm:adjLst>
+              <dgm:adj idx="1" val="0.1"/>
+            </dgm:adjLst>
+          </dgm:shape>
+          <dgm:presOf axis="ch desOrSelf" ptType="node node" st="1 1" cnt="1 0"/>
+          <dgm:constrLst>
+            <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+            <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+            <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+            <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+          </dgm:constrLst>
+          <dgm:ruleLst>
+            <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+          </dgm:ruleLst>
+        </dgm:layoutNode>
+      </dgm:if>
+      <dgm:else name="Name5">
+        <dgm:choose name="Name6">
+          <dgm:if name="Name7" axis="ch" ptType="node" func="cnt" op="equ" val="2">
+            <dgm:layoutNode name="TwoNodes_1">
+              <dgm:varLst>
+                <dgm:bulletEnabled val="1"/>
+              </dgm:varLst>
+              <dgm:alg type="sp"/>
+              <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+                <dgm:adjLst>
+                  <dgm:adj idx="1" val="0.1"/>
+                </dgm:adjLst>
+              </dgm:shape>
+              <dgm:presOf axis="ch desOrSelf" ptType="node node" st="1 1" cnt="1 0"/>
+              <dgm:constrLst/>
+              <dgm:ruleLst/>
+            </dgm:layoutNode>
+            <dgm:layoutNode name="TwoNodes_2">
+              <dgm:varLst>
+                <dgm:bulletEnabled val="1"/>
+              </dgm:varLst>
+              <dgm:alg type="sp"/>
+              <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+                <dgm:adjLst>
+                  <dgm:adj idx="1" val="0.1"/>
+                </dgm:adjLst>
+              </dgm:shape>
+              <dgm:presOf axis="ch desOrSelf" ptType="node node" st="2 1" cnt="1 0"/>
+              <dgm:constrLst/>
+              <dgm:ruleLst/>
+            </dgm:layoutNode>
+            <dgm:layoutNode name="TwoConn_1-2" styleLbl="fgAccFollowNode1">
+              <dgm:varLst>
+                <dgm:bulletEnabled val="1"/>
+              </dgm:varLst>
+              <dgm:alg type="tx"/>
+              <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="downArrow" r:blip="">
+                <dgm:adjLst>
+                  <dgm:adj idx="1" val="0.55"/>
+                  <dgm:adj idx="2" val="0.45"/>
+                </dgm:adjLst>
+              </dgm:shape>
+              <dgm:presOf axis="ch" ptType="sibTrans" cnt="1"/>
+              <dgm:constrLst>
+                <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+                <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+                <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+                <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+              </dgm:constrLst>
+              <dgm:ruleLst>
+                <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+              </dgm:ruleLst>
+            </dgm:layoutNode>
+            <dgm:layoutNode name="TwoNodes_1_text">
+              <dgm:varLst>
+                <dgm:bulletEnabled val="1"/>
+              </dgm:varLst>
+              <dgm:alg type="tx">
+                <dgm:param type="parTxLTRAlign" val="l"/>
+                <dgm:param type="txAnchorVertCh" val="mid"/>
+              </dgm:alg>
+              <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="" hideGeom="1">
+                <dgm:adjLst>
+                  <dgm:adj idx="1" val="0.1"/>
+                </dgm:adjLst>
+              </dgm:shape>
+              <dgm:presOf axis="ch desOrSelf" ptType="node node" st="1 1" cnt="1 0"/>
+              <dgm:constrLst>
+                <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+                <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+                <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+                <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+              </dgm:constrLst>
+              <dgm:ruleLst>
+                <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+              </dgm:ruleLst>
+            </dgm:layoutNode>
+            <dgm:layoutNode name="TwoNodes_2_text">
+              <dgm:varLst>
+                <dgm:bulletEnabled val="1"/>
+              </dgm:varLst>
+              <dgm:alg type="tx">
+                <dgm:param type="parTxLTRAlign" val="l"/>
+                <dgm:param type="txAnchorVertCh" val="mid"/>
+              </dgm:alg>
+              <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="" hideGeom="1">
+                <dgm:adjLst>
+                  <dgm:adj idx="1" val="0.1"/>
+                </dgm:adjLst>
+              </dgm:shape>
+              <dgm:presOf axis="ch desOrSelf" ptType="node node" st="2 1" cnt="1 0"/>
+              <dgm:constrLst>
+                <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+                <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+                <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+                <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+              </dgm:constrLst>
+              <dgm:ruleLst>
+                <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+              </dgm:ruleLst>
+            </dgm:layoutNode>
+          </dgm:if>
+          <dgm:else name="Name8">
+            <dgm:choose name="Name9">
+              <dgm:if name="Name10" axis="ch" ptType="node" func="cnt" op="equ" val="3">
+                <dgm:layoutNode name="ThreeNodes_1">
+                  <dgm:varLst>
+                    <dgm:bulletEnabled val="1"/>
+                  </dgm:varLst>
+                  <dgm:alg type="sp"/>
+                  <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+                    <dgm:adjLst>
+                      <dgm:adj idx="1" val="0.1"/>
+                    </dgm:adjLst>
+                  </dgm:shape>
+                  <dgm:presOf axis="ch desOrSelf" ptType="node node" st="1 1" cnt="1 0"/>
+                  <dgm:constrLst/>
+                  <dgm:ruleLst/>
+                </dgm:layoutNode>
+                <dgm:layoutNode name="ThreeNodes_2">
+                  <dgm:varLst>
+                    <dgm:bulletEnabled val="1"/>
+                  </dgm:varLst>
+                  <dgm:alg type="sp"/>
+                  <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+                    <dgm:adjLst>
+                      <dgm:adj idx="1" val="0.1"/>
+                    </dgm:adjLst>
+                  </dgm:shape>
+                  <dgm:presOf axis="ch desOrSelf" ptType="node node" st="2 1" cnt="1 0"/>
+                  <dgm:constrLst/>
+                  <dgm:ruleLst/>
+                </dgm:layoutNode>
+                <dgm:layoutNode name="ThreeNodes_3">
+                  <dgm:varLst>
+                    <dgm:bulletEnabled val="1"/>
+                  </dgm:varLst>
+                  <dgm:alg type="sp"/>
+                  <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+                    <dgm:adjLst>
+                      <dgm:adj idx="1" val="0.1"/>
+                    </dgm:adjLst>
+                  </dgm:shape>
+                  <dgm:presOf axis="ch desOrSelf" ptType="node node" st="3 1" cnt="1 0"/>
+                  <dgm:constrLst/>
+                  <dgm:ruleLst/>
+                </dgm:layoutNode>
+                <dgm:layoutNode name="ThreeConn_1-2" styleLbl="fgAccFollowNode1">
+                  <dgm:varLst>
+                    <dgm:bulletEnabled val="1"/>
+                  </dgm:varLst>
+                  <dgm:alg type="tx"/>
+                  <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="downArrow" r:blip="">
+                    <dgm:adjLst>
+                      <dgm:adj idx="1" val="0.55"/>
+                      <dgm:adj idx="2" val="0.45"/>
+                    </dgm:adjLst>
+                  </dgm:shape>
+                  <dgm:presOf axis="ch" ptType="sibTrans" cnt="1"/>
+                  <dgm:constrLst>
+                    <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+                    <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+                    <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+                    <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+                  </dgm:constrLst>
+                  <dgm:ruleLst>
+                    <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                  </dgm:ruleLst>
+                </dgm:layoutNode>
+                <dgm:layoutNode name="ThreeConn_2-3" styleLbl="fgAccFollowNode1">
+                  <dgm:varLst>
+                    <dgm:bulletEnabled val="1"/>
+                  </dgm:varLst>
+                  <dgm:alg type="tx"/>
+                  <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="downArrow" r:blip="">
+                    <dgm:adjLst>
+                      <dgm:adj idx="1" val="0.55"/>
+                      <dgm:adj idx="2" val="0.45"/>
+                    </dgm:adjLst>
+                  </dgm:shape>
+                  <dgm:presOf axis="ch" ptType="sibTrans" st="2" cnt="1"/>
+                  <dgm:constrLst>
+                    <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+                    <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+                    <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+                    <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+                  </dgm:constrLst>
+                  <dgm:ruleLst>
+                    <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                  </dgm:ruleLst>
+                </dgm:layoutNode>
+                <dgm:layoutNode name="ThreeNodes_1_text">
+                  <dgm:varLst>
+                    <dgm:bulletEnabled val="1"/>
+                  </dgm:varLst>
+                  <dgm:alg type="tx">
+                    <dgm:param type="parTxLTRAlign" val="l"/>
+                    <dgm:param type="txAnchorVertCh" val="mid"/>
+                  </dgm:alg>
+                  <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="" hideGeom="1">
+                    <dgm:adjLst>
+                      <dgm:adj idx="1" val="0.1"/>
+                    </dgm:adjLst>
+                  </dgm:shape>
+                  <dgm:presOf axis="ch desOrSelf" ptType="node node" st="1 1" cnt="1 0"/>
+                  <dgm:constrLst>
+                    <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+                    <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+                    <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+                    <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+                  </dgm:constrLst>
+                  <dgm:ruleLst>
+                    <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                  </dgm:ruleLst>
+                </dgm:layoutNode>
+                <dgm:layoutNode name="ThreeNodes_2_text">
+                  <dgm:varLst>
+                    <dgm:bulletEnabled val="1"/>
+                  </dgm:varLst>
+                  <dgm:alg type="tx">
+                    <dgm:param type="parTxLTRAlign" val="l"/>
+                    <dgm:param type="txAnchorVertCh" val="mid"/>
+                  </dgm:alg>
+                  <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="" hideGeom="1">
+                    <dgm:adjLst>
+                      <dgm:adj idx="1" val="0.1"/>
+                    </dgm:adjLst>
+                  </dgm:shape>
+                  <dgm:presOf axis="ch desOrSelf" ptType="node node" st="2 1" cnt="1 0"/>
+                  <dgm:constrLst>
+                    <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+                    <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+                    <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+                    <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+                  </dgm:constrLst>
+                  <dgm:ruleLst>
+                    <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                  </dgm:ruleLst>
+                </dgm:layoutNode>
+                <dgm:layoutNode name="ThreeNodes_3_text">
+                  <dgm:varLst>
+                    <dgm:bulletEnabled val="1"/>
+                  </dgm:varLst>
+                  <dgm:alg type="tx">
+                    <dgm:param type="parTxLTRAlign" val="l"/>
+                    <dgm:param type="txAnchorVertCh" val="mid"/>
+                  </dgm:alg>
+                  <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="" hideGeom="1">
+                    <dgm:adjLst>
+                      <dgm:adj idx="1" val="0.1"/>
+                    </dgm:adjLst>
+                  </dgm:shape>
+                  <dgm:presOf axis="ch desOrSelf" ptType="node node" st="3 1" cnt="1 0"/>
+                  <dgm:constrLst>
+                    <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+                    <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+                    <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+                    <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+                  </dgm:constrLst>
+                  <dgm:ruleLst>
+                    <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                  </dgm:ruleLst>
+                </dgm:layoutNode>
+              </dgm:if>
+              <dgm:else name="Name11">
+                <dgm:choose name="Name12">
+                  <dgm:if name="Name13" axis="ch" ptType="node" func="cnt" op="equ" val="4">
+                    <dgm:layoutNode name="FourNodes_1">
+                      <dgm:varLst>
+                        <dgm:bulletEnabled val="1"/>
+                      </dgm:varLst>
+                      <dgm:alg type="sp"/>
+                      <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+                        <dgm:adjLst>
+                          <dgm:adj idx="1" val="0.1"/>
+                        </dgm:adjLst>
+                      </dgm:shape>
+                      <dgm:presOf axis="ch desOrSelf" ptType="node node" st="1 1" cnt="1 0"/>
+                      <dgm:constrLst/>
+                      <dgm:ruleLst/>
+                    </dgm:layoutNode>
+                    <dgm:layoutNode name="FourNodes_2">
+                      <dgm:varLst>
+                        <dgm:bulletEnabled val="1"/>
+                      </dgm:varLst>
+                      <dgm:alg type="sp"/>
+                      <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+                        <dgm:adjLst>
+                          <dgm:adj idx="1" val="0.1"/>
+                        </dgm:adjLst>
+                      </dgm:shape>
+                      <dgm:presOf axis="ch desOrSelf" ptType="node node" st="2 1" cnt="1 0"/>
+                      <dgm:constrLst/>
+                      <dgm:ruleLst/>
+                    </dgm:layoutNode>
+                    <dgm:layoutNode name="FourNodes_3">
+                      <dgm:varLst>
+                        <dgm:bulletEnabled val="1"/>
+                      </dgm:varLst>
+                      <dgm:alg type="sp"/>
+                      <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+                        <dgm:adjLst>
+                          <dgm:adj idx="1" val="0.1"/>
+                        </dgm:adjLst>
+                      </dgm:shape>
+                      <dgm:presOf axis="ch desOrSelf" ptType="node node" st="3 1" cnt="1 0"/>
+                      <dgm:constrLst/>
+                      <dgm:ruleLst/>
+                    </dgm:layoutNode>
+                    <dgm:layoutNode name="FourNodes_4">
+                      <dgm:varLst>
+                        <dgm:bulletEnabled val="1"/>
+                      </dgm:varLst>
+                      <dgm:alg type="sp"/>
+                      <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+                        <dgm:adjLst>
+                          <dgm:adj idx="1" val="0.1"/>
+                        </dgm:adjLst>
+                      </dgm:shape>
+                      <dgm:presOf axis="ch desOrSelf" ptType="node node" st="4 1" cnt="1 0"/>
+                      <dgm:constrLst/>
+                      <dgm:ruleLst/>
+                    </dgm:layoutNode>
+                    <dgm:layoutNode name="FourConn_1-2" styleLbl="fgAccFollowNode1">
+                      <dgm:varLst>
+                        <dgm:bulletEnabled val="1"/>
+                      </dgm:varLst>
+                      <dgm:alg type="tx"/>
+                      <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="downArrow" r:blip="">
+                        <dgm:adjLst>
+                          <dgm:adj idx="1" val="0.55"/>
+                          <dgm:adj idx="2" val="0.45"/>
+                        </dgm:adjLst>
+                      </dgm:shape>
+                      <dgm:presOf axis="ch" ptType="sibTrans" cnt="1"/>
+                      <dgm:constrLst>
+                        <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+                        <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+                        <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+                        <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+                      </dgm:constrLst>
+                      <dgm:ruleLst>
+                        <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                      </dgm:ruleLst>
+                    </dgm:layoutNode>
+                    <dgm:layoutNode name="FourConn_2-3" styleLbl="fgAccFollowNode1">
+                      <dgm:varLst>
+                        <dgm:bulletEnabled val="1"/>
+                      </dgm:varLst>
+                      <dgm:alg type="tx"/>
+                      <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="downArrow" r:blip="">
+                        <dgm:adjLst>
+                          <dgm:adj idx="1" val="0.55"/>
+                          <dgm:adj idx="2" val="0.45"/>
+                        </dgm:adjLst>
+                      </dgm:shape>
+                      <dgm:presOf axis="ch" ptType="sibTrans" st="2" cnt="1"/>
+                      <dgm:constrLst>
+                        <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+                        <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+                        <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+                        <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+                      </dgm:constrLst>
+                      <dgm:ruleLst>
+                        <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                      </dgm:ruleLst>
+                    </dgm:layoutNode>
+                    <dgm:layoutNode name="FourConn_3-4" styleLbl="fgAccFollowNode1">
+                      <dgm:varLst>
+                        <dgm:bulletEnabled val="1"/>
+                      </dgm:varLst>
+                      <dgm:alg type="tx"/>
+                      <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="downArrow" r:blip="">
+                        <dgm:adjLst>
+                          <dgm:adj idx="1" val="0.55"/>
+                          <dgm:adj idx="2" val="0.45"/>
+                        </dgm:adjLst>
+                      </dgm:shape>
+                      <dgm:presOf axis="ch" ptType="sibTrans" st="3" cnt="1"/>
+                      <dgm:constrLst>
+                        <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+                        <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+                        <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+                        <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+                      </dgm:constrLst>
+                      <dgm:ruleLst>
+                        <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                      </dgm:ruleLst>
+                    </dgm:layoutNode>
+                    <dgm:layoutNode name="FourNodes_1_text">
+                      <dgm:varLst>
+                        <dgm:bulletEnabled val="1"/>
+                      </dgm:varLst>
+                      <dgm:alg type="tx">
+                        <dgm:param type="parTxLTRAlign" val="l"/>
+                        <dgm:param type="txAnchorVertCh" val="mid"/>
+                      </dgm:alg>
+                      <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="" hideGeom="1">
+                        <dgm:adjLst>
+                          <dgm:adj idx="1" val="0.1"/>
+                        </dgm:adjLst>
+                      </dgm:shape>
+                      <dgm:presOf axis="ch desOrSelf" ptType="node node" st="1 1" cnt="1 0"/>
+                      <dgm:constrLst>
+                        <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+                        <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+                        <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+                        <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+                      </dgm:constrLst>
+                      <dgm:ruleLst>
+                        <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                      </dgm:ruleLst>
+                    </dgm:layoutNode>
+                    <dgm:layoutNode name="FourNodes_2_text">
+                      <dgm:varLst>
+                        <dgm:bulletEnabled val="1"/>
+                      </dgm:varLst>
+                      <dgm:alg type="tx">
+                        <dgm:param type="parTxLTRAlign" val="l"/>
+                        <dgm:param type="txAnchorVertCh" val="mid"/>
+                      </dgm:alg>
+                      <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="" hideGeom="1">
+                        <dgm:adjLst>
+                          <dgm:adj idx="1" val="0.1"/>
+                        </dgm:adjLst>
+                      </dgm:shape>
+                      <dgm:presOf axis="ch desOrSelf" ptType="node node" st="2 1" cnt="1 0"/>
+                      <dgm:constrLst>
+                        <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+                        <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+                        <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+                        <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+                      </dgm:constrLst>
+                      <dgm:ruleLst>
+                        <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                      </dgm:ruleLst>
+                    </dgm:layoutNode>
+                    <dgm:layoutNode name="FourNodes_3_text">
+                      <dgm:varLst>
+                        <dgm:bulletEnabled val="1"/>
+                      </dgm:varLst>
+                      <dgm:alg type="tx">
+                        <dgm:param type="parTxLTRAlign" val="l"/>
+                        <dgm:param type="txAnchorVertCh" val="mid"/>
+                      </dgm:alg>
+                      <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="" hideGeom="1">
+                        <dgm:adjLst>
+                          <dgm:adj idx="1" val="0.1"/>
+                        </dgm:adjLst>
+                      </dgm:shape>
+                      <dgm:presOf axis="ch desOrSelf" ptType="node node" st="3 1" cnt="1 0"/>
+                      <dgm:constrLst>
+                        <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+                        <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+                        <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+                        <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+                      </dgm:constrLst>
+                      <dgm:ruleLst>
+                        <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                      </dgm:ruleLst>
+                    </dgm:layoutNode>
+                    <dgm:layoutNode name="FourNodes_4_text">
+                      <dgm:varLst>
+                        <dgm:bulletEnabled val="1"/>
+                      </dgm:varLst>
+                      <dgm:alg type="tx">
+                        <dgm:param type="parTxLTRAlign" val="l"/>
+                        <dgm:param type="txAnchorVertCh" val="mid"/>
+                      </dgm:alg>
+                      <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="" hideGeom="1">
+                        <dgm:adjLst>
+                          <dgm:adj idx="1" val="0.1"/>
+                        </dgm:adjLst>
+                      </dgm:shape>
+                      <dgm:presOf axis="ch desOrSelf" ptType="node node" st="4 1" cnt="1 0"/>
+                      <dgm:constrLst>
+                        <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+                        <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+                        <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+                        <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+                      </dgm:constrLst>
+                      <dgm:ruleLst>
+                        <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                      </dgm:ruleLst>
+                    </dgm:layoutNode>
+                  </dgm:if>
+                  <dgm:else name="Name14">
+                    <dgm:choose name="Name15">
+                      <dgm:if name="Name16" axis="ch" ptType="node" func="cnt" op="gte" val="5">
+                        <dgm:layoutNode name="FiveNodes_1">
+                          <dgm:varLst>
+                            <dgm:bulletEnabled val="1"/>
+                          </dgm:varLst>
+                          <dgm:alg type="sp"/>
+                          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+                            <dgm:adjLst>
+                              <dgm:adj idx="1" val="0.1"/>
+                            </dgm:adjLst>
+                          </dgm:shape>
+                          <dgm:presOf axis="ch desOrSelf" ptType="node node" st="1 1" cnt="1 0"/>
+                          <dgm:constrLst/>
+                          <dgm:ruleLst/>
+                        </dgm:layoutNode>
+                        <dgm:layoutNode name="FiveNodes_2">
+                          <dgm:varLst>
+                            <dgm:bulletEnabled val="1"/>
+                          </dgm:varLst>
+                          <dgm:alg type="sp"/>
+                          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+                            <dgm:adjLst>
+                              <dgm:adj idx="1" val="0.1"/>
+                            </dgm:adjLst>
+                          </dgm:shape>
+                          <dgm:presOf axis="ch desOrSelf" ptType="node node" st="2 1" cnt="1 0"/>
+                          <dgm:constrLst/>
+                          <dgm:ruleLst/>
+                        </dgm:layoutNode>
+                        <dgm:layoutNode name="FiveNodes_3">
+                          <dgm:varLst>
+                            <dgm:bulletEnabled val="1"/>
+                          </dgm:varLst>
+                          <dgm:alg type="sp"/>
+                          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+                            <dgm:adjLst>
+                              <dgm:adj idx="1" val="0.1"/>
+                            </dgm:adjLst>
+                          </dgm:shape>
+                          <dgm:presOf axis="ch desOrSelf" ptType="node node" st="3 1" cnt="1 0"/>
+                          <dgm:constrLst/>
+                          <dgm:ruleLst/>
+                        </dgm:layoutNode>
+                        <dgm:layoutNode name="FiveNodes_4">
+                          <dgm:varLst>
+                            <dgm:bulletEnabled val="1"/>
+                          </dgm:varLst>
+                          <dgm:alg type="sp"/>
+                          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+                            <dgm:adjLst>
+                              <dgm:adj idx="1" val="0.1"/>
+                            </dgm:adjLst>
+                          </dgm:shape>
+                          <dgm:presOf axis="ch desOrSelf" ptType="node node" st="4 1" cnt="1 0"/>
+                          <dgm:constrLst/>
+                          <dgm:ruleLst/>
+                        </dgm:layoutNode>
+                        <dgm:layoutNode name="FiveNodes_5">
+                          <dgm:varLst>
+                            <dgm:bulletEnabled val="1"/>
+                          </dgm:varLst>
+                          <dgm:alg type="sp"/>
+                          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="">
+                            <dgm:adjLst>
+                              <dgm:adj idx="1" val="0.1"/>
+                            </dgm:adjLst>
+                          </dgm:shape>
+                          <dgm:presOf axis="ch desOrSelf" ptType="node node" st="5 1" cnt="1 0"/>
+                          <dgm:constrLst/>
+                          <dgm:ruleLst/>
+                        </dgm:layoutNode>
+                        <dgm:layoutNode name="FiveConn_1-2" styleLbl="fgAccFollowNode1">
+                          <dgm:varLst>
+                            <dgm:bulletEnabled val="1"/>
+                          </dgm:varLst>
+                          <dgm:alg type="tx"/>
+                          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="downArrow" r:blip="">
+                            <dgm:adjLst>
+                              <dgm:adj idx="1" val="0.55"/>
+                              <dgm:adj idx="2" val="0.45"/>
+                            </dgm:adjLst>
+                          </dgm:shape>
+                          <dgm:presOf axis="ch" ptType="sibTrans" cnt="1"/>
+                          <dgm:constrLst>
+                            <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+                            <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+                            <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+                            <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+                          </dgm:constrLst>
+                          <dgm:ruleLst>
+                            <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                          </dgm:ruleLst>
+                        </dgm:layoutNode>
+                        <dgm:layoutNode name="FiveConn_2-3" styleLbl="fgAccFollowNode1">
+                          <dgm:varLst>
+                            <dgm:bulletEnabled val="1"/>
+                          </dgm:varLst>
+                          <dgm:alg type="tx"/>
+                          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="downArrow" r:blip="">
+                            <dgm:adjLst>
+                              <dgm:adj idx="1" val="0.55"/>
+                              <dgm:adj idx="2" val="0.45"/>
+                            </dgm:adjLst>
+                          </dgm:shape>
+                          <dgm:presOf axis="ch" ptType="sibTrans" st="2" cnt="1"/>
+                          <dgm:constrLst>
+                            <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+                            <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+                            <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+                            <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+                          </dgm:constrLst>
+                          <dgm:ruleLst>
+                            <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                          </dgm:ruleLst>
+                        </dgm:layoutNode>
+                        <dgm:layoutNode name="FiveConn_3-4" styleLbl="fgAccFollowNode1">
+                          <dgm:varLst>
+                            <dgm:bulletEnabled val="1"/>
+                          </dgm:varLst>
+                          <dgm:alg type="tx"/>
+                          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="downArrow" r:blip="">
+                            <dgm:adjLst>
+                              <dgm:adj idx="1" val="0.55"/>
+                              <dgm:adj idx="2" val="0.45"/>
+                            </dgm:adjLst>
+                          </dgm:shape>
+                          <dgm:presOf axis="ch" ptType="sibTrans" st="3" cnt="1"/>
+                          <dgm:constrLst>
+                            <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+                            <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+                            <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+                            <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+                          </dgm:constrLst>
+                          <dgm:ruleLst>
+                            <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                          </dgm:ruleLst>
+                        </dgm:layoutNode>
+                        <dgm:layoutNode name="FiveConn_4-5" styleLbl="fgAccFollowNode1">
+                          <dgm:varLst>
+                            <dgm:bulletEnabled val="1"/>
+                          </dgm:varLst>
+                          <dgm:alg type="tx"/>
+                          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="downArrow" r:blip="">
+                            <dgm:adjLst>
+                              <dgm:adj idx="1" val="0.55"/>
+                              <dgm:adj idx="2" val="0.45"/>
+                            </dgm:adjLst>
+                          </dgm:shape>
+                          <dgm:presOf axis="ch" ptType="sibTrans" st="4" cnt="1"/>
+                          <dgm:constrLst>
+                            <dgm:constr type="lMarg" refType="primFontSz" fact="0.1"/>
+                            <dgm:constr type="rMarg" refType="primFontSz" fact="0.1"/>
+                            <dgm:constr type="tMarg" refType="primFontSz" fact="0.1"/>
+                            <dgm:constr type="bMarg" refType="primFontSz" fact="0.1"/>
+                          </dgm:constrLst>
+                          <dgm:ruleLst>
+                            <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                          </dgm:ruleLst>
+                        </dgm:layoutNode>
+                        <dgm:layoutNode name="FiveNodes_1_text">
+                          <dgm:varLst>
+                            <dgm:bulletEnabled val="1"/>
+                          </dgm:varLst>
+                          <dgm:alg type="tx">
+                            <dgm:param type="parTxLTRAlign" val="l"/>
+                            <dgm:param type="txAnchorVertCh" val="mid"/>
+                          </dgm:alg>
+                          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="" hideGeom="1">
+                            <dgm:adjLst>
+                              <dgm:adj idx="1" val="0.1"/>
+                            </dgm:adjLst>
+                          </dgm:shape>
+                          <dgm:presOf axis="ch desOrSelf" ptType="node node" st="1 1" cnt="1 0"/>
+                          <dgm:constrLst>
+                            <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+                            <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+                            <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+                            <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+                          </dgm:constrLst>
+                          <dgm:ruleLst>
+                            <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                          </dgm:ruleLst>
+                        </dgm:layoutNode>
+                        <dgm:layoutNode name="FiveNodes_2_text">
+                          <dgm:varLst>
+                            <dgm:bulletEnabled val="1"/>
+                          </dgm:varLst>
+                          <dgm:alg type="tx">
+                            <dgm:param type="parTxLTRAlign" val="l"/>
+                            <dgm:param type="txAnchorVertCh" val="mid"/>
+                          </dgm:alg>
+                          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="" hideGeom="1">
+                            <dgm:adjLst>
+                              <dgm:adj idx="1" val="0.1"/>
+                            </dgm:adjLst>
+                          </dgm:shape>
+                          <dgm:presOf axis="ch desOrSelf" ptType="node node" st="2 1" cnt="1 0"/>
+                          <dgm:constrLst>
+                            <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+                            <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+                            <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+                            <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+                          </dgm:constrLst>
+                          <dgm:ruleLst>
+                            <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                          </dgm:ruleLst>
+                        </dgm:layoutNode>
+                        <dgm:layoutNode name="FiveNodes_3_text">
+                          <dgm:varLst>
+                            <dgm:bulletEnabled val="1"/>
+                          </dgm:varLst>
+                          <dgm:alg type="tx">
+                            <dgm:param type="parTxLTRAlign" val="l"/>
+                            <dgm:param type="txAnchorVertCh" val="mid"/>
+                          </dgm:alg>
+                          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="" hideGeom="1">
+                            <dgm:adjLst>
+                              <dgm:adj idx="1" val="0.1"/>
+                            </dgm:adjLst>
+                          </dgm:shape>
+                          <dgm:presOf axis="ch desOrSelf" ptType="node node" st="3 1" cnt="1 0"/>
+                          <dgm:constrLst>
+                            <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+                            <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+                            <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+                            <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+                          </dgm:constrLst>
+                          <dgm:ruleLst>
+                            <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                          </dgm:ruleLst>
+                        </dgm:layoutNode>
+                        <dgm:layoutNode name="FiveNodes_4_text">
+                          <dgm:varLst>
+                            <dgm:bulletEnabled val="1"/>
+                          </dgm:varLst>
+                          <dgm:alg type="tx">
+                            <dgm:param type="parTxLTRAlign" val="l"/>
+                            <dgm:param type="txAnchorVertCh" val="mid"/>
+                          </dgm:alg>
+                          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="" hideGeom="1">
+                            <dgm:adjLst>
+                              <dgm:adj idx="1" val="0.1"/>
+                            </dgm:adjLst>
+                          </dgm:shape>
+                          <dgm:presOf axis="ch desOrSelf" ptType="node node" st="4 1" cnt="1 0"/>
+                          <dgm:constrLst>
+                            <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+                            <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+                            <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+                            <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+                          </dgm:constrLst>
+                          <dgm:ruleLst>
+                            <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                          </dgm:ruleLst>
+                        </dgm:layoutNode>
+                        <dgm:layoutNode name="FiveNodes_5_text">
+                          <dgm:varLst>
+                            <dgm:bulletEnabled val="1"/>
+                          </dgm:varLst>
+                          <dgm:alg type="tx">
+                            <dgm:param type="parTxLTRAlign" val="l"/>
+                            <dgm:param type="txAnchorVertCh" val="mid"/>
+                          </dgm:alg>
+                          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="roundRect" r:blip="" hideGeom="1">
+                            <dgm:adjLst>
+                              <dgm:adj idx="1" val="0.1"/>
+                            </dgm:adjLst>
+                          </dgm:shape>
+                          <dgm:presOf axis="ch desOrSelf" ptType="node node" st="5 1" cnt="1 0"/>
+                          <dgm:constrLst>
+                            <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
+                            <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
+                            <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
+                            <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
+                          </dgm:constrLst>
+                          <dgm:ruleLst>
+                            <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                          </dgm:ruleLst>
+                        </dgm:layoutNode>
+                      </dgm:if>
+                      <dgm:else name="Name17"/>
+                    </dgm:choose>
+                  </dgm:else>
+                </dgm:choose>
+              </dgm:else>
+            </dgm:choose>
+          </dgm:else>
+        </dgm:choose>
+      </dgm:else>
+    </dgm:choose>
+  </dgm:layoutNode>
+</dgm:layoutDef>
+</file>
+
+<file path=ppt/diagrams/layout5.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2008/layout/HorizontalMultiLevelHierarchy">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="hierarchy" pri="4600"/>
+  </dgm:catLst>
+  <dgm:sampData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="11">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="12">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="13">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="2" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="3" srcId="1" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="4" srcId="1" destId="12" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="5" srcId="1" destId="13" srcOrd="2" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:sampData>
+  <dgm:styleData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="11">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="12">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="2" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="3" srcId="1" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="4" srcId="1" destId="12" srcOrd="1" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:styleData>
+  <dgm:clrData>
+    <dgm:dataModel>
+      <dgm:ptLst>
+        <dgm:pt modelId="0" type="doc"/>
+        <dgm:pt modelId="1">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="11">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="12">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+        <dgm:pt modelId="13">
+          <dgm:prSet phldr="1"/>
+        </dgm:pt>
+      </dgm:ptLst>
+      <dgm:cxnLst>
+        <dgm:cxn modelId="2" srcId="0" destId="1" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="3" srcId="1" destId="11" srcOrd="0" destOrd="0"/>
+        <dgm:cxn modelId="4" srcId="1" destId="12" srcOrd="1" destOrd="0"/>
+        <dgm:cxn modelId="5" srcId="1" destId="13" srcOrd="2" destOrd="0"/>
+      </dgm:cxnLst>
+      <dgm:bg/>
+      <dgm:whole/>
+    </dgm:dataModel>
+  </dgm:clrData>
+  <dgm:layoutNode name="Name0">
+    <dgm:varLst>
+      <dgm:chPref val="1"/>
+      <dgm:dir/>
+      <dgm:animOne val="branch"/>
+      <dgm:animLvl val="lvl"/>
+      <dgm:resizeHandles val="exact"/>
+    </dgm:varLst>
+    <dgm:choose name="Name1">
+      <dgm:if name="Name2" func="var" arg="dir" op="equ" val="norm">
+        <dgm:alg type="hierChild">
+          <dgm:param type="linDir" val="fromT"/>
+          <dgm:param type="chAlign" val="l"/>
+        </dgm:alg>
+      </dgm:if>
+      <dgm:else name="Name3">
+        <dgm:alg type="hierChild">
+          <dgm:param type="linDir" val="fromT"/>
+          <dgm:param type="chAlign" val="r"/>
+        </dgm:alg>
+      </dgm:else>
+    </dgm:choose>
+    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+      <dgm:adjLst/>
+    </dgm:shape>
+    <dgm:presOf/>
+    <dgm:constrLst>
+      <dgm:constr type="h" for="des" forName="LevelOneTextNode" refType="h"/>
+      <dgm:constr type="w" for="des" forName="LevelOneTextNode" refType="h" refFor="des" refForName="LevelOneTextNode" fact="0.19"/>
+      <dgm:constr type="h" for="des" forName="LevelTwoTextNode" refType="w" refFor="des" refForName="LevelOneTextNode"/>
+      <dgm:constr type="w" for="des" forName="LevelTwoTextNode" refType="h" refFor="des" refForName="LevelTwoTextNode" fact="3.28"/>
+      <dgm:constr type="sibSp" refType="h" refFor="des" refForName="LevelTwoTextNode" op="equ" fact="0.25"/>
+      <dgm:constr type="sibSp" for="des" forName="level2hierChild" refType="h" refFor="des" refForName="LevelTwoTextNode" op="equ" fact="0.25"/>
+      <dgm:constr type="sibSp" for="des" forName="level3hierChild" refType="h" refFor="des" refForName="LevelTwoTextNode" op="equ" fact="0.25"/>
+      <dgm:constr type="sp" for="des" forName="root1" refType="w" refFor="des" refForName="LevelTwoTextNode" fact="0.2"/>
+      <dgm:constr type="sp" for="des" forName="root2" refType="sp" refFor="des" refForName="root1" op="equ"/>
+      <dgm:constr type="primFontSz" for="des" forName="LevelOneTextNode" op="equ" val="65"/>
+      <dgm:constr type="primFontSz" for="des" forName="LevelTwoTextNode" op="equ" val="65"/>
+      <dgm:constr type="primFontSz" for="des" forName="LevelTwoTextNode" refType="primFontSz" refFor="des" refForName="LevelOneTextNode" op="lte"/>
+      <dgm:constr type="primFontSz" for="des" forName="connTx" op="equ" val="50"/>
+      <dgm:constr type="primFontSz" for="des" forName="connTx" refType="primFontSz" refFor="des" refForName="LevelOneTextNode" op="lte" fact="0.78"/>
+    </dgm:constrLst>
+    <dgm:forEach name="Name4" axis="ch">
+      <dgm:forEach name="Name5" axis="self" ptType="node">
+        <dgm:layoutNode name="root1">
+          <dgm:choose name="Name6">
+            <dgm:if name="Name7" func="var" arg="dir" op="equ" val="norm">
+              <dgm:alg type="hierRoot">
+                <dgm:param type="hierAlign" val="lCtrCh"/>
+              </dgm:alg>
+            </dgm:if>
+            <dgm:else name="Name8">
+              <dgm:alg type="hierRoot">
+                <dgm:param type="hierAlign" val="rCtrCh"/>
+              </dgm:alg>
+            </dgm:else>
+          </dgm:choose>
+          <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+            <dgm:adjLst/>
+          </dgm:shape>
+          <dgm:presOf/>
+          <dgm:layoutNode name="LevelOneTextNode" styleLbl="node0">
+            <dgm:varLst>
+              <dgm:chPref val="3"/>
+            </dgm:varLst>
+            <dgm:alg type="tx">
+              <dgm:param type="autoTxRot" val="grav"/>
+            </dgm:alg>
+            <dgm:choose name="Name9">
+              <dgm:if name="Name10" func="var" arg="dir" op="equ" val="norm">
+                <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" rot="270" type="rect" r:blip="">
+                  <dgm:adjLst/>
+                </dgm:shape>
+              </dgm:if>
+              <dgm:else name="Name11">
+                <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" rot="90" type="rect" r:blip="">
+                  <dgm:adjLst/>
+                </dgm:shape>
+              </dgm:else>
+            </dgm:choose>
+            <dgm:presOf axis="self"/>
+            <dgm:constrLst>
+              <dgm:constr type="tMarg" refType="primFontSz" fact="0.05"/>
+              <dgm:constr type="bMarg" refType="primFontSz" fact="0.05"/>
+              <dgm:constr type="lMarg" refType="primFontSz" fact="0.05"/>
+              <dgm:constr type="rMarg" refType="primFontSz" fact="0.05"/>
+            </dgm:constrLst>
+            <dgm:ruleLst>
+              <dgm:rule type="primFontSz" val="2" fact="NaN" max="NaN"/>
+            </dgm:ruleLst>
+          </dgm:layoutNode>
+          <dgm:layoutNode name="level2hierChild">
+            <dgm:choose name="Name12">
+              <dgm:if name="Name13" func="var" arg="dir" op="equ" val="norm">
+                <dgm:alg type="hierChild">
+                  <dgm:param type="linDir" val="fromT"/>
+                  <dgm:param type="chAlign" val="l"/>
+                </dgm:alg>
+              </dgm:if>
+              <dgm:else name="Name14">
+                <dgm:alg type="hierChild">
+                  <dgm:param type="linDir" val="fromT"/>
+                  <dgm:param type="chAlign" val="r"/>
+                </dgm:alg>
+              </dgm:else>
+            </dgm:choose>
+            <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+              <dgm:adjLst/>
+            </dgm:shape>
+            <dgm:presOf/>
+            <dgm:forEach name="repeat" axis="ch">
+              <dgm:forEach name="Name15" axis="self" ptType="parTrans" cnt="1">
+                <dgm:layoutNode name="conn2-1">
+                  <dgm:choose name="Name16">
+                    <dgm:if name="Name17" func="var" arg="dir" op="equ" val="norm">
+                      <dgm:alg type="conn">
+                        <dgm:param type="dim" val="1D"/>
+                        <dgm:param type="begPts" val="midR"/>
+                        <dgm:param type="endPts" val="midL"/>
+                        <dgm:param type="endSty" val="noArr"/>
+                        <dgm:param type="connRout" val="bend"/>
+                      </dgm:alg>
+                    </dgm:if>
+                    <dgm:else name="Name18">
+                      <dgm:alg type="conn">
+                        <dgm:param type="dim" val="1D"/>
+                        <dgm:param type="begPts" val="midL"/>
+                        <dgm:param type="endPts" val="midR"/>
+                        <dgm:param type="endSty" val="noArr"/>
+                        <dgm:param type="connRout" val="bend"/>
+                      </dgm:alg>
+                    </dgm:else>
+                  </dgm:choose>
+                  <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="conn" r:blip="" zOrderOff="-99999">
+                    <dgm:adjLst/>
+                  </dgm:shape>
+                  <dgm:presOf axis="self"/>
+                  <dgm:constrLst>
+                    <dgm:constr type="w" val="1"/>
+                    <dgm:constr type="h" val="5"/>
+                    <dgm:constr type="connDist"/>
+                    <dgm:constr type="begPad"/>
+                    <dgm:constr type="endPad"/>
+                    <dgm:constr type="userA" for="ch" refType="connDist"/>
+                  </dgm:constrLst>
+                  <dgm:layoutNode name="connTx">
+                    <dgm:alg type="tx">
+                      <dgm:param type="autoTxRot" val="grav"/>
+                    </dgm:alg>
+                    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="" hideGeom="1">
+                      <dgm:adjLst/>
+                    </dgm:shape>
+                    <dgm:presOf axis="self"/>
+                    <dgm:constrLst>
+                      <dgm:constr type="userA"/>
+                      <dgm:constr type="w" refType="userA" fact="0.05"/>
+                      <dgm:constr type="h" refType="userA" fact="0.05"/>
+                      <dgm:constr type="lMarg" val="1"/>
+                      <dgm:constr type="rMarg" val="1"/>
+                      <dgm:constr type="tMarg"/>
+                      <dgm:constr type="bMarg"/>
+                    </dgm:constrLst>
+                    <dgm:ruleLst>
+                      <dgm:rule type="h" val="NaN" fact="0.25" max="NaN"/>
+                      <dgm:rule type="w" val="NaN" fact="0.8" max="NaN"/>
+                      <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
+                    </dgm:ruleLst>
+                  </dgm:layoutNode>
+                </dgm:layoutNode>
+              </dgm:forEach>
+              <dgm:forEach name="Name19" axis="self" ptType="node">
+                <dgm:layoutNode name="root2">
+                  <dgm:choose name="Name20">
+                    <dgm:if name="Name21" func="var" arg="dir" op="equ" val="norm">
+                      <dgm:alg type="hierRoot">
+                        <dgm:param type="hierAlign" val="lCtrCh"/>
+                      </dgm:alg>
+                    </dgm:if>
+                    <dgm:else name="Name22">
+                      <dgm:alg type="hierRoot">
+                        <dgm:param type="hierAlign" val="rCtrCh"/>
+                      </dgm:alg>
+                    </dgm:else>
+                  </dgm:choose>
+                  <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+                    <dgm:adjLst/>
+                  </dgm:shape>
+                  <dgm:presOf/>
+                  <dgm:layoutNode name="LevelTwoTextNode">
+                    <dgm:varLst>
+                      <dgm:chPref val="3"/>
+                    </dgm:varLst>
+                    <dgm:alg type="tx"/>
+                    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="">
+                      <dgm:adjLst/>
+                    </dgm:shape>
+                    <dgm:presOf axis="self"/>
+                    <dgm:constrLst>
+                      <dgm:constr type="tMarg" refType="primFontSz" fact="0.05"/>
+                      <dgm:constr type="bMarg" refType="primFontSz" fact="0.05"/>
+                      <dgm:constr type="lMarg" refType="primFontSz" fact="0.05"/>
+                      <dgm:constr type="rMarg" refType="primFontSz" fact="0.05"/>
+                    </dgm:constrLst>
+                    <dgm:ruleLst>
+                      <dgm:rule type="primFontSz" val="2" fact="NaN" max="NaN"/>
+                    </dgm:ruleLst>
+                  </dgm:layoutNode>
+                  <dgm:layoutNode name="level3hierChild">
+                    <dgm:choose name="Name23">
+                      <dgm:if name="Name24" func="var" arg="dir" op="equ" val="norm">
+                        <dgm:alg type="hierChild">
+                          <dgm:param type="linDir" val="fromT"/>
+                          <dgm:param type="chAlign" val="l"/>
+                        </dgm:alg>
+                      </dgm:if>
+                      <dgm:else name="Name25">
+                        <dgm:alg type="hierChild">
+                          <dgm:param type="linDir" val="fromT"/>
+                          <dgm:param type="chAlign" val="r"/>
+                        </dgm:alg>
+                      </dgm:else>
+                    </dgm:choose>
+                    <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:blip="">
+                      <dgm:adjLst/>
+                    </dgm:shape>
+                    <dgm:presOf/>
+                    <dgm:forEach name="Name26" ref="repeat"/>
+                  </dgm:layoutNode>
+                </dgm:layoutNode>
+              </dgm:forEach>
+            </dgm:forEach>
+          </dgm:layoutNode>
+        </dgm:layoutNode>
+      </dgm:forEach>
+    </dgm:forEach>
+  </dgm:layoutNode>
+</dgm:layoutDef>
+</file>
+
+<file path=ppt/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="simple" pri="10100"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d prstMaterial="translucentPowder">
-[...1 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="0">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="lnNode1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d prstMaterial="translucentPowder">
-[...1 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="0">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="vennNode1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d prstMaterial="translucentPowder">
-[...1 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="0">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="tx1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d prstMaterial="translucentPowder">
-[...1 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="1">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="node1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d prstMaterial="translucentPowder">
-[...1 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="0">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="node2">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d prstMaterial="translucentPowder">
-[...1 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="0">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="node3">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d prstMaterial="translucentPowder">
-[...1 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="0">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="node4">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d prstMaterial="translucentPowder">
-[...1 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="0">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgImgPlace1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="12700" extrusionH="12700" prstMaterial="translucentPowder">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="0">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignImgPlace1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d prstMaterial="translucentPowder">
-[...1 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
-  <dgm:styleLbl name="bgImgPlace1">
+  <dgm:styleLbl name="fgSibTrans2D1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="-25700" extrusionH="63500" contourW="12700" prstMaterial="matte">
-[...26 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
-  <dgm:styleLbl name="fgSibTrans2D1">
-[...21 lines deleted...]
-  </dgm:styleLbl>
   <dgm:styleLbl name="bgSibTrans2D1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="-25700" extrusionH="1700" prstMaterial="translucentPowder">
-[...64 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
-  <dgm:styleLbl name="asst1">
+  <dgm:styleLbl name="sibTrans1D1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d prstMaterial="translucentPowder">
-[...1 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="0">
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
-  <dgm:styleLbl name="asst2">
+  <dgm:styleLbl name="asst1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d prstMaterial="translucentPowder">
-[...1 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="0">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
-  <dgm:styleLbl name="asst3">
+  <dgm:styleLbl name="asst2">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d prstMaterial="translucentPowder">
-[...1 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="0">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans2D1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="1700" extrusionH="1700" prstMaterial="translucentPowder">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="0">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
-      <a:fontRef idx="minor"/>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans2D2">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="1700" extrusionH="1700" prstMaterial="translucentPowder">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="0">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
-      <a:fontRef idx="minor"/>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans2D3">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d extrusionH="1700" prstMaterial="translucentPowder">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="0">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
-      <a:fontRef idx="minor"/>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans2D4">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d extrusionH="1700" prstMaterial="translucentPowder">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="0">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
-      <a:fontRef idx="minor"/>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans1D1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="-40000" prstMaterial="matte"/>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans1D2">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="-40000" prstMaterial="matte"/>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans1D3">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="-40000" prstMaterial="matte"/>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="parChTrans1D4">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="-40000" prstMaterial="matte"/>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAcc1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="12700" extrusionH="1700" prstMaterial="dkEdge">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
-  <dgm:styleLbl name="conFgAcc1">
+  <dgm:styleLbl name="bgAcc1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="12700" extrusionH="1700" prstMaterial="dkEdge">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="1">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
-  <dgm:styleLbl name="alignAcc1">
+  <dgm:styleLbl name="solidFgAcc1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d prstMaterial="dkEdge">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="1">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
-  <dgm:styleLbl name="trAlignAcc1">
+  <dgm:styleLbl name="solidAlignAcc1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d prstMaterial="dkEdge">
-[...1 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="1">
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
+</file>
+
+<file path=ppt/diagrams/quickStyle2.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="simple" pri="10100"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor">
         <a:schemeClr val="lt1"/>
       </a:fontRef>
     </dgm:style>
   </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
   <dgm:styleLbl name="bgAcc1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="-12700" extrusionH="1700" prstMaterial="dkEdge">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
+</file>
+
+<file path=ppt/diagrams/quickStyle3.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="simple" pri="10100"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
   <dgm:styleLbl name="solidFgAcc1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="12700" extrusionH="1700" prstMaterial="dkEdge">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
+</file>
+
+<file path=ppt/diagrams/quickStyle4.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="simple" pri="10100"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
   <dgm:styleLbl name="solidAlignAcc1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d extrusionH="1700" prstMaterial="dkEdge">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidBgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAccFollowNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="dkBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trBgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgShp">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="revTx">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+</dgm:styleDef>
+</file>
+
+<file path=ppt/diagrams/quickStyle5.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
+  <dgm:title val=""/>
+  <dgm:desc val=""/>
+  <dgm:catLst>
+    <dgm:cat type="simple" pri="10100"/>
+  </dgm:catLst>
+  <dgm:scene3d>
+    <a:camera prst="orthographicFront"/>
+    <a:lightRig rig="threePt" dir="t"/>
+  </dgm:scene3d>
+  <dgm:styleLbl name="node0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="lnNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="vennNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="tx1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignNode1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="node4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgImgPlace1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgSibTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="sibTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
-      <a:fillRef idx="1">
+      <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
+  <dgm:styleLbl name="callout">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst0">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="asst4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans2D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor">
+        <a:schemeClr val="lt1"/>
+      </a:fontRef>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D2">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D3">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="parChTrans1D4">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="fgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="conFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="alignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="trAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="bgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidFgAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
+  <dgm:styleLbl name="solidAlignAcc1">
+    <dgm:scene3d>
+      <a:camera prst="orthographicFront"/>
+      <a:lightRig rig="threePt" dir="t"/>
+    </dgm:scene3d>
+    <dgm:sp3d/>
+    <dgm:txPr/>
+    <dgm:style>
+      <a:lnRef idx="2">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:lnRef>
+      <a:fillRef idx="1">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:fillRef>
+      <a:effectRef idx="0">
+        <a:scrgbClr r="0" g="0" b="0"/>
+      </a:effectRef>
+      <a:fontRef idx="minor"/>
+    </dgm:style>
+  </dgm:styleLbl>
   <dgm:styleLbl name="solidBgAcc1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="-12700" extrusionH="1700" prstMaterial="dkEdge">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="1">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAccFollowNode1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="12700" extrusionH="1700" prstMaterial="dkEdge">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="1">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignAccFollowNode1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d extrusionH="1700" prstMaterial="dkEdge">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="1">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="bgAccFollowNode1">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="-12700" extrusionH="1700" prstMaterial="dkEdge">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="1">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAcc0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="12700" extrusionH="1700" prstMaterial="dkEdge">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="1">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAcc2">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="12700" extrusionH="1700" prstMaterial="dkEdge">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="1">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAcc3">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="12700" extrusionH="1700" prstMaterial="dkEdge">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="1">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgAcc4">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="12700" extrusionH="1700" prstMaterial="dkEdge">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="1">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="bgShp">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="-12700" extrusionH="1700" prstMaterial="translucentPowder">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="dkBgShp">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d extrusionH="1700" prstMaterial="translucentPowder">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="trBgShp">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="-152400" prstMaterial="matte"/>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="fgShp">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
-      <a:lightRig rig="chilly" dir="t"/>
+      <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
-    <dgm:sp3d z="12700" extrusionH="1700" prstMaterial="translucentPowder">
-[...2 lines deleted...]
-    </dgm:sp3d>
+    <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
-      <a:lnRef idx="0">
+      <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
@@ -4104,119 +23405,119 @@
           <p:cNvPr id="2" name="Header Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{349A9239-B01C-4AAE-8564-34ACDB0FD28A}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>03.10.2023</a:t>
+            <a:fld id="{0B57C5D4-5077-4666-B931-B94358FF467E}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/28/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
@@ -4232,124 +23533,124 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{F522EC55-F189-4786-A733-7DEEFBC02B7B}" type="slidenum">
-              <a:rPr lang="ro-RO" smtClean="0"/>
+            <a:fld id="{4F3D6C40-5A0E-4F91-B938-716432028DE2}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2457739521"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2292973526"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -4405,319 +23706,50 @@
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...267 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4763,51 +23795,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
@@ -4828,169 +23860,169 @@
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1482669-B9E2-4F1A-BFEC-3C62CD1432D0}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>03.10.2023</a:t>
+            <a:fld id="{392E0C6D-EEE8-40C1-BA2F-71EC19C616B3}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/28/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E08BE694-BDC1-4BF2-80EE-E5DC5474A89F}" type="slidenum">
-              <a:rPr lang="ro-RO" smtClean="0"/>
+            <a:fld id="{E79BED78-0DCC-4A6E-AE9F-D669906131A4}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3918519416"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1113280398"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -4998,174 +24030,174 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1482669-B9E2-4F1A-BFEC-3C62CD1432D0}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>03.10.2023</a:t>
+            <a:fld id="{392E0C6D-EEE8-40C1-BA2F-71EC19C616B3}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/28/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E08BE694-BDC1-4BF2-80EE-E5DC5474A89F}" type="slidenum">
-              <a:rPr lang="ro-RO" smtClean="0"/>
+            <a:fld id="{E79BED78-0DCC-4A6E-AE9F-D669906131A4}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2244023171"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4221479149"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="365125"/>
             <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
@@ -5178,169 +24210,169 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1482669-B9E2-4F1A-BFEC-3C62CD1432D0}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>03.10.2023</a:t>
+            <a:fld id="{392E0C6D-EEE8-40C1-BA2F-71EC19C616B3}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/28/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E08BE694-BDC1-4BF2-80EE-E5DC5474A89F}" type="slidenum">
-              <a:rPr lang="ro-RO" smtClean="0"/>
+            <a:fld id="{E79BED78-0DCC-4A6E-AE9F-D669906131A4}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="340558965"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1580578996"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -5348,123 +24380,123 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1482669-B9E2-4F1A-BFEC-3C62CD1432D0}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>03.10.2023</a:t>
+            <a:fld id="{392E0C6D-EEE8-40C1-BA2F-71EC19C616B3}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/28/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E08BE694-BDC1-4BF2-80EE-E5DC5474A89F}" type="slidenum">
-              <a:rPr lang="ro-RO" smtClean="0"/>
+            <a:fld id="{E79BED78-0DCC-4A6E-AE9F-D669906131A4}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1917604899"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1258190633"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -5475,51 +24507,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
@@ -5613,150 +24645,150 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1482669-B9E2-4F1A-BFEC-3C62CD1432D0}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>03.10.2023</a:t>
+            <a:fld id="{392E0C6D-EEE8-40C1-BA2F-71EC19C616B3}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/28/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E08BE694-BDC1-4BF2-80EE-E5DC5474A89F}" type="slidenum">
-              <a:rPr lang="ro-RO" smtClean="0"/>
+            <a:fld id="{E79BED78-0DCC-4A6E-AE9F-D669906131A4}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1765227672"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1126655243"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
@@ -5769,51 +24801,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
@@ -5826,174 +24858,174 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1482669-B9E2-4F1A-BFEC-3C62CD1432D0}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>03.10.2023</a:t>
+            <a:fld id="{392E0C6D-EEE8-40C1-BA2F-71EC19C616B3}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/28/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E08BE694-BDC1-4BF2-80EE-E5DC5474A89F}" type="slidenum">
-              <a:rPr lang="ro-RO" smtClean="0"/>
+            <a:fld id="{E79BED78-0DCC-4A6E-AE9F-D669906131A4}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4208341851"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="240957537"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -6071,51 +25103,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
@@ -6193,336 +25225,336 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1482669-B9E2-4F1A-BFEC-3C62CD1432D0}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>03.10.2023</a:t>
+            <a:fld id="{392E0C6D-EEE8-40C1-BA2F-71EC19C616B3}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/28/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E08BE694-BDC1-4BF2-80EE-E5DC5474A89F}" type="slidenum">
-              <a:rPr lang="ro-RO" smtClean="0"/>
+            <a:fld id="{E79BED78-0DCC-4A6E-AE9F-D669906131A4}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2572519779"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3799881627"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1482669-B9E2-4F1A-BFEC-3C62CD1432D0}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>03.10.2023</a:t>
+            <a:fld id="{392E0C6D-EEE8-40C1-BA2F-71EC19C616B3}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/28/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E08BE694-BDC1-4BF2-80EE-E5DC5474A89F}" type="slidenum">
-              <a:rPr lang="ro-RO" smtClean="0"/>
+            <a:fld id="{E79BED78-0DCC-4A6E-AE9F-D669906131A4}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="71880584"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3990569597"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1482669-B9E2-4F1A-BFEC-3C62CD1432D0}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>03.10.2023</a:t>
+            <a:fld id="{392E0C6D-EEE8-40C1-BA2F-71EC19C616B3}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/28/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E08BE694-BDC1-4BF2-80EE-E5DC5474A89F}" type="slidenum">
-              <a:rPr lang="ro-RO" smtClean="0"/>
+            <a:fld id="{E79BED78-0DCC-4A6E-AE9F-D669906131A4}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1033491545"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1674789106"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6533,51 +25565,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
@@ -6618,51 +25650,51 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
@@ -6702,104 +25734,104 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1482669-B9E2-4F1A-BFEC-3C62CD1432D0}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>03.10.2023</a:t>
+            <a:fld id="{392E0C6D-EEE8-40C1-BA2F-71EC19C616B3}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/28/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E08BE694-BDC1-4BF2-80EE-E5DC5474A89F}" type="slidenum">
-              <a:rPr lang="ro-RO" smtClean="0"/>
+            <a:fld id="{E79BED78-0DCC-4A6E-AE9F-D669906131A4}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3142031798"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1805668487"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -6810,51 +25842,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
@@ -6871,51 +25903,51 @@
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
@@ -6955,104 +25987,104 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{B1482669-B9E2-4F1A-BFEC-3C62CD1432D0}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>03.10.2023</a:t>
+            <a:fld id="{392E0C6D-EEE8-40C1-BA2F-71EC19C616B3}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/28/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E08BE694-BDC1-4BF2-80EE-E5DC5474A89F}" type="slidenum">
-              <a:rPr lang="ro-RO" smtClean="0"/>
+            <a:fld id="{E79BED78-0DCC-4A6E-AE9F-D669906131A4}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1097423090"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1567611646"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -7073,51 +26105,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
@@ -7135,177 +26167,177 @@
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{B1482669-B9E2-4F1A-BFEC-3C62CD1432D0}" type="datetimeFigureOut">
-[...1 lines deleted...]
-              <a:t>03.10.2023</a:t>
+            <a:fld id="{392E0C6D-EEE8-40C1-BA2F-71EC19C616B3}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/28/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{E08BE694-BDC1-4BF2-80EE-E5DC5474A89F}" type="slidenum">
-              <a:rPr lang="ro-RO" smtClean="0"/>
+            <a:fld id="{E79BED78-0DCC-4A6E-AE9F-D669906131A4}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="ro-RO"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2924892325"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3474644675"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
@@ -7567,2196 +26599,1996 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mecc.gov.md/sites/default/files/cadrul_de_referinta_final_rom_tipar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle4.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/1680459f97" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments/comment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rm.coe.int/1680459f97" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments/comment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mecc.gov.md/sites/default/files/cadrul_de_referinta_final_rom_tipar.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mecc.gov.md/sites/default/files/limba_straine_liceu.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mecc.gov.md/sites/default/files/limba_straine_gimnaziu.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1319753" y="1122363"/>
-            <a:ext cx="9348247" cy="2243006"/>
+            <a:off x="2513816" y="1699023"/>
+            <a:ext cx="7011185" cy="1682255"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="accent4">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" sz="4800" dirty="0" smtClean="0">
+              <a:rPr lang="ro-RO" sz="3600" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>The National Curriculum </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="4800" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="3600" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>for Foreign Languages</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" sz="4800" dirty="0">
+            <a:endParaRPr lang="ro-RO" sz="3600" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1524000" y="3602038"/>
-            <a:ext cx="9144000" cy="640024"/>
+            <a:off x="2667000" y="3558779"/>
+            <a:ext cx="6858000" cy="480018"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="accent4">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ro-RO" dirty="0" smtClean="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Oxana Creanga</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4149350760"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="347171201"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...70 lines deleted...]
-      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="3" name="Diagram 2"/>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="749053567"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="669303" y="697584"/>
+          <a:ext cx="10746557" cy="5440749"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1370426017"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2029185566"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="2" name="Diagram 1"/>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4055160684"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="426720" y="1778000"/>
+          <a:ext cx="11253090" cy="4867897"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="704850" y="377072"/>
-            <a:ext cx="10648950" cy="6158846"/>
+            <a:off x="556181" y="509046"/>
+            <a:ext cx="10982226" cy="1200329"/>
           </a:xfrm>
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...10 lines deleted...]
-              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>expected progression </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>will be achieved by moving from </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>guided language use in familiar contexts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ro-RO" sz="2000" dirty="0">
-[...269 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>independent and functional language use in diverse and more complex contexts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, with a progressive level of authenticity.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="721360" y="5923280"/>
+            <a:ext cx="11090426" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" lvl="1" indent="0">
-[...91 lines deleted...]
-              </a:solidFill>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>By the end of high school, students will</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>reach level B1+ in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>F</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>L I and level A2+ in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>FL</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> II</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3238269717"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1404420936"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...4 lines deleted...]
-          </p:cNvSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="3" name="Diagram 2"/>
+          <p:cNvGraphicFramePr/>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1838331251"/>
+              </p:ext>
+            </p:extLst>
           </p:nvPr>
-        </p:nvSpPr>
-[...511 lines deleted...]
-      </p:sp>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="60960" y="355600"/>
+          <a:ext cx="11651142" cy="6502400"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3976672322"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="145843640"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Diagram 3"/>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1245396985"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="2021841" y="701040"/>
+          <a:ext cx="8980142" cy="5728943"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="725110" y="1478604"/>
+            <a:ext cx="553998" cy="4066162"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="vert270" wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0"/>
+              <a:t>Foreign Language Curriculum</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="473901090"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="2" name="Table 1"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2276631508"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="194553" y="165368"/>
+          <a:ext cx="11721830" cy="6577050"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{93296810-A885-4BE3-A3E7-6D5BEEA58F35}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1568278">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1563563356"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2824899">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3321302748"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="1829650">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3372298462"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="5499003">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1748529374"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="1340084">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0"/>
+                        <a:t>CEFR</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="2200" baseline="0" dirty="0" smtClean="0"/>
+                        <a:t> LEVEL</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2200" b="1" dirty="0" err="1" smtClean="0"/>
+                        <a:t>Curricular</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2200" b="1" dirty="0" smtClean="0"/>
+                        <a:t> Progression </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2200" b="1" dirty="0" err="1" smtClean="0"/>
+                        <a:t>Sublevels</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="fr-FR" sz="2200" b="1" dirty="0" smtClean="0"/>
+                        <a:t> (National Adaptation)</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="fr-FR" sz="2200" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0"/>
+                        <a:t>Forms </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0"/>
+                        <a:t>Application in the Curriculum</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1776315918"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="2054707">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t>A1</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t>A1.1 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" dirty="0" smtClean="0"/>
+                        <a:t>•</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t> A1.2 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>•</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t> A1.3 </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t>F</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t>L I: II–IV</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ro-RO" sz="2400" dirty="0" smtClean="0"/>
+                    </a:p>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t>F</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t>L II: V–VII </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0"/>
+                        <a:t>Initial stage of foreign language (FL) learning, attainment of A1 level by the end of primary education (FL I) and by the end of Grade 7 (FL II), through the progressive development of basic communicative competences.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2322129114"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1749699">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t>A2+</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="pt-BR" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t>A2.1 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pt-BR" sz="1600" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>•</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pt-BR" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t> A2.2 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pt-BR" sz="1600" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>•</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pt-BR" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t> A2.3 A2.4 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pt-BR" sz="1600" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>•</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pt-BR" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t> A2+ </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t>FL</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t> I: V–IX </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ro-RO" sz="2400" dirty="0" smtClean="0"/>
+                    </a:p>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t>F</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="nn-NO" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t>L II: VIII–XII </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0"/>
+                        <a:t>Stage of consolidation and development of communicative competences</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0"/>
+                        <a:t>, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0"/>
+                        <a:t>attainment of A2+ by the end of lower secondary education (FL I) and upper secondary education (FL II).</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3484207995"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1421682">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t>B1+</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t>B1.1 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>•</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t> B1.2 </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" kern="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="dk1"/>
+                          </a:solidFill>
+                          <a:latin typeface="+mn-lt"/>
+                          <a:ea typeface="+mn-ea"/>
+                          <a:cs typeface="+mn-cs"/>
+                        </a:rPr>
+                        <a:t>•</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t> B1+</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0"/>
+                        <a:t>FL I: X–XII </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0"/>
+                        <a:t>Level of independent development of communication skills, culminating in the attainment of level B1+ by the end of secondary school.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="2200" dirty="0"/>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2098762121"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2103029647"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="395926" y="1574276"/>
-            <a:ext cx="5712643" cy="4001095"/>
+            <a:off x="1665401" y="968852"/>
+            <a:ext cx="4440027" cy="4611519"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
+            <a:pPr marL="257175" indent="-257175">
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="450"/>
               </a:spcBef>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2100" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="621FC5"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Linguistic competence:</a:t>
             </a:r>
-          </a:p>
-[...7 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" b="1" dirty="0">
+            <a:endParaRPr lang="ro-RO" sz="2100" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="621FC5"/>
               </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
+            <a:pPr marL="257175" indent="-257175">
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="450"/>
               </a:spcBef>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:r>
-[...34 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="ro-RO" sz="2100" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="621FC5"/>
+              </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
+            <a:pPr marL="257175" indent="-257175">
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="450"/>
               </a:spcBef>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
-            <a:r>
-[...34 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" b="1" dirty="0">
+            <a:endParaRPr lang="en-US" sz="2100" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="621FC5"/>
+              </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
+            <a:pPr marL="257175" indent="-257175">
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="450"/>
               </a:spcBef>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="2100" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="621FC5"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>(</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" err="1" smtClean="0">
+              <a:t> Sociolinguistic competence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="257175" indent="-257175">
+              <a:spcBef>
+                <a:spcPts val="450"/>
+              </a:spcBef>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="ro-RO" sz="2100" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="257175" indent="-257175">
+              <a:spcBef>
+                <a:spcPts val="450"/>
+              </a:spcBef>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="ro-RO" sz="2100" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="257175" indent="-257175">
+              <a:spcBef>
+                <a:spcPts val="450"/>
+              </a:spcBef>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2100" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="257175" indent="-257175">
+              <a:spcBef>
+                <a:spcPts val="450"/>
+              </a:spcBef>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="621FC5"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Pluri</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+              <a:t>Pragmatic competence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="257175" indent="-257175">
+              <a:spcBef>
+                <a:spcPts val="450"/>
+              </a:spcBef>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="ro-RO" sz="2100" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="450"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2100" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="257175" indent="-257175">
+              <a:spcBef>
+                <a:spcPts val="450"/>
+              </a:spcBef>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="621FC5"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>- </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+              <a:t>Pluri</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2100" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="621FC5"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>/ inter-) cultural competence</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+              <a:t>lingual and pluri</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="621FC5"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>cultural competence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2100" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="621FC5"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" b="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" sz="2800" b="1" dirty="0">
+            <a:endParaRPr lang="ro-RO" sz="2100" b="1" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6108570" y="980383"/>
-            <a:ext cx="5693790" cy="5863144"/>
+            <a:off x="5841477" y="800878"/>
+            <a:ext cx="4534294" cy="5504071"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
+            <a:pPr marL="257175" indent="-257175">
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="450"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
-            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0" smtClean="0">
+            <a:endParaRPr lang="ro-RO" sz="1500" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
+            <a:pPr marL="257175" indent="-257175">
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="450"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ro-RO" sz="2000" dirty="0" smtClean="0">
-[...34 lines deleted...]
-              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>refer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="1600" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> to the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sociocultural conditions of language use</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="1600" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-          </a:p>
-[...8 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(rules of politeness, norms governing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>rela</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>tions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> between generations, sexes, classes and social groups, linguistic codification of certain fundamental rituals in the functioning of a community)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
+            <a:pPr marL="257175" indent="-257175">
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="450"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
-[...63 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>functional use of linguistic resources </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(production of language functions, speech acts), drawing on scenarios or scripts of interactional </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>exchanges</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="1600" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>mastery of discourse, cohesion and coherence, the identification of text types and forms, irony, and parody</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" b="1" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
+            <a:pPr marL="257175" indent="-257175">
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="450"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
-[...6 lines deleted...]
-              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>flexib</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="1600" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>le</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> use </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="1600" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>of </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
-[...61 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2000" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>one’s </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>linguistic and cultural repertoire</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> to communicate, mediate, interpret differences, and adapt to diverse cultural contexts</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" b="1" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
+            <a:pPr marL="214313" indent="-214313">
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="450"/>
               </a:spcBef>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="ü"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>include </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>lexical, phonological, syntactical knowledge and skills </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>and other dimensions of language as system</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1500" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
-          </a:p>
-[...49 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1423447" y="433633"/>
-            <a:ext cx="8173040" cy="553998"/>
+            <a:off x="2591585" y="408272"/>
+            <a:ext cx="6129780" cy="438582"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="450"/>
               </a:spcBef>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3000" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="2250" b="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>SUBJECT-SPECIFIC COMPETENCES </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="7" name="Straight Arrow Connector 6"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4703975" y="1941922"/>
-            <a:ext cx="1602557" cy="3633449"/>
+            <a:off x="4724401" y="1225686"/>
+            <a:ext cx="1381027" cy="4640093"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="3">
             <a:schemeClr val="accent6"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent6"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="11" name="Straight Arrow Connector 10"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
-            <a:off x="5505253" y="1800520"/>
-            <a:ext cx="980388" cy="1112362"/>
+            <a:off x="5424641" y="1862410"/>
+            <a:ext cx="758559" cy="500995"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln>
+          <a:ln w="19050">
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent6"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent6"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="13" name="Straight Arrow Connector 12"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
-            <a:off x="4703975" y="2794775"/>
-            <a:ext cx="1508289" cy="1103168"/>
+            <a:off x="4831405" y="2953332"/>
+            <a:ext cx="1351795" cy="1046131"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln>
+          <a:ln w="19050">
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent6"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent6"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="15" name="Straight Arrow Connector 14"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
-            <a:off x="4703975" y="4107516"/>
-            <a:ext cx="1508289" cy="898117"/>
+            <a:off x="3702997" y="4541568"/>
+            <a:ext cx="2480203" cy="672459"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln>
+          <a:ln w="28575">
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent6"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent6"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent6"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="708333850"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="135672547"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
@@ -9932,1157 +28764,6092 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPr id="2" name="Table 1"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
-            <p:ph idx="1"/>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2769800153"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3763541880"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="207390" y="324732"/>
-          <a:ext cx="11547835" cy="6164769"/>
+          <a:off x="111761" y="121920"/>
+          <a:ext cx="11940810" cy="6756400"/>
         </p:xfrm>
         <a:graphic>
-          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{00A15C55-8517-42AA-B614-E9B94910E393}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1544319">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="696241928"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3413760">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="507503433"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3593333">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="495933658"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3389398">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3033335642"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="450362">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>C</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>ompetențel</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1200" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>e</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1200" baseline="0" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1000" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>specifice </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1000" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>disciplinei </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="it-IT" sz="1000" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>LS</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1000" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Ciclul Primar</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Ciclul gimnazial</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Ciclul liceal</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="698574311"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1361734">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1700" b="1" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>CS 1 Competența lingvistică</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1700" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>utilizarea corectă a resurselor lingvistice de bază în propoziții și mesaje simple, în contexte familiare și uzuale, manifestând curiozitate și respect față de normele limbii. </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>utilizarea funcțională a resurselor lingvistice extinse în enunțuri și mesaje coerente, în contexte variate și previzibile, demonstrând încredere și responsabilitate în exprimare. </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>integrarea adecvată a resurselor lingvistice în enunțuri și texte coerente, în contexte variate și cvasiautentice, dovedind siguranță și flexibilitate în utilizarea limbi</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2587211092"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1811682">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1700" b="1" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>CS 2 Competența sociolingvistică</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1700" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>utilizarea convențiilor sociolingvistice de bază în comunicare, în contexte uzuale și familiare, demonstrând responsabilitate și adaptare la reguli simple de politețe. </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>aplicarea convențiilor sociolingvistice uzuale în comunicare, în contexte cotidiene, variate și previzibile în interacțiuni cu interlocutori diferiți, demonstrând încredere și adaptabilitate. </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>adaptarea mesajelor la context, interlocutor și scop, prin integrarea adecvată a convențiilor sociolingvistice în comunicare , în contexte variate și cvasiautentice, manifestând autonomie și discernământ. </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1283566016"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1320940">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1700" b="1" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>CS 3 Competența pragmatică</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1700" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>realizarea unor intenții comunicative simple, în contexte uzuale și familiare, demonstrând claritate și coerență în structurarea mesajului. </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>realizarea unor intenții comunicative uzuale prin organizarea funcțională a mesajelor, în contexte variate și previzibile, demonstrând corectitudine și fluență în procesul comunicării. </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>realizarea unor intenții comunicative variate prin organizarea coerentă și funcțională a discursului, în contexte variate și cvasiautentice, dovedind eficiență și relevanță.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="421883654"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1811682">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1700" b="1" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>CS 4 Competența plurilingvă și pluriculturală</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1700" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>explorarea elementelor culturale simple din spațiul limbii studiate, în contexte familiare și apropiate experienței personale, manifestând interes și apreciere.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>interpretarea unor aspecte culturale în relație cu propria cultură, prin utilizarea resurselor plurilingve, în contexte variate și previzibile, manifestând deschidere și toleranță interculturală. </a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>valorizarea diversității culturale și lingvistice prin integrarea resurselor plurilingve în comunicare și învățare, în contexte variate și cvasiautentice, manifestând conștientizare interculturală și reflecție critică.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3737128993"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
-      <p:sp>
-[...42 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3068132961"/>
-[...257 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="454963165"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3383780860"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...169 lines deleted...]
-      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="2" name="Table 1"/>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3614715158"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="107004" y="48637"/>
+          <a:ext cx="11945567" cy="6653220"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{00A15C55-8517-42AA-B614-E9B94910E393}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="1507787">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="696241928"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3326860">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="507503433"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3560323">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="495933658"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3550597">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3033335642"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="572189">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Specific Competence</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Primary Education</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ro-RO" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Lower Secondary Education</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ro-RO" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Upper Secondary Education</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ro-RO" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr anchor="ctr"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="698574311"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1535876">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>SC 1. Linguistic Competence</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Use of </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" b="1" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>basic linguistic resources </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>accurately in sentences and simple messages, </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" u="sng" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>in familiar and everyday contexts,</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t> demonstrating curiosity and respect for the conventions of the language.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Functional use of </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" u="sng" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>an extended range of linguistic resource</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>s in </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" u="sng" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>coherent utterances and messages, in varied and predictable contexts</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>, demonstrating confidence and responsibility in communication.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" u="sng" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Appropriate integration of linguistic resources in coherent utterances and texts, in varied and quasi-authentic contexts</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>, demonstrating confidence and flexibility in language use.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2587211092"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1776798">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>SC 2. Sociolinguistic Competence</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Use of </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" u="sng" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>basic sociolinguistic conventions in communication, in familiar and everyday contexts</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>, demonstrating responsibility and adaptation to simple rules of politeness.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" u="sng" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Application of common sociolinguistic conventions in communication, in varied and predictable everyday contexts and in interactions with different interlocutors</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>, demonstrating confidence and adaptability.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" u="sng" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Adaptation of messages to the context, interlocutor, and purpose through the appropriate integration of sociolinguistic conventions in communication</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>, in varied and quasi-authentic contexts, demonstrating autonomy and discernment.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1283566016"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1203290">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1400" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>SC 3. Pragmatic Competence</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1400" b="0" u="sng" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Realisation</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" u="sng" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t> of simple communicative intentions in familiar and everyday contex</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>ts, demonstrating clarity and coherence in structuring messages.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1400" u="sng" dirty="0" smtClean="0">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Realisation</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" u="sng" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t> of common communicative intentions </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>through the </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" u="sng" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>functional organization of messages, in varied and predictable contexts</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>, demonstrating accuracy and fluency in communication.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1400" u="sng" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Realisation</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" u="sng" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t> of varied communicative intentions</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t> through the coherent and functional organization of discourse, in varied and quasi-authentic contexts, demonstrating effectiveness and relevance.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="421883654"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1518010">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1400" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>SC 4. Plurilingual and Pluricultural Competence</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Exploration of simple cultural elements from the context of the target language, in familiar contexts related to learners’ personal experience, demonstrating interest and appreciation.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Interpretation of cultural aspects in relation to learners’ own culture through the use of </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" err="1" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>plurilingual</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t> resources, in varied and predictable contexts, demonstrating openness and intercultural </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>tolerance</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="ro-RO" sz="1400" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>Appreciation of cultural and linguistic diversity through the integration of </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" err="1" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t>plurilingual</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1400" dirty="0" smtClean="0">
+                          <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        </a:rPr>
+                        <a:t> resources in communication and learning, in varied and quasi-authentic contexts, demonstrating intercultural awareness and critical reflection.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="en-US" sz="1400" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="tx1"/>
+                        </a:solidFill>
+                        <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3737128993"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1654670423"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1530603716"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="330741" y="282096"/>
+            <a:ext cx="11708859" cy="6232475"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF8E5"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Specific competences are formulated to contribute directly to a broad range of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" u="sng" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>key </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" u="sng" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>competences</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="009900"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Communication </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009900"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>in the mother tongue and multilingualism</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>addressed through </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the domain </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Communication </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>linguistic competence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Culture </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>plurilingual</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>pluricultural</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> competence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Digital competences and responsible use of the online environment</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- de</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>veloped</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>through the use of language in contemporary </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>communicat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ive</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>contexts, including </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>digital/online communication</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, and through </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>reception, production, interaction and mediation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> activities</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Personal, social and learning-to-learn competences</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>eflected</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>in the values embedded in each specific competence: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>autonomy, flexibility, responsibility, interest, curiosity, openness and critical reflection. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0033CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Civic, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="0033CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>legal</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="0033CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="0033CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0033CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>and environmental </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="0033CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>competences</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="0033CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>reflected in</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the social and relational dimension of communication: observing social conventions, adapting messages to the interlocutor and context, and developing social openness. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="E33BCF"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Cultural awareness and expression</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="E33BCF"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ddressed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>directly through </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>plurilingual</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>pluricultural</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> competence,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>i.e. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>recognising</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, understanding, interpreting, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>analysing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and valuing </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>cultural and linguistic diversity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>supported </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>sociolinguistic and pragmatic competence, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>as appropriate communication requires sensitivity to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>cultural norms and conventions. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2200" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3902081288"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Diagram 3"/>
+          <p:cNvGraphicFramePr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3891033971"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="497840" y="274320"/>
+          <a:ext cx="7906859" cy="6204302"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId2" r:lo="rId3" r:qs="rId4" r:cs="rId5"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8319094" y="613274"/>
+            <a:ext cx="3414409" cy="3416320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFDDFF"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0"/>
+              <a:t>Within each </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>sublevel/grade</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0"/>
+              <a:t>, the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0"/>
+              <a:t>Learning Outcomes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0"/>
+              <a:t> are recurrent, as they express curricular performance that is developed and consolidated through different </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0"/>
+              <a:t>thematic contexts</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0" err="1" smtClean="0"/>
+              <a:t>communicati</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" i="1" dirty="0" smtClean="0"/>
+              <a:t>ve</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0"/>
+              <a:t>situations.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1133443276"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="330741" y="233463"/>
+            <a:ext cx="11721830" cy="6619761"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F3FFFD"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Conceptual </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Framework</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="450"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Foreign Languages Curriculum</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> is an integral part of the National Curriculum, shaping education from primary to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>upper secondary </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>school</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (lyceum education)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Sources:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>National level: </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Education Code </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(2014, updated) and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Education Strategy 2030</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>National Curriculum Reference Framework</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (2025)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> – the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> key framework for defining educational outcomes </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>National strategies: STE(A)M education and Education for Sustainable Development </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>European </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>and International Frameworks</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>CEFR Companion Volume (2020) </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Learning </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Compass 2030 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>OECD (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Organisation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> for Economic Co-operation and Development</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>framework promoting learner agency and autonomy </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>GreenComp </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– European Union </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Framework </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Sustainability </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>C</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ompetences </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>DigComp</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– European Union </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Framework </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Digital </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>C</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ompetences </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>AI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Competence Framework for Students </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>UNESCO (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>United Nations Educational, Scientific and Cultural Organization</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>framework supporting the ethical and effective use of AI and emerging </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>technologies. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2513926853"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="749030" y="787940"/>
+            <a:ext cx="10807430" cy="3554819"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF8E5"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Curricular progression</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> takes place from one grade to the next through:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>expanding and diversifying </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>communica</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>tive</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>contexts; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>increasing the complexity of linguistic resources and expected performance; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>increasing the learner’s level of autonomy; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>alignment with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>CEFR levels (A1–B1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>+)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2800" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="968559206"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="722873" y="541722"/>
+            <a:ext cx="11060349" cy="5709255"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF8E5"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>concepts </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>and reference </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>topics</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>indicated in each </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Learning Unit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>constitute the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>minimum compulsory thematic and semantic core </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>required for developing competences and achieving the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>l</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>earning </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>o</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>utcomes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>specified for each grade and sublevel</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>They </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>do not constitute a rigid sequence of lessons</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and do not require exhaustive coverage in the order presented. Teachers and textbook authors may adapt:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the order of presentation; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the degree of depth; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>examples and texts; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>communicat</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ive</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>situations; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>learning activities and products; </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>according to learners’ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>age-related characteristics, language proficiency, interests, and educational context</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, while respecting the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>minimum core, competences, and curricular aims</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2278061201"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="68581" y="749030"/>
+            <a:ext cx="11782439" cy="4345085"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="207142403"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="797668" y="233464"/>
+            <a:ext cx="10305944" cy="6576589"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3463571192"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="3179"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="286731" y="144617"/>
+            <a:ext cx="10549882" cy="6665781"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2071537355"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="256155" y="257063"/>
+            <a:ext cx="4007501" cy="4585871"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF8E5"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Unități de competență </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1.-3. Receptarea</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> orală/scrisă/digitală</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1.-3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Producerea</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>orală/scrisă/digitală orală/scrisă/digitală1.-3. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1.-3. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Interacțiunea</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> orală/scrisă/digitală.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> orală/scrisă/digitală1.-3. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1.-3.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Medierea</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>orală/scrisă/digitalăorală/scrisă/digitală</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="246424" y="4873960"/>
+            <a:ext cx="4228299" cy="1754326"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Unități de </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>competență - c</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>onstituente </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ale competențelor, etape în achiziționarea competențelor specific</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>./</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Components of competences, stages in the acquisition of specific competences.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4348716" y="248214"/>
+            <a:ext cx="7626033" cy="6309420"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F3FFFD"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Domeniul: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>COMUNICARE</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Unitatea de învățare </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="CC3300"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>nr. 1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="CC3300"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Mediul personal, identitar și al stării de bine</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Valori: Încredere. Responsabilitate. Adaptabilitate. Corectitudine.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Unități de conținuturi integrate </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1200150" lvl="2" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Unități tematice </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>disciplinare</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1200150" lvl="2" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Unități tematice interdisciplinare </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1200150" lvl="2" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Noile educații</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1200150" lvl="2" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Unități de conținuturi </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>lingvistice</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1200150" lvl="2" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Acte de limbaj </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Unitatea de învățare </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="CC3300"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>nr. 2: Mediul familial și comunitar </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="CC3300"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Valori: Încredere. Responsabilitate. Adaptabilitate. Corectitudine.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Unități de conținuturi integrate </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1200150" lvl="2" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Unități tematice disciplinare</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1200150" lvl="2" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Unități tematice interdisciplinare </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1200150" lvl="2" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Noile educații</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1200150" lvl="2" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Unități de conținuturi lingvistice</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1200150" lvl="2" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Acte de limbaj </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="1600" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Unitatea de învățare </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="CC3300"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>nr. 3: Mediul școlar, social și </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="CC3300"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>civic</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Unitatea </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>de învățare </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="CC3300"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>nr. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="CC3300"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="CC3300"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Mediul natural și construit </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="CC3300"/>
+              </a:solidFill>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Unitatea de învățare </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="CC3300"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>nr. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="CC3300"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>5. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="CC3300"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Mediul digital și mediatic </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="CC3300"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="429643786"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="256155" y="558622"/>
+            <a:ext cx="4461758" cy="4585871"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF8E5"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2600" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Unități de competență </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4. Receptarea</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> orală/scrisă/digitală  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4. Producerea</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>orală/scrisă/digitală </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>orală/scrisă/digitală </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4. Interacțiunea</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> orală/scrisă/digitală.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>orală/scrisă/digitală </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Medierea</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> orală/scrisă/digitalăorală/scrisă/digitală </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="246424" y="5246104"/>
+            <a:ext cx="4646589" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Constituente ale competențelor, etape în achiziționarea competențelor specific</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>./</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Components of competences, stages in the acquisition of specific competences.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4824919" y="609038"/>
+            <a:ext cx="6614809" cy="3416320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F3FFFD"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Domeniul: Cultură</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Unitatea de învățare </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>nr. 6: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="CC3300"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Mediul cultural, intercultural și </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="CC3300"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>plurilingv</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Valori: Curiozitate. Deschidere interculturală</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Unități de conținuturi integrate </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1200150" lvl="2" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Unități tematice </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>disciplinare</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1200150" lvl="2" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Unități tematice interdisciplinare </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1200150" lvl="2" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Temă </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>cross-curriculară </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="1200150" lvl="2" indent="-285750">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Acte </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>de limbaj </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1085082766"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="2308"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2293417" y="179457"/>
+            <a:ext cx="8754248" cy="6414383"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="486383" y="520970"/>
+            <a:ext cx="1292662" cy="6021421"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="vert270" wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>O</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>rganizarea </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>progresivă a Conținuturilor lingvistice (lexicale, gramaticale, fonetice și ortografice)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2229383429"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="2256" t="4927"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2597285" y="165365"/>
+            <a:ext cx="8095814" cy="1637956"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1332692" y="807394"/>
+            <a:ext cx="1118681" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0"/>
+              <a:t>A2.1</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect t="5917" b="5582"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2597286" y="1871416"/>
+            <a:ext cx="8326876" cy="1150092"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1368360" y="2029840"/>
+            <a:ext cx="966281" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0"/>
+              <a:t>A2.2</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4"/>
+          <a:srcRect t="5574"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2585316" y="3132303"/>
+            <a:ext cx="8338846" cy="1400788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="TextBox 7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1442937" y="3505199"/>
+            <a:ext cx="794426" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0"/>
+              <a:t>A2.3</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2585316" y="4662005"/>
+            <a:ext cx="8455578" cy="1900472"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="TextBox 9"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1523999" y="5301574"/>
+            <a:ext cx="635541" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0"/>
+              <a:t>A2.4</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="TextBox 10"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="203200" y="172720"/>
+            <a:ext cx="1292662" cy="6318871"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="vert270" wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>O</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>rganizarea </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>progresivă a Conținuturilor lingvistice (lexicale, gramaticale, fonetice și ortografice)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2634121097"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9244553" y="3126750"/>
+            <a:ext cx="1258483" cy="2631490"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="825" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>COUNCIL OF EUROPE. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="825" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Common European Framework of Reference for Languages:  Learning, Teaching, Assessment</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="825" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. Cambridge: Cambridge University Press, 2001, [online] </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="825" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://rm.coe.int/1680459f97</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="825" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="825" dirty="0"/>
+              <a:t>THE CEFR ILLUSTRATIVE DESCRIPTOR SCALES: COMMUNICATIVE LANGUAGE COMPETENCES</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="825" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>https://rm.coe.int/chapter-5-communicative-language-competences/1680a084c3</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2384992" y="410293"/>
+            <a:ext cx="6859561" cy="5844591"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="787940" y="1050588"/>
+            <a:ext cx="1556560" cy="5078313"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>“Linguistic competence”, “Pragmatic competence” and “Sociolinguistic competence” are always intertwined in any language use; they are not separate “components” and cannot be isolated from each other.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2080320211"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1361873" y="1079770"/>
+            <a:ext cx="10214044" cy="2923877"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F3FFFD"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The curriculum </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>promotes the fundamental principles of education: </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>equity</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>inclusion</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>lifelong learning</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the development of key competences, particularly multilingual, digital, and intercultural competence</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4075696334"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Table 1"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2973090739"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4158573382"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="752476" y="457200"/>
-          <a:ext cx="10658474" cy="1362173"/>
+          <a:off x="1040860" y="867266"/>
+          <a:ext cx="9659565" cy="1354514"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{21E4AEA4-8DFA-4A89-87EB-49C32662AFE0}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="1704974">
+                <a:gridCol w="1906621">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="581442645"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="8953500">
+                <a:gridCol w="7752944">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4122481000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="1362173">
+              <a:tr h="1354514">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Linguistic competence</a:t>
                       </a:r>
                       <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr>
+                  <a:tcPr marL="68580" marR="68580" marT="34290" marB="34290">
                     <a:solidFill>
                       <a:schemeClr val="accent4">
                         <a:lumMod val="20000"/>
                         <a:lumOff val="80000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" sz="2400" b="0" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>is concerned with language usage (as in ‘correct usage’) and hence with language resources, knowledge of the language as a system</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="ro-RO" sz="2400" b="0" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>.</a:t>
                       </a:r>
                       <a:endParaRPr lang="ro-RO" sz="2400" b="0" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr>
+                  <a:tcPr marL="68580" marR="68580" marT="34290" marB="34290">
                     <a:solidFill>
                       <a:srgbClr val="FFF8E5"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="509970034"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3305176" y="2041294"/>
-            <a:ext cx="4362450" cy="4524315"/>
+            <a:off x="3692166" y="2388220"/>
+            <a:ext cx="3582555" cy="3785652"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" fontAlgn="base">
+            <a:pPr marL="257175" indent="-257175" fontAlgn="base">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
-[...12 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>General linguistic range</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" fontAlgn="base">
+            <a:pPr marL="257175" indent="-257175" fontAlgn="base">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Vocabulary range</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" fontAlgn="base">
+            <a:pPr marL="257175" indent="-257175" fontAlgn="base">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Vocabulary control</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" fontAlgn="base">
+            <a:pPr marL="257175" indent="-257175" fontAlgn="base">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Grammatical accuracy</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" fontAlgn="base">
+            <a:pPr marL="257175" indent="-257175" fontAlgn="base">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Phonological control</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" fontAlgn="base">
+            <a:pPr marL="257175" indent="-257175" fontAlgn="base">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Orthographic control</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" fontAlgn="base">
+            <a:pPr marL="257175" indent="-257175" fontAlgn="base">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Lexical competence;</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" fontAlgn="base">
+            <a:pPr marL="257175" indent="-257175" fontAlgn="base">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Grammatical competence;</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" fontAlgn="base">
+            <a:pPr marL="257175" indent="-257175" fontAlgn="base">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Semantic competence;</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" fontAlgn="base">
+            <a:pPr marL="257175" indent="-257175" fontAlgn="base">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Phonological competence;</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" fontAlgn="base">
+            <a:pPr marL="257175" indent="-257175" fontAlgn="base">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Orthographic competence;</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" fontAlgn="base">
+            <a:pPr marL="257175" indent="-257175" fontAlgn="base">
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Orthoepic</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" dirty="0">
+              <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> competence.</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8799332" y="4775855"/>
-            <a:ext cx="2375555" cy="1384995"/>
+            <a:off x="8123500" y="4439142"/>
+            <a:ext cx="1781666" cy="1061829"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" dirty="0">
+              <a:rPr lang="en-GB" sz="900" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>COUNCIL OF EUROPE. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" i="1" dirty="0">
+              <a:rPr lang="en-GB" sz="900" i="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Common European Framework of Reference for Languages:  Learning, Teaching, Assessment</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-GB" sz="1200" dirty="0">
+              <a:rPr lang="en-GB" sz="900" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. Cambridge: Cambridge University Press, 2001, [online] https://rm.coe.int/1680459f97</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" sz="1200" dirty="0">
+            <a:endParaRPr lang="ro-RO" sz="900" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="545324935"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="801702465"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Table 1"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3856176042"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3478601143"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="323851" y="180976"/>
-          <a:ext cx="11639550" cy="2076450"/>
+          <a:off x="564205" y="820134"/>
+          <a:ext cx="9932348" cy="3012564"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{21E4AEA4-8DFA-4A89-87EB-49C32662AFE0}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="1770605">
+                <a:gridCol w="1906621">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1016732794"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="9868945">
+                <a:gridCol w="8025727">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2725232126"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="2076450">
+              <a:tr h="3012564">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2000" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Pragmatic competence</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ro-RO" sz="2000" b="1" dirty="0">
+                      <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr>
+                  <a:tcPr marL="68580" marR="68580" marT="34290" marB="34290">
                     <a:solidFill>
                       <a:schemeClr val="accent4">
                         <a:lumMod val="20000"/>
                         <a:lumOff val="80000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
                         <a:rPr lang="en-US" sz="2000" b="0" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>is concerned with the user/learner’s knowledge of the principles of language use according to which messages are:</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
@@ -11129,10103 +34896,5709 @@
                       <a:pPr marL="914400" lvl="1" indent="-457200">
                         <a:buAutoNum type="alphaLcParenR"/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="2000" b="0" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>sequenced according to interactional and transactional schemata (‘design competence’)</a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="ro-RO" sz="2000" b="0" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>.</a:t>
                       </a:r>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr>
+                  <a:tcPr marL="68580" marR="68580" marT="34290" marB="34290">
                     <a:solidFill>
                       <a:srgbClr val="FFF8E5"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2611965231"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3581995131"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="219369" y="2162175"/>
-            <a:ext cx="4810125" cy="4801314"/>
+            <a:off x="165374" y="418289"/>
+            <a:ext cx="4106944" cy="5078313"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Discourse competence is the ability of a user/learner to arrange sentences in sequence so as to produce coherent stretches of language</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>. It includes knowledge of and ability to control the ordering of sentences in terms of:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> • topic/focus;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> • given/new; </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>• ‘natural’ sequencing: e.g. temporal cause/effect. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>• ability to structure and manage discourse in terms of:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> thematic </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" err="1" smtClean="0">
+              <a:rPr lang="en-US" dirty="0" err="1">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>organisation</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> coherence and cohesion;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> logical ordering; style and register;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0">
+              <a:rPr lang="ro-RO" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>rhetorical effectiveness;</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0" smtClean="0">
+            <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>t</a:t>
-[...6 lines deleted...]
-              <a:t>ext design, etc.</a:t>
+              <a:t>text design, etc.</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4911364" y="2172583"/>
-            <a:ext cx="3763836" cy="4408899"/>
+            <a:off x="4272318" y="535022"/>
+            <a:ext cx="3663813" cy="5355312"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" sz="1650" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="ro-RO" b="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Functional competence </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1650" dirty="0" smtClean="0">
-[...27 lines deleted...]
-              <a:rPr lang="ro-RO" sz="1650" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>is concerned with the use of spoken discourse and written texts in communication for particular </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>functional purposes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1650" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:r>
-[...118 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="1650" b="1" dirty="0" smtClean="0">
+            <a:endParaRPr lang="ro-RO" b="1" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1650" b="1" dirty="0" err="1" smtClean="0">
-[...6 lines deleted...]
-              <a:rPr lang="en-US" sz="1650" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Microfunctions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1650" dirty="0">
-[...48 lines deleted...]
-              <a:rPr lang="ro-RO" sz="1650" i="1" dirty="0" smtClean="0">
+              <a:rPr lang="ro-RO" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> categories for the functional use of single utterances, usually as turns in an interaction</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, e.g. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>imparting and seeking factual information</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" i="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1650" i="1" dirty="0" smtClean="0">
-[...110 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="1650" dirty="0">
+              <a:rPr lang="en-US" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>expressing and finding out attitudes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, suasion</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, etc.  </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" b="1" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Macrofunctions</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> are categories for the functional use of spoken discourse or written text consisting of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> sequence of sentences, e.g.:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>description</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>narration</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>commentary</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>exposition</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>exegesis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>explanation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>demonstration</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>instruction</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>argumentation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8776355" y="2257426"/>
-            <a:ext cx="3187046" cy="2031325"/>
+            <a:off x="8237690" y="719846"/>
+            <a:ext cx="3707876" cy="1754326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="ro-RO" b="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Interaction schemata </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0">
+              <a:rPr lang="ro-RO" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>- </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" dirty="0" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>knowledge of and ability to use the schemata (</a:t>
-[...23 lines deleted...]
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0">
+              <a:t> knowledge of and ability to use the schemata (patterns of social interaction) which underlie communication, such as verbal exchange</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> patterns. Usually they form pairs:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8773937" y="4235538"/>
-            <a:ext cx="3288201" cy="1156595"/>
+            <a:off x="8215580" y="2684834"/>
+            <a:ext cx="3619623" cy="1706061"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="TextBox 6"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8964891" y="5392133"/>
-            <a:ext cx="2705493" cy="830997"/>
+            <a:off x="8727024" y="4677614"/>
+            <a:ext cx="2172336" cy="954107"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" dirty="0">
-[...13 lines deleted...]
-              <a:rPr lang="ro-RO" sz="1600" dirty="0" smtClean="0">
+              <a:rPr lang="en-US" sz="1400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>General Schema for purchase of goods or services</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="1400" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, p.127 CEFR, 2001.</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" sz="1600" dirty="0">
-[...2 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2898372954"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1244025083"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...491 lines deleted...]
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Table 3"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4074656334"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3996886423"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="400050" y="352425"/>
-          <a:ext cx="11563350" cy="2697480"/>
+          <a:off x="1167320" y="688156"/>
+          <a:ext cx="9329232" cy="2735979"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{21E4AEA4-8DFA-4A89-87EB-49C32662AFE0}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="1828800">
+                <a:gridCol w="1475463">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3477392224"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="9734550">
+                <a:gridCol w="7853769">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="959510750"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="1952625">
+              <a:tr h="2735979">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2400" b="1" u="none" kern="1200" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="2000" b="1" u="none" kern="1200" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>Sociolinguistic competence </a:t>
                       </a:r>
-                      <a:endParaRPr lang="ro-RO" sz="2400" b="1" u="none" dirty="0">
+                      <a:endParaRPr lang="ro-RO" sz="2000" b="1" u="none" dirty="0">
                         <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr>
+                  <a:tcPr marL="68580" marR="68580" marT="34290" marB="34290">
                     <a:solidFill>
                       <a:schemeClr val="accent4">
                         <a:lumMod val="20000"/>
                         <a:lumOff val="80000"/>
                       </a:schemeClr>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2800" b="0" kern="1200" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="2400" b="0" kern="1200" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>is concerned with the knowledge and skills required to deal with the social dimension of language use:</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="342900" indent="-342900">
                         <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                         <a:buChar char="ü"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" b="0" kern="1200" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="1800" b="0" kern="1200" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t> linguistic markers of social relations;</a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="342900" indent="-342900">
                         <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                         <a:buChar char="ü"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" b="0" kern="1200" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="1800" b="0" kern="1200" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t> politeness conventions; </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="342900" indent="-342900">
                         <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                         <a:buChar char="ü"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" b="0" kern="1200" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="1800" b="0" kern="1200" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t> expressions of folk-wisdom; </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="342900" indent="-342900">
                         <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                         <a:buChar char="ü"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" b="0" kern="1200" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="1800" b="0" kern="1200" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t> register differences; </a:t>
                       </a:r>
                     </a:p>
                     <a:p>
                       <a:pPr marL="342900" indent="-342900">
                         <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
                         <a:buChar char="ü"/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2300" b="0" kern="1200" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="1800" b="0" kern="1200" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t> dialect and accent</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ro-RO" sz="2300" b="0" kern="1200" dirty="0" smtClean="0">
+                        <a:rPr lang="ro-RO" sz="1800" b="0" kern="1200" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:effectLst/>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:cs typeface="+mn-cs"/>
                         </a:rPr>
                         <a:t>.</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ro-RO" sz="2300" b="0" dirty="0">
+                      <a:endParaRPr lang="ro-RO" sz="1800" b="0" dirty="0">
                         <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr>
+                  <a:tcPr marL="68580" marR="68580" marT="34290" marB="34290">
                     <a:solidFill>
                       <a:srgbClr val="FFF8E5"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2772675096"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="678431" y="3780148"/>
-            <a:ext cx="11100845" cy="1772240"/>
+            <a:off x="992221" y="3916096"/>
+            <a:ext cx="10506219" cy="1677308"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="678431" y="3167406"/>
-            <a:ext cx="5967466" cy="461665"/>
+            <a:off x="2032823" y="3485725"/>
+            <a:ext cx="4475600" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" dirty="0" smtClean="0"/>
+              <a:rPr lang="ro-RO" sz="1350" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0"/>
-[...4 lines deleted...]
-              <a:t>appropriateness</a:t>
+              <a:rPr lang="ro-RO" b="1" dirty="0"/>
+              <a:t>E.g. Sociolinguistic appropriateness</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2340601462"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1633809788"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="2" name="Table 1"/>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks noGrp="1"/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="217872892"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="159991048"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="527900" y="257372"/>
-          <a:ext cx="11435499" cy="5120640"/>
+          <a:off x="651747" y="272380"/>
+          <a:ext cx="11147898" cy="6361889"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:tableStyleId>{21E4AEA4-8DFA-4A89-87EB-49C32662AFE0}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="1892004">
+                <a:gridCol w="2133076">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3144420215"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
-                <a:gridCol w="9543495">
+                <a:gridCol w="9014822">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3049884554"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
-              <a:tr h="4880236">
+              <a:tr h="6361889">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:r>
-                        <a:rPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                        <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>Plurilingual and pluricultural competence</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ro-RO" sz="2200" b="1" dirty="0">
+                      <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr>
+                  <a:tcPr marL="68580" marR="68580" marT="34290" marB="34290">
                     <a:solidFill>
                       <a:srgbClr val="FFF8E5"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr lvl="0"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="2000" b="0" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t> </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ro-RO" sz="2200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ro-RO" sz="2000" b="0" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>- </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>involves the ability to call flexibly upon an inter-related, </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2200" b="0" dirty="0" err="1" smtClean="0">
+                        <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>plurilinguistic</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="ro-RO" sz="2200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t> and a pluricultural</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t> repertoire to: </a:t>
                       </a:r>
-                      <a:endParaRPr lang="ro-RO" sz="2200" b="0" dirty="0" smtClean="0">
+                      <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr lvl="0"/>
+                      <a:pPr lvl="1"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="2400" b="0" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>► switch from one language or dialect (or variety) to another; </a:t>
                       </a:r>
-                      <a:endParaRPr lang="ro-RO" sz="2200" b="0" dirty="0" smtClean="0">
+                      <a:endParaRPr lang="ro-RO" sz="2400" b="0" dirty="0" smtClean="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr lvl="0"/>
+                      <a:pPr lvl="1"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="2400" b="0" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>► express oneself in one language (or dialect, or variety) and understand a person speaking another; </a:t>
                       </a:r>
-                      <a:endParaRPr lang="ro-RO" sz="2200" b="0" dirty="0" smtClean="0">
+                      <a:endParaRPr lang="ro-RO" sz="2400" b="0" dirty="0" smtClean="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr lvl="0"/>
+                      <a:pPr lvl="1"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="2400" b="0" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>► call upon the knowledge of a number of languages (or dialects, or varieties) to make sense of a text; </a:t>
                       </a:r>
-                      <a:endParaRPr lang="ro-RO" sz="2200" b="0" dirty="0" smtClean="0">
+                      <a:endParaRPr lang="ro-RO" sz="2400" b="0" dirty="0" smtClean="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr lvl="0"/>
+                      <a:pPr lvl="1"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="2400" b="0" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>► mediate between individuals with no common language (or dialect, or variety), even with only a slight knowledge oneself;</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ro-RO" sz="2200" b="0" dirty="0" smtClean="0">
+                      <a:endParaRPr lang="ro-RO" sz="2400" b="0" dirty="0" smtClean="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr lvl="0"/>
+                      <a:pPr lvl="1"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="2400" b="0" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>► bring the whole of one’s linguistic equipment into play, experimenting with alternative forms of expression; </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2200" b="0" dirty="0" err="1" smtClean="0">
+                        <a:rPr lang="en-US" sz="2400" b="0" dirty="0" err="1" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>recognising</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="2400" b="0" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t> and acting on cultural, socio-pragmatic and socio-linguistic conventions/cues; </a:t>
                       </a:r>
-                      <a:endParaRPr lang="ro-RO" sz="2200" b="0" dirty="0" smtClean="0">
+                      <a:endParaRPr lang="ro-RO" sz="2400" b="0" dirty="0" smtClean="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr lvl="0"/>
+                      <a:pPr lvl="1"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="2400" b="0" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>► </a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2200" b="0" dirty="0" err="1" smtClean="0">
+                        <a:rPr lang="en-US" sz="2400" b="0" dirty="0" err="1" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>recognising</a:t>
                       </a:r>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="2400" b="0" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t> and interpreting similarities and differences in perspectives, practices, events; </a:t>
                       </a:r>
-                      <a:endParaRPr lang="ro-RO" sz="2200" b="0" dirty="0" smtClean="0">
+                      <a:endParaRPr lang="ro-RO" sz="2400" b="0" dirty="0" smtClean="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
-                      <a:pPr lvl="0"/>
+                      <a:pPr lvl="1"/>
                       <a:r>
-                        <a:rPr lang="en-US" sz="2200" b="0" dirty="0" smtClean="0">
+                        <a:rPr lang="en-US" sz="2400" b="0" dirty="0" smtClean="0">
                           <a:solidFill>
                             <a:schemeClr val="tx1"/>
                           </a:solidFill>
                           <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         </a:rPr>
                         <a:t>► evaluating neutrally and critically.</a:t>
                       </a:r>
-                      <a:endParaRPr lang="ro-RO" sz="2200" b="0" dirty="0" smtClean="0">
+                      <a:endParaRPr lang="ro-RO" sz="2400" b="0" dirty="0" smtClean="0">
                         <a:solidFill>
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                         <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                         <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr>
+                  <a:tcPr marL="68580" marR="68580" marT="34290" marB="34290">
                     <a:solidFill>
                       <a:srgbClr val="FFF8E5"/>
                     </a:solidFill>
                   </a:tcPr>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2960873070"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4111419668"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2151344658"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="6607" r="5269"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1672235" y="306553"/>
+            <a:ext cx="8750668" cy="4093484"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4642467" y="4356988"/>
+            <a:ext cx="2867285" cy="2185214"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF99FF"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="1700" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>capacity to use knowledge of and proficiency (even partial) in one or more languages as leverage for approaching texts in other languages, in order to achieve a communication goal.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="1700" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7771512" y="4228482"/>
+            <a:ext cx="3487046" cy="2446824"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF99FF"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>As the social agent is building on their </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>pluricultural</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> repertoire, they are also engaged in exploiting all available linguistic resources in order to communicate effectively in a multilingual context and/or in a classic mediation situation in which the other people do not share a common </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>language.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="1700" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="660400" y="4229046"/>
+            <a:ext cx="3668410" cy="2185214"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF99FF"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="1700" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Intercultural competence:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>recogni</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="1700" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and acting on cultural, socio-pragmatic and sociolinguistic conventions/cues; </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="1700" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>recognising</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and interpreting similarities and differences in perspectives, practices and events; </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="1700" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1700" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>evaluating neutrally and critically.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="1700" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="919788674"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2007909" y="4685122"/>
-            <a:ext cx="9719036" cy="1945050"/>
+            <a:off x="2809334" y="4326943"/>
+            <a:ext cx="7509876" cy="1502936"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="282804" y="5137608"/>
-            <a:ext cx="1725105" cy="923330"/>
+            <a:off x="791224" y="4710457"/>
+            <a:ext cx="1293829" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" b="1" dirty="0">
+              <a:rPr lang="ro-RO" sz="1600" b="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Building on plurilingual repertoire</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="179109" y="461914"/>
-            <a:ext cx="2036190" cy="923330"/>
+            <a:off x="1069053" y="1203687"/>
+            <a:ext cx="1527143" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" b="1" dirty="0">
+              <a:rPr lang="ro-RO" sz="1600" b="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Building on pluricultural repertoire</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2106634" y="260590"/>
-            <a:ext cx="9422350" cy="2312233"/>
+            <a:off x="2809334" y="980390"/>
+            <a:ext cx="7361406" cy="1806480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture 7"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2001405" y="2657666"/>
-            <a:ext cx="9598072" cy="1810641"/>
+            <a:off x="2830464" y="2786870"/>
+            <a:ext cx="7398022" cy="1395610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="TextBox 8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="179109" y="2799761"/>
-            <a:ext cx="1554063" cy="923330"/>
+            <a:off x="794733" y="2957071"/>
+            <a:ext cx="1613187" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" b="1" dirty="0" smtClean="0">
-[...5 lines deleted...]
-            <a:endParaRPr lang="ro-RO" dirty="0"/>
+              <a:rPr lang="ro-RO" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Pluricultural</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="1400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> comprehension</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2267297742"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3662793749"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
-[...4035 lines deleted...]
-<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="646710" y="782425"/>
-            <a:ext cx="10768511" cy="5229979"/>
+            <a:off x="2329514" y="1857081"/>
+            <a:ext cx="6443699" cy="2452107"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-    </p:spTree>
-[...136 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvPr id="3" name="TextBox 2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="537328" y="405353"/>
-            <a:ext cx="10558020" cy="6401753"/>
+            <a:off x="2393624" y="751196"/>
+            <a:ext cx="6379589" cy="923330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0">
-[...14 lines deleted...]
-            <a:endParaRPr lang="ro-RO" b="1" dirty="0">
+              <a:rPr lang="ro-RO" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Example of activity aimed at developing the plurilingual competence:</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="742950" lvl="1" indent="-285750">
-[...361 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2300" b="1" dirty="0">
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>How many rules of capitalization are illustrated in this text?</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...28 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="704850" y="377072"/>
-            <a:ext cx="11135216" cy="6158846"/>
+            <a:off x="2393623" y="4498353"/>
+            <a:ext cx="6136850" cy="300082"/>
           </a:xfrm>
-          <a:solidFill>
-[...4 lines deleted...]
-          </a:solidFill>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...38 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>In your language, which of these rules are the same and which are different?</a:t>
+            </a:r>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2476108" y="4858930"/>
+            <a:ext cx="5728911" cy="715581"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...28 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0"/>
+              <a:t>Encouraging students to see the differences, similarities, pattern, etc. between the language 1 and the language they are learning is an example of activity meant to develop the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0" err="1"/>
+              <a:t>plurilingual</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1350" dirty="0"/>
+              <a:t> competence. </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="1350" dirty="0"/>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7151802" y="5403326"/>
+            <a:ext cx="3259318" cy="415498"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" lvl="1" indent="0">
-[...247 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050" b="1" dirty="0"/>
+              <a:t>Discovering the LOMLOE: Key Competences - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050" b="1" dirty="0" err="1"/>
+              <a:t>Plurilingual</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1050" b="1" dirty="0"/>
+              <a:t> Competence</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2850214488"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2470700391"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="2" name="Action Button: Help 1">
+            <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="704850" y="377072"/>
-            <a:ext cx="11135216" cy="6306532"/>
+            <a:off x="2004769" y="1069352"/>
+            <a:ext cx="1837658" cy="1985133"/>
           </a:xfrm>
+          <a:prstGeom prst="actionButtonHelp">
+            <a:avLst/>
+          </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFF6DD"/>
+            <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ro-RO" sz="1350"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4606566" y="3005847"/>
+            <a:ext cx="4864231" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF8E5"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="002060"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit fontScale="62500" lnSpcReduction="20000"/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-              <a:buNone/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3800" b="1" i="1" dirty="0">
-[...11 lines deleted...]
-              </a:solidFill>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>knowledge of, and ability to use, the vocabulary of a language, consists of lexical elements and grammatical elements.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4521724" y="831425"/>
+            <a:ext cx="5854046" cy="2000548"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" lvl="1" indent="0">
-[...28 lines deleted...]
-              <a:t>through independent exploration.</a:t>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Choose from the list below:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...9 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3400" dirty="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>lexical competence; grammatical competence; semantic competence; phonological competence; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>orthographic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> competence; sociolinguistic competence, discourse competence, functional competence:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5926319" y="4679670"/>
+            <a:ext cx="4626201" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF8E5"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="002060"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="1"/>
-[...51 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" b="1" dirty="0">
-[...5 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3400" dirty="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>deals with the learner’s awareness and control of the organization of meaning.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1863366" y="4809814"/>
+            <a:ext cx="3556262" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF8E5"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="002060"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="1"/>
-[...79 lines deleted...]
-              <a:buNone/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3400" b="1" dirty="0">
-[...50 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3400" dirty="0">
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>knowledge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> of, and ability </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>to use, the grammatical resources of a language.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3518849214"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2345882220"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="2" name="Action Button: Help 1">
+            <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="197963" y="377072"/>
-            <a:ext cx="11642103" cy="6278252"/>
+            <a:off x="972732" y="1239037"/>
+            <a:ext cx="1507821" cy="1455525"/>
           </a:xfrm>
+          <a:prstGeom prst="actionButtonHelp">
+            <a:avLst/>
+          </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFF6DD"/>
+            <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ro-RO" sz="1350"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3970256" y="2616116"/>
+            <a:ext cx="5733854" cy="3046988"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF8E5"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="7030A0"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit fontScale="25000" lnSpcReduction="20000"/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-              <a:buNone/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="9600" b="1" i="1" dirty="0">
-[...21 lines deleted...]
-              </a:solidFill>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>knowledge of, and skill in the perception and production of the sound-units of the language and their realization in particular contexts; the phonetic composition of words (syllable structure, the sequence of phonemes, word stress, word tones); sentence stress and rhythm, intonation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2100" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3297677" y="659876"/>
+            <a:ext cx="7078093" cy="1674762"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="1">
-[...50 lines deleted...]
-              <a:t>s.</a:t>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Choose from the list below:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...282 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="4200" dirty="0" smtClean="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>lexical competence; grammatical competence; semantic competence; phonological competence; orthographic competence; sociolinguistic competence, discourse competence, functional competence:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1959063184"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4232746736"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...34 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2"/>
+          <p:cNvPr id="2" name="Picture 1"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="278944" y="1301794"/>
-            <a:ext cx="11624024" cy="3816961"/>
+            <a:off x="2040919" y="684876"/>
+            <a:ext cx="7115919" cy="4899921"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7180082" y="5584797"/>
+            <a:ext cx="2990654" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="1200" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://mecc.gov.md/sites/default/files/cadrul_de_referinta_final_rom_tipar.pdf</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="1200" dirty="0"/>
+              <a:t>, p.19</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4"/>
+          <a:srcRect l="2903" t="8411" r="6123" b="2646"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8691154" y="1428207"/>
+            <a:ext cx="1660928" cy="4108613"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2931029131"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1406310754"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="2" name="Action Button: Help 1">
+            <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="395926" y="377072"/>
-            <a:ext cx="11444140" cy="6278252"/>
+            <a:off x="1731489" y="1394680"/>
+            <a:ext cx="1937208" cy="2227083"/>
           </a:xfrm>
+          <a:prstGeom prst="actionButtonHelp">
+            <a:avLst/>
+          </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFF6DD"/>
+            <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ro-RO" sz="1350"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4111657" y="4083191"/>
+            <a:ext cx="6481763" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF8E5"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="621FC5"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-              <a:buNone/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" i="1" dirty="0">
-[...21 lines deleted...]
-              </a:solidFill>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>is concerned with the use of spoken discourse and written texts in communication for particular functional purposes.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4111658" y="1132984"/>
+            <a:ext cx="6264112" cy="2677656"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" lvl="1" indent="0">
-[...49 lines deleted...]
-              <a:t>active engagement and critical thinking.</a:t>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Choose from the list below:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...211 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="4200" dirty="0" smtClean="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>lexical competence; grammatical competence; semantic competence; phonological competence; orthographic competence; sociolinguistic competence, discourse competence, functional competence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, o</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>rthoepic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> competence:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="752270261"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="728796609"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="2" name="Action Button: Help 1">
+            <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="395926" y="424212"/>
-            <a:ext cx="11444140" cy="6117996"/>
+            <a:off x="2033048" y="1239037"/>
+            <a:ext cx="1937208" cy="2227083"/>
           </a:xfrm>
+          <a:prstGeom prst="actionButtonHelp">
+            <a:avLst/>
+          </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="FFF6DD"/>
+            <a:schemeClr val="bg1"/>
           </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ro-RO" sz="1350"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4111659" y="3577353"/>
+            <a:ext cx="6793047" cy="2604496"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF8E5"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="accent5">
+                <a:lumMod val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit fontScale="55000" lnSpcReduction="20000"/>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-              <a:buNone/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4400" b="1" i="1" dirty="0">
-[...11 lines deleted...]
-              </a:solidFill>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>is concerned with the knowledge and skills required to deal with the social dimension of language use: linguistic markers of social relations; politeness conventions; expressions of folk-wisdom; register differences; and dialect and accent.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4111658" y="1157590"/>
+            <a:ext cx="6793048" cy="1631216"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" lvl="1" indent="0">
-[...26 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Choose from the list below:</a:t>
+            </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...356 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2900" dirty="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>lexical competence; grammatical competence; semantic competence; phonological competence; orthographic competence; sociolinguistic competence, discourse competence, functional competence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, o</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>rthoepic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> competence:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="613995601"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="451303246"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="2" name="Action Button: Help 1">
+            <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1714895" y="1097633"/>
+            <a:ext cx="1774595" cy="2113962"/>
+          </a:xfrm>
+          <a:prstGeom prst="actionButtonHelp">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ro-RO" sz="1350"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3112851" y="2672679"/>
+            <a:ext cx="8842443" cy="3702552"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF8E5"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="7030A0"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>is the ability of a user/learner to arrange sentences in sequence so as to produce coherent stretches of language. It includes knowledge of and ability to control the ordering of sentences in terms of: </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
+              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>• topic/focus; </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
+              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>• given/new;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
+              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>• ‘</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>natural</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>’ sequencing: e.g. temporal;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
+              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>• cause/effect;</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
+              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>• ability to structure and manage discourse in terms of: thematic organization; coherence and cohesion; logical ordering; style and register; rhetorical effectiveness; etc</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4111658" y="737706"/>
+            <a:ext cx="6264112" cy="1938992"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Choose from the list below</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>lexical competence; grammatical competence; semantic competence; phonological competence; orthographic competence; sociolinguistic competence, discourse competence, functional competence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, o</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>rthoepic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> competence:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="85738938"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Action Button: Help 1">
+            <a:hlinkClick r:id="" action="ppaction://noaction" highlightClick="1"/>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1714895" y="1097633"/>
+            <a:ext cx="1774595" cy="2113962"/>
+          </a:xfrm>
+          <a:prstGeom prst="actionButtonHelp">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="0070C0"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="ro-RO" sz="1350"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3680382" y="844713"/>
+            <a:ext cx="6695388" cy="1477328"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Choose from the list below</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>lexical competence; grammatical competence; semantic competence; phonological competence; orthographic competence; sociolinguistic competence, discourse competence, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>o</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>rthoepic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> competence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>functional competence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4012677" y="2316996"/>
+            <a:ext cx="5882326" cy="1138132"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF8E5"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="7030A0"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="214313" indent="-214313">
+              <a:lnSpc>
+                <a:spcPct val="115000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>knowledge of and skill in the perception and production of the symbols of which written texts are composed.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
+              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2054259" y="3742961"/>
+            <a:ext cx="8587801" cy="2862322"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF8E5"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="7030A0"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="257175" indent="-257175">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The ability </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> to produce a correct pronunciation from the written form.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> It involves </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="600075" lvl="1" indent="-257175">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>knowledge of spelling conventions</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="600075" lvl="1" indent="-257175">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ability to consult a dictionary and a knowledge of the conventions used there for the representation of pronunciation</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="600075" lvl="1" indent="-257175">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>knowledge of the implications of written forms, particularly punctuation marks, for phrasing and intonation</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="600075" lvl="1" indent="-257175">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ability to resolve ambiguity (homonyms, syntactic ambiguities, etc.) in the light of the context</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1250960880"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="537328" y="377072"/>
-            <a:ext cx="10718276" cy="5693866"/>
+            <a:off x="446567" y="637147"/>
+            <a:ext cx="10994066" cy="5663089"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="accent4">
               <a:lumMod val="20000"/>
               <a:lumOff val="80000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-              <a:rPr lang="ro-RO" sz="2800" b="1" dirty="0" smtClean="0">
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>References:</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" indent="-457200">
+            <a:pPr marL="342900" indent="-342900">
               <a:spcBef>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="900"/>
               </a:spcBef>
-              <a:buFont typeface="+mj-lt"/>
-              <a:buAutoNum type="arabicPeriod"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="ro-RO" sz="2200" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Învățământul </a:t>
-[...6 lines deleted...]
-              <a:t>primar, </a:t>
+              <a:t>Proiect CURRICULUM </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2200" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>LIMBA STRĂINĂ </a:t>
-[...34 lines deleted...]
-              <a:t>,  </a:t>
+              <a:t>la disciplina LIMBA STRĂINĂ I Niveluri de studii: primar, gimnazial, liceal cu profilurile umanist (U), real (R*), general (G**) LIMBA </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2200" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Chișinău, 2018</a:t>
-[...15 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0" smtClean="0">
+              <a:t>STRĂINĂ https</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>://mec.gov.md/sites/default/files/proiet_curriculum_limba_straina_i_si_iicomponenta_invariabila.pdf </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>CURRICULUM </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>NAȚIONAL, Învățământul primar, LIMBA STRĂINĂ I. Curriculumul disciplinar, Ghidul de implementare a curriculumului disciplinar,  Chișinău, 2018, online  https://mecc.gov.md/sites/default/files/curriculum_limba_straina_primar_tipar.pdf?fbclid=IwAR2znxT0x-deshMWRk4pXS2pQ48X8B9tXpol48ahO9ZNV4okMCKqBiKH6tk</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="900"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>CURRICULUM NAȚIONAL, LIMBA STRĂINĂ, Clasele V-IX. Curriculum disciplinar. Ghid de implementare, Chişinău, 2020, online </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://mecc.gov.md/sites/default/files/limba_straine_gimnaziu.pdf</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" indent="-457200">
+            <a:pPr marL="342900" indent="-342900">
               <a:spcBef>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="900"/>
               </a:spcBef>
-              <a:buFont typeface="+mj-lt"/>
-              <a:buAutoNum type="arabicPeriod"/>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ro-RO" sz="2200" dirty="0" smtClean="0">
-[...5 lines deleted...]
-            <a:r>
               <a:rPr lang="ro-RO" sz="2200" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>LIMBA </a:t>
-[...6 lines deleted...]
-              <a:t>STRĂINĂ, </a:t>
+              <a:t>CURRICULUM NAȚIONAL LIMBA STRĂINĂ Clasele X-XII. Curriculum disciplinar. Ghid de implementare, Chişinău, 2020, online </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2200" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-              </a:rPr>
-[...35 lines deleted...]
-              <a:t>, </a:t>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2200" dirty="0">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-              </a:rPr>
-[...119 lines deleted...]
-                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>https://</a:t>
-[...6 lines deleted...]
-              </a:rPr>
               <a:t>mecc.gov.md/sites/default/files/limba_straine_liceu.pdf</a:t>
             </a:r>
-            <a:endParaRPr lang="ro-RO" sz="2000" dirty="0" smtClean="0">
-[...19 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2000" b="1" dirty="0">
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3411991647"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1732674884"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="282101" y="367545"/>
-            <a:ext cx="10651787" cy="523220"/>
+            <a:off x="787941" y="778213"/>
+            <a:ext cx="10982527" cy="5139869"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="FFF8E5"/>
+          </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...6 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="2800" b="1" dirty="0">
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Status and Structure of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>FL</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> I </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>and FL</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> II</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Compulsory subjects within the common core, integrated into the “Language and Communication” curricular area </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>FL</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> I:</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> taught from grades II–XII, with progressive CEFR VC targets: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Primary: A1 </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Lower secondary: A2+ </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Upper secondary: B1+ </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>FL</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> II</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: taught from grades V–XII, targeting A1–A2+ </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The curriculum for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>FL</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> I and II is developed separately for the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>primary</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>lower secondary </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>education</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>cycle </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>I: gymnasium </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>education</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>) and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>upper </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>secondary </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>education</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>cycle </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>II: lyceum </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>education</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3274044944"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3286979697"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3898355" y="1102935"/>
-            <a:ext cx="7328968" cy="4600097"/>
+            <a:off x="778213" y="865761"/>
+            <a:ext cx="10787974" cy="4170372"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF8E5"/>
+          </a:solidFill>
         </p:spPr>
-      </p:pic>
-[...23 lines deleted...]
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Relevance of LS in the Context of Curriculum Reform</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Essential for </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="F29000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>professional, social and cultural integration in a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="F29000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>globalised</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="F29000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, interconnected world </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Shift from </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="E33BCF"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>grammar-focused</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="E33BCF"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, rule-based</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="E33BCF"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="E33BCF"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>learning</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="E33BCF"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="E33BCF"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="E33BCF"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>communication,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="E33BCF"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="E33BCF"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>mediation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="E33BCF"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and collaboration </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Supports </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>real-life and career-oriented competences </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Promotes </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="0033CC"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>interdisciplinary</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> learning through links with science, culture, history and technology </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Contributes to learner </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="009900"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>autonomy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="009900"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009900"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>critical</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="009900"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009900"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>thinking</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="009900"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009900"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>tolerance</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="009900"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009900"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>diversity</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="009900"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009900"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>responsible</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="009900"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="009900"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>global</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="009900"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="009900"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>citizenship</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" i="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" i="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1831965665"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="41642130"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4242064" y="156873"/>
-            <a:ext cx="6627044" cy="6672937"/>
+            <a:off x="768485" y="865761"/>
+            <a:ext cx="10797702" cy="4970591"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF8E5"/>
+          </a:solidFill>
         </p:spPr>
-      </p:pic>
-[...23 lines deleted...]
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Key Functions of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>FLC</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Formative function </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– develops critical and flexible thinking, communication problem-solving, respect for diversity and inclusion, and analytical thinking</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Informative function </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– provides linguistic, cultural and civic knowledge, including concepts, fact</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>s, etc.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Applied function </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– transfers knowledge to real-life contexts through interviews, formal emails, debates and projects</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Integrative function </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– combines linguistic, digital, social and civic competences through a holistic, transdisciplinary approach</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="CC3300"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Orientational</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="CC3300"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> function </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>– supports learners in discovering their </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>own </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>potential and making educational and career choices, including international opportunities</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4212763583"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1230940870"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...4 lines deleted...]
-          </p:cNvPicPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...4 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3727326" y="707009"/>
-            <a:ext cx="8046753" cy="5250729"/>
+            <a:off x="556181" y="358217"/>
+            <a:ext cx="11208472" cy="6078587"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFF8E5"/>
+          </a:solidFill>
         </p:spPr>
-      </p:pic>
-[...23 lines deleted...]
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Distinctive Features of CLS</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Action-oriented epistemological approach</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>content serves as a means of developing competences through </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" i="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>reception, production, interaction and mediation </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ocial</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> relevance </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>addresses current issues such as digital citizenship, cultural diversity, health, environmental sustainability and human rights </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Student-centered approach </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2200" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>positions the learner at the center, with the teacher as facilitator</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2100" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ctive</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> learning methods </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2100" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>group projects, debates, role-playing and discovery-based learning</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2100" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Curricular flexibility </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2100" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>allows teachers to adapt activities, tasks and strategies to learners’ interests, pace and local context</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Interdisciplinarity and practical </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>application </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2100" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>connects LS with other fields of knowledge and real-life contexts </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2200" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Pedagogical innovation through technology </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" altLang="ro-RO" sz="2200" b="1" dirty="0" smtClean="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" altLang="ro-RO" sz="2100" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>integrates digital technologies, educational platforms and authentic audio-visual materials into learning.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2100" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4125348194"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="139304578"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...5 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="3" name="TextBox 2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="704850" y="377072"/>
-            <a:ext cx="10296230" cy="6158846"/>
+            <a:off x="1564848" y="867266"/>
+            <a:ext cx="9634195" cy="3139321"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFF8E5"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
-              <a:buNone/>
+            <a:pPr>
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0" smtClean="0">
-[...12 lines deleted...]
-            <a:endParaRPr lang="it-IT" b="1" dirty="0" smtClean="0">
+              <a:rPr lang="ro-RO" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>FLC c</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" err="1" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ontributes</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> to the development of autonomous graduates capable of</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="800100" lvl="1" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="006600"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>effective communication</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2800" b="1" dirty="0" smtClean="0">
+              <a:solidFill>
+                <a:srgbClr val="006600"/>
+              </a:solidFill>
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" lvl="1" indent="0" algn="just">
-              <a:buNone/>
+            <a:pPr marL="1257300" lvl="2" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0" smtClean="0"/>
-[...20 lines deleted...]
-              <a:rPr lang="en-US" sz="3200" b="1" dirty="0">
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...1 lines deleted...]
-                  </a:schemeClr>
+                  <a:srgbClr val="006600"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>knowledge</a:t>
-[...241 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0">
+              <a:t>critical thinking</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2800" b="1" dirty="0" smtClean="0">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:srgbClr val="006600"/>
               </a:solidFill>
-              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
-[...13 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
               <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr lvl="1">
-[...1 lines deleted...]
-              <a:buChar char="Ø"/>
+            <a:pPr marL="1714500" lvl="3" indent="-342900">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" dirty="0">
-[...37 lines deleted...]
-            <a:endParaRPr lang="ro-RO" sz="1400" dirty="0">
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="006600"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>active participation in a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="006600"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>globalised</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="006600"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" err="1" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="006600"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>digitalised</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0" smtClean="0">
+                <a:solidFill>
+                  <a:srgbClr val="006600"/>
+                </a:solidFill>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> society.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="1" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="tx1"/>
+                <a:srgbClr val="006600"/>
               </a:solidFill>
-              <a:latin typeface="Sylfaen" panose="010A0502050306030303" pitchFamily="18" charset="0"/>
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4149630942"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3443203415"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot"/>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21723,91 +41096,93 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>3930</Words>
+  <Words>4106</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>310</Paragraphs>
-[...1 lines deleted...]
-  <Notes>1</Notes>
+  <Paragraphs>334</Paragraphs>
+  <Slides>44</Slides>
+  <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>42</vt:i4>
+        <vt:i4>44</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="49" baseType="lpstr">
+    <vt:vector size="51" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Cambria</vt:lpstr>
       <vt:lpstr>Sylfaen</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>The National Curriculum for Foreign Languages</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
@@ -21817,33 +41192,33 @@
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>The National Curriculum for Foreign Languages</dc:title>
+  <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Asus</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>