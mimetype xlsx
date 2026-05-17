--- v0 (2026-04-02)
+++ v1 (2026-05-17)
@@ -1,100 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\My docs_2018_1_96.9\Didactica_7\USM\2025\2025_2026\CorgII\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F7A9C8B5-5372-47C7-AFA3-E638F3341DAE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6E8E482F-35BD-445B-81E1-BD79A17DE0DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="LI_1" sheetId="2" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="LI_5" sheetId="7" r:id="rId5"/>
+    <sheet name="LI_Total" sheetId="8" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="G7" i="8" l="1"/>
+  <c r="G8" i="8"/>
+  <c r="G9" i="8"/>
+  <c r="G10" i="8"/>
+  <c r="G11" i="8"/>
+  <c r="G12" i="8"/>
+  <c r="G13" i="8"/>
+  <c r="G14" i="8"/>
+  <c r="G15" i="8"/>
+  <c r="G16" i="8"/>
+  <c r="G17" i="8"/>
+  <c r="G18" i="8"/>
+  <c r="G19" i="8"/>
+  <c r="G20" i="8"/>
+  <c r="G21" i="8"/>
+  <c r="G22" i="8"/>
+  <c r="G23" i="8"/>
+  <c r="G24" i="8"/>
+  <c r="G25" i="8"/>
+  <c r="G26" i="8"/>
+  <c r="G27" i="8"/>
+  <c r="G28" i="8"/>
+  <c r="G29" i="8"/>
+  <c r="G30" i="8"/>
+  <c r="G31" i="8"/>
+  <c r="G32" i="8"/>
+  <c r="G33" i="8"/>
+  <c r="G34" i="8"/>
+  <c r="G35" i="8"/>
+  <c r="G36" i="8"/>
+  <c r="G37" i="8"/>
+  <c r="G38" i="8"/>
+  <c r="G39" i="8"/>
+  <c r="G40" i="8"/>
+  <c r="G41" i="8"/>
+  <c r="G6" i="8"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="529" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="50">
   <si>
     <t xml:space="preserve">Chimia organica II semestru  02 </t>
   </si>
   <si>
-    <t>grupa: C2501 lector: Kulcitki Veaceslav</t>
-[...1 lines deleted...]
-  <si>
     <t>06.02.2026 curs</t>
   </si>
   <si>
-    <t>Compuși organici functionali. Derivatii halogenati.</t>
-[...1 lines deleted...]
-  <si>
     <t>13.02.2026 curs</t>
   </si>
   <si>
-    <t>Alcooli. Obtinerea si proprietati.</t>
-[...1 lines deleted...]
-  <si>
     <t>20.02.2026 curs</t>
   </si>
   <si>
-    <t>Enoli, fenoli si eteri.</t>
-[...1 lines deleted...]
-  <si>
     <t>spec</t>
   </si>
   <si>
     <t xml:space="preserve">Numele Prenumele Patron </t>
   </si>
   <si>
     <t>Chimie</t>
   </si>
   <si>
     <t xml:space="preserve">Bîrcă Veronica  </t>
   </si>
   <si>
     <t xml:space="preserve">Gonța Alina  </t>
   </si>
   <si>
     <t xml:space="preserve">Mocanu Mihail  </t>
   </si>
   <si>
     <t xml:space="preserve">Popovici Ionuț-Bogdan  </t>
   </si>
   <si>
     <t xml:space="preserve">Postolachi Vlada  </t>
   </si>
   <si>
     <t>Bădănău Alexandru Ion</t>
@@ -120,53 +152,50 @@
   <si>
     <t xml:space="preserve">Petkov Karina  </t>
   </si>
   <si>
     <t>Chimie RU</t>
   </si>
   <si>
     <t xml:space="preserve">Bulgaru Adela  </t>
   </si>
   <si>
     <t xml:space="preserve">Colosov Dominica Alexandru </t>
   </si>
   <si>
     <t xml:space="preserve">Gorniștein Livia  </t>
   </si>
   <si>
     <t xml:space="preserve">Graur Diana  </t>
   </si>
   <si>
     <t xml:space="preserve">Isaicencova Diana  </t>
   </si>
   <si>
     <t xml:space="preserve">Lungu Cristina  </t>
   </si>
   <si>
-    <t>a</t>
-[...1 lines deleted...]
-  <si>
     <t>Melnic-Antoci Daniela  exmatr</t>
   </si>
   <si>
     <t xml:space="preserve">Postolachi Nikita  </t>
   </si>
   <si>
     <t>Chimie biofarmaceutica</t>
   </si>
   <si>
     <t xml:space="preserve">Butnari Sofia  </t>
   </si>
   <si>
     <t xml:space="preserve">Cecanova Anastasia  </t>
   </si>
   <si>
     <t xml:space="preserve">Cicanci Xenia  </t>
   </si>
   <si>
     <t>Craevscaia Anna  exmatr</t>
   </si>
   <si>
     <t xml:space="preserve">Degteari Anastasia  </t>
   </si>
   <si>
     <t xml:space="preserve">Didric Anastasia  </t>
@@ -186,394 +215,285 @@
   <si>
     <t xml:space="preserve">Golovatîi Chiril  </t>
   </si>
   <si>
     <t xml:space="preserve">Naghimov Vladimir  </t>
   </si>
   <si>
     <t xml:space="preserve">Paniș Olesea  </t>
   </si>
   <si>
     <t xml:space="preserve">Șcipanov Nichita  </t>
   </si>
   <si>
     <t xml:space="preserve">Țîbuleac Victoria  </t>
   </si>
   <si>
     <t xml:space="preserve">Vercinschii Egor  </t>
   </si>
   <si>
     <t>Chimie biofarmaceutica RU</t>
   </si>
   <si>
     <t>exm</t>
   </si>
   <si>
-    <t>Nota</t>
-[...18 lines deleted...]
-CARBOXILICI</t>
+    <t>Lucrare individuala</t>
+  </si>
+  <si>
+    <t>Nota medie</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="165" formatCode="0.0"/>
+  </numFmts>
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
-    <font>
-[...3 lines deleted...]
-    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="27">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="thin">
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...41 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...7 lines deleted...]
-      <left style="thin">
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...41 lines deleted...]
-      </left>
       <right style="medium">
-        <color indexed="64"/>
-[...13 lines deleted...]
-      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...52 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -626,187 +546,251 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyBorder="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="22" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1048,5231 +1032,1237 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M41"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63DB2B71-98AE-4AB7-AD9A-E78CB7A77D10}">
+  <dimension ref="A1:N42"/>
   <sheetViews>
-    <sheetView topLeftCell="B5" zoomScale="97" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="B7" zoomScale="103" workbookViewId="0">
       <pane xSplit="1" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection activeCell="B5" sqref="B5"/>
-      <selection pane="topRight" activeCell="Q29" sqref="Q29"/>
+      <selection pane="topRight" activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="30.7109375" customWidth="1"/>
-    <col min="2" max="2" width="40.7109375" customWidth="1"/>
+    <col min="1" max="1" width="30.7265625" customWidth="1"/>
+    <col min="2" max="2" width="40.7265625" customWidth="1"/>
+    <col min="7" max="7" width="10.08984375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A2" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A3" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="B3" s="1"/>
+    </row>
+    <row r="4" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B4" s="1"/>
+      <c r="C4" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
+      <c r="F4" s="30"/>
+    </row>
+    <row r="5" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="1" t="s">
+      <c r="B5" s="3" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C5" s="27">
+        <v>1</v>
+      </c>
+      <c r="D5" s="27">
+        <v>2</v>
+      </c>
+      <c r="E5" s="27">
+        <v>3</v>
+      </c>
+      <c r="F5" s="28">
+        <v>4</v>
+      </c>
+      <c r="G5" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="H5" s="24"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="25"/>
+      <c r="K5" s="25"/>
+      <c r="L5" s="25"/>
+      <c r="M5" s="25"/>
+      <c r="N5" s="9"/>
+    </row>
+    <row r="6" spans="1:14" s="36" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="B4" s="1" t="s">
+      <c r="B6" s="33" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="5" t="s">
+      <c r="C6" s="22">
+        <v>0</v>
+      </c>
+      <c r="D6" s="22">
+        <v>9</v>
+      </c>
+      <c r="E6" s="22">
+        <v>0</v>
+      </c>
+      <c r="F6" s="32">
+        <v>0</v>
+      </c>
+      <c r="G6" s="44">
+        <f>(C6+D6+E6+F6)/4</f>
+        <v>2.25</v>
+      </c>
+      <c r="H6" s="34"/>
+      <c r="I6" s="34"/>
+      <c r="J6" s="34"/>
+      <c r="K6" s="34"/>
+      <c r="L6" s="34"/>
+      <c r="M6" s="35"/>
+      <c r="N6" s="34"/>
+    </row>
+    <row r="7" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="C7" s="8">
+        <v>10</v>
+      </c>
+      <c r="D7" s="8">
         <v>9</v>
       </c>
-      <c r="C5" s="7">
-[...2 lines deleted...]
-      <c r="D5" s="7">
+      <c r="E7" s="8">
+        <v>8</v>
+      </c>
+      <c r="F7" s="8">
+        <v>10</v>
+      </c>
+      <c r="G7" s="45">
+        <f t="shared" ref="G7:G41" si="0">(C7+D7+E7+F7)/4</f>
+        <v>9.25</v>
+      </c>
+      <c r="H7" s="9"/>
+      <c r="I7" s="9"/>
+      <c r="J7" s="9"/>
+      <c r="K7" s="9"/>
+      <c r="L7" s="9"/>
+      <c r="M7" s="26"/>
+      <c r="N7" s="9"/>
+    </row>
+    <row r="8" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="8">
+        <v>10</v>
+      </c>
+      <c r="D8" s="8">
+        <v>10</v>
+      </c>
+      <c r="E8" s="8">
+        <v>10</v>
+      </c>
+      <c r="F8" s="37"/>
+      <c r="G8" s="45">
+        <f t="shared" si="0"/>
+        <v>7.5</v>
+      </c>
+      <c r="H8" s="9"/>
+      <c r="I8" s="9"/>
+      <c r="J8" s="9"/>
+      <c r="K8" s="9"/>
+      <c r="L8" s="9"/>
+      <c r="M8" s="26"/>
+      <c r="N8" s="9"/>
+    </row>
+    <row r="9" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="8">
+        <v>10</v>
+      </c>
+      <c r="D9" s="8">
+        <v>9</v>
+      </c>
+      <c r="E9" s="8">
+        <v>10</v>
+      </c>
+      <c r="F9" s="8">
+        <v>10</v>
+      </c>
+      <c r="G9" s="45">
+        <f t="shared" si="0"/>
+        <v>9.75</v>
+      </c>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="9"/>
+      <c r="L9" s="9"/>
+      <c r="M9" s="26"/>
+      <c r="N9" s="9"/>
+    </row>
+    <row r="10" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="16">
+        <v>10</v>
+      </c>
+      <c r="D10" s="16">
+        <v>9</v>
+      </c>
+      <c r="E10" s="39">
+        <v>9</v>
+      </c>
+      <c r="F10" s="8">
+        <v>10</v>
+      </c>
+      <c r="G10" s="45">
+        <f t="shared" si="0"/>
+        <v>9.5</v>
+      </c>
+      <c r="H10" s="9"/>
+      <c r="I10" s="9"/>
+      <c r="J10" s="9"/>
+      <c r="K10" s="9"/>
+      <c r="L10" s="9"/>
+      <c r="M10" s="26"/>
+      <c r="N10" s="9"/>
+    </row>
+    <row r="11" spans="1:14" s="36" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="37" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="47"/>
+      <c r="D11" s="47"/>
+      <c r="E11" s="47"/>
+      <c r="F11" s="22"/>
+      <c r="G11" s="44">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H11" s="34"/>
+      <c r="I11" s="34"/>
+      <c r="J11" s="34"/>
+      <c r="K11" s="34"/>
+      <c r="L11" s="34"/>
+      <c r="M11" s="35"/>
+      <c r="N11" s="34"/>
+    </row>
+    <row r="12" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="18">
+        <v>10</v>
+      </c>
+      <c r="D12" s="18">
+        <v>10</v>
+      </c>
+      <c r="E12" s="18">
+        <v>10</v>
+      </c>
+      <c r="F12" s="8">
+        <v>9</v>
+      </c>
+      <c r="G12" s="45">
+        <f t="shared" si="0"/>
+        <v>9.75</v>
+      </c>
+      <c r="H12" s="9"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="9"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="26"/>
+      <c r="N12" s="9"/>
+    </row>
+    <row r="13" spans="1:14" s="36" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="22"/>
+      <c r="D13" s="22"/>
+      <c r="E13" s="22"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="44">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H13" s="34"/>
+      <c r="I13" s="34"/>
+      <c r="J13" s="34"/>
+      <c r="K13" s="34"/>
+      <c r="L13" s="34"/>
+      <c r="M13" s="35"/>
+      <c r="N13" s="34"/>
+    </row>
+    <row r="14" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="8">
+        <v>10</v>
+      </c>
+      <c r="D14" s="8">
+        <v>9</v>
+      </c>
+      <c r="E14" s="31">
+        <v>7</v>
+      </c>
+      <c r="F14" s="8">
+        <v>9</v>
+      </c>
+      <c r="G14" s="45">
+        <f t="shared" si="0"/>
+        <v>8.75</v>
+      </c>
+      <c r="H14" s="9"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="26"/>
+      <c r="N14" s="9"/>
+    </row>
+    <row r="15" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="8">
+        <v>10</v>
+      </c>
+      <c r="D15" s="8">
+        <v>10</v>
+      </c>
+      <c r="E15" s="8">
+        <v>10</v>
+      </c>
+      <c r="F15" s="37"/>
+      <c r="G15" s="45">
+        <f t="shared" si="0"/>
+        <v>7.5</v>
+      </c>
+      <c r="H15" s="9"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="9"/>
+      <c r="M15" s="26"/>
+      <c r="N15" s="9"/>
+    </row>
+    <row r="16" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="16">
+        <v>10</v>
+      </c>
+      <c r="D16" s="16">
+        <v>10</v>
+      </c>
+      <c r="E16" s="16">
+        <v>10</v>
+      </c>
+      <c r="F16" s="8">
+        <v>10</v>
+      </c>
+      <c r="G16" s="45">
+        <f t="shared" si="0"/>
+        <v>10</v>
+      </c>
+      <c r="H16" s="9"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="9"/>
+      <c r="L16" s="9"/>
+      <c r="M16" s="26"/>
+      <c r="N16" s="9"/>
+    </row>
+    <row r="17" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="11">
+        <v>10</v>
+      </c>
+      <c r="D17" s="11">
+        <v>9</v>
+      </c>
+      <c r="E17" s="11">
+        <v>10</v>
+      </c>
+      <c r="F17" s="8">
+        <v>10</v>
+      </c>
+      <c r="G17" s="45">
+        <f t="shared" si="0"/>
+        <v>9.75</v>
+      </c>
+      <c r="H17" s="9"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="9"/>
+      <c r="M17" s="26"/>
+      <c r="N17" s="9"/>
+    </row>
+    <row r="18" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="18">
+        <v>10</v>
+      </c>
+      <c r="D18" s="18">
+        <v>10</v>
+      </c>
+      <c r="E18" s="18">
+        <v>10</v>
+      </c>
+      <c r="F18" s="8">
+        <v>10</v>
+      </c>
+      <c r="G18" s="45">
+        <f t="shared" si="0"/>
+        <v>10</v>
+      </c>
+      <c r="H18" s="9"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="9"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="9"/>
+      <c r="M18" s="26"/>
+      <c r="N18" s="9"/>
+    </row>
+    <row r="19" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="C19" s="8">
+        <v>10</v>
+      </c>
+      <c r="D19" s="8">
+        <v>10</v>
+      </c>
+      <c r="E19" s="8">
+        <v>9</v>
+      </c>
+      <c r="F19" s="8">
+        <v>10</v>
+      </c>
+      <c r="G19" s="45">
+        <f t="shared" si="0"/>
+        <v>9.75</v>
+      </c>
+      <c r="H19" s="9"/>
+      <c r="I19" s="9"/>
+      <c r="J19" s="9"/>
+      <c r="K19" s="9"/>
+      <c r="L19" s="9"/>
+      <c r="M19" s="26"/>
+      <c r="N19" s="9"/>
+    </row>
+    <row r="20" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="8">
+        <v>10</v>
+      </c>
+      <c r="D20" s="8">
+        <v>10</v>
+      </c>
+      <c r="E20" s="8">
+        <v>10</v>
+      </c>
+      <c r="F20" s="8">
+        <v>10</v>
+      </c>
+      <c r="G20" s="45">
+        <f t="shared" si="0"/>
+        <v>10</v>
+      </c>
+      <c r="H20" s="9"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9"/>
+      <c r="L20" s="9"/>
+      <c r="M20" s="26"/>
+      <c r="N20" s="9"/>
+    </row>
+    <row r="21" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="8">
+        <v>10</v>
+      </c>
+      <c r="D21" s="8">
+        <v>9</v>
+      </c>
+      <c r="E21" s="8">
+        <v>9</v>
+      </c>
+      <c r="F21" s="37"/>
+      <c r="G21" s="45">
+        <f t="shared" si="0"/>
+        <v>7</v>
+      </c>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="9"/>
+      <c r="M21" s="26"/>
+      <c r="N21" s="9"/>
+    </row>
+    <row r="22" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="C22" s="8">
+        <v>10</v>
+      </c>
+      <c r="D22" s="8">
+        <v>10</v>
+      </c>
+      <c r="E22" s="8">
+        <v>9</v>
+      </c>
+      <c r="F22" s="8">
+        <v>10</v>
+      </c>
+      <c r="G22" s="45">
+        <f t="shared" si="0"/>
+        <v>9.75</v>
+      </c>
+      <c r="H22" s="9"/>
+      <c r="I22" s="9"/>
+      <c r="J22" s="9"/>
+      <c r="K22" s="9"/>
+      <c r="L22" s="9"/>
+      <c r="M22" s="26"/>
+      <c r="N22" s="9"/>
+    </row>
+    <row r="23" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C23" s="8">
+        <v>10</v>
+      </c>
+      <c r="D23" s="8">
+        <v>10</v>
+      </c>
+      <c r="E23" s="8">
+        <v>10</v>
+      </c>
+      <c r="F23" s="8">
+        <v>10</v>
+      </c>
+      <c r="G23" s="45">
+        <f t="shared" si="0"/>
+        <v>10</v>
+      </c>
+      <c r="H23" s="9"/>
+      <c r="I23" s="9"/>
+      <c r="J23" s="9"/>
+      <c r="K23" s="9"/>
+      <c r="L23" s="9"/>
+      <c r="M23" s="26"/>
+      <c r="N23" s="9"/>
+    </row>
+    <row r="24" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="D24" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="E24" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="F24" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="G24" s="45" t="e">
+        <f t="shared" si="0"/>
+        <v>#VALUE!</v>
+      </c>
+      <c r="H24" s="9"/>
+      <c r="I24" s="9"/>
+      <c r="J24" s="9"/>
+      <c r="K24" s="9"/>
+      <c r="L24" s="9"/>
+      <c r="M24" s="9"/>
+      <c r="N24" s="9"/>
+    </row>
+    <row r="25" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="16">
+        <v>10</v>
+      </c>
+      <c r="D25" s="16">
+        <v>9</v>
+      </c>
+      <c r="E25" s="16">
+        <v>8</v>
+      </c>
+      <c r="F25" s="8">
+        <v>10</v>
+      </c>
+      <c r="G25" s="45">
+        <f t="shared" si="0"/>
+        <v>9.25</v>
+      </c>
+      <c r="H25" s="9"/>
+      <c r="I25" s="9"/>
+      <c r="J25" s="9"/>
+      <c r="K25" s="9"/>
+      <c r="L25" s="9"/>
+      <c r="M25" s="26"/>
+      <c r="N25" s="9"/>
+    </row>
+    <row r="26" spans="1:14" s="36" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C26" s="23">
+        <v>8</v>
+      </c>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="41"/>
+      <c r="G26" s="44">
+        <f t="shared" si="0"/>
         <v>2</v>
       </c>
-      <c r="E5" s="7">
-[...11 lines deleted...]
-      <c r="I5" s="8">
+      <c r="H26" s="34"/>
+      <c r="I26" s="34"/>
+      <c r="J26" s="34"/>
+      <c r="K26" s="34"/>
+      <c r="L26" s="34"/>
+      <c r="M26" s="35"/>
+      <c r="N26" s="34"/>
+    </row>
+    <row r="27" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" s="8">
+        <v>10</v>
+      </c>
+      <c r="D27" s="8">
+        <v>10</v>
+      </c>
+      <c r="E27" s="8">
+        <v>10</v>
+      </c>
+      <c r="F27" s="8">
+        <v>10</v>
+      </c>
+      <c r="G27" s="45">
+        <f t="shared" si="0"/>
+        <v>10</v>
+      </c>
+      <c r="H27" s="9"/>
+      <c r="I27" s="9"/>
+      <c r="J27" s="9"/>
+      <c r="K27" s="9"/>
+      <c r="L27" s="9"/>
+      <c r="M27" s="26"/>
+      <c r="N27" s="9"/>
+    </row>
+    <row r="28" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C28" s="8">
+        <v>10</v>
+      </c>
+      <c r="D28" s="8">
+        <v>10</v>
+      </c>
+      <c r="E28" s="8">
+        <v>10</v>
+      </c>
+      <c r="F28" s="8">
+        <v>10</v>
+      </c>
+      <c r="G28" s="45">
+        <f t="shared" si="0"/>
+        <v>10</v>
+      </c>
+      <c r="H28" s="9"/>
+      <c r="I28" s="9"/>
+      <c r="J28" s="9"/>
+      <c r="K28" s="9"/>
+      <c r="L28" s="9"/>
+      <c r="M28" s="26"/>
+      <c r="N28" s="9"/>
+    </row>
+    <row r="29" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C29" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="D29" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="E29" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="F29" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="G29" s="45" t="e">
+        <f t="shared" si="0"/>
+        <v>#VALUE!</v>
+      </c>
+      <c r="H29" s="9"/>
+      <c r="I29" s="9"/>
+      <c r="J29" s="9"/>
+      <c r="K29" s="9"/>
+      <c r="L29" s="9"/>
+      <c r="M29" s="9"/>
+      <c r="N29" s="9"/>
+    </row>
+    <row r="30" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30" s="8">
+        <v>10</v>
+      </c>
+      <c r="D30" s="8">
+        <v>10</v>
+      </c>
+      <c r="E30" s="8">
+        <v>10</v>
+      </c>
+      <c r="F30" s="8">
+        <v>10</v>
+      </c>
+      <c r="G30" s="45">
+        <f t="shared" si="0"/>
+        <v>10</v>
+      </c>
+      <c r="H30" s="9"/>
+      <c r="I30" s="9"/>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
+      <c r="L30" s="9"/>
+      <c r="M30" s="26"/>
+      <c r="N30" s="9"/>
+    </row>
+    <row r="31" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="C31" s="8">
+        <v>10</v>
+      </c>
+      <c r="D31" s="8">
+        <v>10</v>
+      </c>
+      <c r="E31" s="8">
+        <v>10</v>
+      </c>
+      <c r="F31" s="8">
+        <v>10</v>
+      </c>
+      <c r="G31" s="45">
+        <f t="shared" si="0"/>
+        <v>10</v>
+      </c>
+      <c r="H31" s="9"/>
+      <c r="I31" s="9"/>
+      <c r="J31" s="9"/>
+      <c r="K31" s="9"/>
+      <c r="L31" s="9"/>
+      <c r="M31" s="26"/>
+      <c r="N31" s="9"/>
+    </row>
+    <row r="32" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A32" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="C32" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="D32" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="E32" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="F32" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="G32" s="45" t="e">
+        <f t="shared" si="0"/>
+        <v>#VALUE!</v>
+      </c>
+      <c r="H32" s="9"/>
+      <c r="I32" s="9"/>
+      <c r="J32" s="9"/>
+      <c r="K32" s="9"/>
+      <c r="L32" s="9"/>
+      <c r="M32" s="9"/>
+      <c r="N32" s="9"/>
+    </row>
+    <row r="33" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A33" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C33" s="8">
+        <v>10</v>
+      </c>
+      <c r="D33" s="8">
+        <v>10</v>
+      </c>
+      <c r="E33" s="8">
+        <v>10</v>
+      </c>
+      <c r="F33" s="8">
+        <v>10</v>
+      </c>
+      <c r="G33" s="45">
+        <f t="shared" si="0"/>
+        <v>10</v>
+      </c>
+      <c r="H33" s="9"/>
+      <c r="I33" s="9"/>
+      <c r="J33" s="9"/>
+      <c r="K33" s="9"/>
+      <c r="L33" s="9"/>
+      <c r="M33" s="26"/>
+      <c r="N33" s="9"/>
+    </row>
+    <row r="34" spans="1:14" s="36" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="C34" s="22">
         <v>7</v>
       </c>
-      <c r="J5" s="8">
+      <c r="D34" s="22">
+        <v>7</v>
+      </c>
+      <c r="E34" s="22"/>
+      <c r="F34" s="37"/>
+      <c r="G34" s="44">
+        <f t="shared" si="0"/>
+        <v>3.5</v>
+      </c>
+      <c r="H34" s="34"/>
+      <c r="I34" s="34"/>
+      <c r="J34" s="34"/>
+      <c r="K34" s="34"/>
+      <c r="L34" s="34"/>
+      <c r="M34" s="35"/>
+      <c r="N34" s="34"/>
+    </row>
+    <row r="35" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A35" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C35" s="8">
+        <v>10</v>
+      </c>
+      <c r="D35" s="8">
+        <v>10</v>
+      </c>
+      <c r="E35" s="8">
+        <v>10</v>
+      </c>
+      <c r="F35" s="8">
+        <v>10</v>
+      </c>
+      <c r="G35" s="45">
+        <f t="shared" si="0"/>
+        <v>10</v>
+      </c>
+      <c r="H35" s="9"/>
+      <c r="I35" s="9"/>
+      <c r="J35" s="9"/>
+      <c r="K35" s="9"/>
+      <c r="L35" s="9"/>
+      <c r="M35" s="26"/>
+      <c r="N35" s="9"/>
+    </row>
+    <row r="36" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C36" s="8">
+        <v>10</v>
+      </c>
+      <c r="D36" s="8">
+        <v>10</v>
+      </c>
+      <c r="E36" s="8">
+        <v>10</v>
+      </c>
+      <c r="F36" s="8">
+        <v>10</v>
+      </c>
+      <c r="G36" s="45">
+        <f t="shared" si="0"/>
+        <v>10</v>
+      </c>
+      <c r="H36" s="9"/>
+      <c r="I36" s="9"/>
+      <c r="J36" s="9"/>
+      <c r="K36" s="9"/>
+      <c r="L36" s="9"/>
+      <c r="M36" s="26"/>
+      <c r="N36" s="9"/>
+    </row>
+    <row r="37" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A37" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="C37" s="8">
         <v>8</v>
       </c>
-      <c r="K5" s="8">
+      <c r="D37" s="31">
+        <v>10</v>
+      </c>
+      <c r="E37" s="31">
+        <v>10</v>
+      </c>
+      <c r="F37" s="8">
+        <v>10</v>
+      </c>
+      <c r="G37" s="45">
+        <f t="shared" si="0"/>
+        <v>9.5</v>
+      </c>
+      <c r="H37" s="9"/>
+      <c r="I37" s="9"/>
+      <c r="J37" s="9"/>
+      <c r="K37" s="9"/>
+      <c r="L37" s="9"/>
+      <c r="M37" s="26"/>
+      <c r="N37" s="9"/>
+    </row>
+    <row r="38" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A38" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C38" s="8">
+        <v>10</v>
+      </c>
+      <c r="D38" s="31">
+        <v>10</v>
+      </c>
+      <c r="E38" s="31">
         <v>9</v>
       </c>
-      <c r="L5" s="8">
-[...58 lines deleted...]
-      <c r="M7" s="21">
+      <c r="F38" s="8">
+        <v>10</v>
+      </c>
+      <c r="G38" s="45">
+        <f t="shared" si="0"/>
+        <v>9.75</v>
+      </c>
+      <c r="H38" s="9"/>
+      <c r="I38" s="9"/>
+      <c r="J38" s="9"/>
+      <c r="K38" s="9"/>
+      <c r="L38" s="9"/>
+      <c r="M38" s="26"/>
+      <c r="N38" s="9"/>
+    </row>
+    <row r="39" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="C39" s="8">
+        <v>10</v>
+      </c>
+      <c r="D39" s="31">
+        <v>10</v>
+      </c>
+      <c r="E39" s="31">
+        <v>10</v>
+      </c>
+      <c r="F39" s="8">
+        <v>10</v>
+      </c>
+      <c r="G39" s="45">
+        <f t="shared" si="0"/>
+        <v>10</v>
+      </c>
+      <c r="H39" s="9"/>
+      <c r="I39" s="9"/>
+      <c r="J39" s="9"/>
+      <c r="K39" s="9"/>
+      <c r="L39" s="9"/>
+      <c r="M39" s="26"/>
+      <c r="N39" s="9"/>
+    </row>
+    <row r="40" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A40" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C40" s="8">
+        <v>10</v>
+      </c>
+      <c r="D40" s="31">
+        <v>10</v>
+      </c>
+      <c r="E40" s="31">
+        <v>10</v>
+      </c>
+      <c r="F40" s="37"/>
+      <c r="G40" s="45">
+        <f t="shared" si="0"/>
+        <v>7.5</v>
+      </c>
+      <c r="H40" s="9"/>
+      <c r="I40" s="9"/>
+      <c r="J40" s="9"/>
+      <c r="K40" s="9"/>
+      <c r="L40" s="9"/>
+      <c r="M40" s="26"/>
+      <c r="N40" s="9"/>
+    </row>
+    <row r="41" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" s="10">
         <v>8</v>
       </c>
-    </row>
-[...330 lines deleted...]
-      <c r="D18" s="3">
+      <c r="D41" s="43">
         <v>7</v>
       </c>
-      <c r="E18" s="3">
-[...292 lines deleted...]
-      <c r="I25" s="4">
+      <c r="E41" s="43">
         <v>7</v>
       </c>
-      <c r="J25" s="4">
-[...372 lines deleted...]
-      <c r="I35" s="2">
+      <c r="F41" s="8">
         <v>7</v>
       </c>
-      <c r="J35" s="2">
-[...254 lines deleted...]
-      </c>
+      <c r="G41" s="45">
+        <f t="shared" si="0"/>
+        <v>7.25</v>
+      </c>
+      <c r="H41" s="9"/>
+      <c r="I41" s="9"/>
+      <c r="J41" s="9"/>
+      <c r="K41" s="9"/>
+      <c r="L41" s="9"/>
+      <c r="M41" s="26"/>
+      <c r="N41" s="9"/>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="G42" s="9"/>
+      <c r="H42" s="9"/>
+      <c r="I42" s="9"/>
+      <c r="J42" s="9"/>
+      <c r="K42" s="9"/>
+      <c r="L42" s="9"/>
+      <c r="M42" s="9"/>
+      <c r="N42" s="9"/>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
-[...3749 lines deleted...]
-  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="C4:F4"/>
+  </mergeCells>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-[...4 lines deleted...]
-      <vt:lpstr>LI_5</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>LI_Total</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>