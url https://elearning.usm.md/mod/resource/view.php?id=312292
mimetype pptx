--- v0 (2026-02-10)
+++ v1 (2026-10-05)
@@ -1219,51 +1219,51 @@
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>9/3/2025</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1467,51 +1467,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>9/3/2025</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1778,51 +1778,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>9/3/2025</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2116,51 +2116,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>9/3/2025</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2427,51 +2427,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>9/3/2025</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2817,51 +2817,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>9/3/2025</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2983,51 +2983,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{55C6B4A9-1611-4792-9094-5F34BCA07E0B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/3/2025</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3159,51 +3159,51 @@
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>9/3/2025</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3332,51 +3332,51 @@
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>9/3/2025</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3576,51 +3576,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>9/3/2025</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3804,51 +3804,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{EB712588-04B1-427B-82EE-E8DB90309F08}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/3/2025</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4174,51 +4174,51 @@
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>9/3/2025</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4294,51 +4294,51 @@
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>9/3/2025</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4386,51 +4386,51 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>9/3/2025</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4637,51 +4637,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{42A54C80-263E-416B-A8E0-580EDEADCBDC}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/3/2025</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4896,51 +4896,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>9/3/2025</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5640,51 +5640,51 @@
           <a:xfrm>
             <a:off x="7205133" y="6041362"/>
             <a:ext cx="911939" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B61BEF0D-F0BB-DE4B-95CE-6DB70DBA9567}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
               <a:pPr/>
-              <a:t>9/3/2025</a:t>
+              <a:t>9/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="677334" y="6041362"/>
             <a:ext cx="6297612" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -6781,51 +6781,51 @@
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t>Use </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>“</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>was I</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>”</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
-              <a:t> in formal, academic settings.</a:t>
+              <a:t> in very formal, academic settings.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0"/>
               <a:t>Use </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
               <a:t>“</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>was me</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" dirty="0"/>
@@ -7838,84 +7838,100 @@
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A66FD68-0241-4C4F-8924-C924AA6A18CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="712845" y="740454"/>
-            <a:ext cx="9179300" cy="4708981"/>
+            <a:off x="712844" y="740454"/>
+            <a:ext cx="9391737" cy="4708981"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
               <a:t>2. Use the objective case to show an </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>indirect object</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
               <a:t>.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
-              <a:t>An indirect object tells to or for whom something is done. You can tell a word is an indirect object if you can insert </a:t>
+              <a:t>An indirect object tells </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" u="sng" dirty="0"/>
+              <a:t>to</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" u="sng" dirty="0"/>
+              <a:t>for whom </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>something is done. You can tell a word is an indirect object if you can insert </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>TO</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
               <a:t> or </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>FOR</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000" dirty="0"/>
               <a:t> before it without changing the meaning:</a:t>
             </a:r>
@@ -11620,50 +11636,129 @@
                   </a:schemeClr>
                 </a:solidFill>
               </a:rPr>
               <a:t>My mother was annoyed because I told my friends that I was going to be a rock star.</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2000" i="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent2">
                   <a:lumMod val="75000"/>
                 </a:schemeClr>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="789111224"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3">
+                                            <p:txEl>
+                                              <p:pRg st="6" end="6"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Picture 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -18574,51 +18669,51 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E71E57BC-A30D-41FC-84FC-7E344B2A1E38}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="853692" y="1320338"/>
-            <a:ext cx="8407153" cy="5138394"/>
+            <a:ext cx="8407153" cy="3843745"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0000FF"/>
                 </a:solidFill>
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
@@ -19263,166 +19358,50 @@
             <a:r>
               <a:rPr lang="ro-RO" dirty="0" err="1">
                 <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>another</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="1600" dirty="0">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="107000"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="800"/>
               </a:spcAft>
             </a:pPr>
             <a:endParaRPr lang="en-US" dirty="0">
               <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...114 lines deleted...]
-              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="592629741"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
@@ -19481,99 +19460,50 @@
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="2">
                                             <p:txEl>
                                               <p:pRg st="4" end="4"/>
-                                            </p:txEl>
-[...47 lines deleted...]
-                                              <p:pRg st="6" end="6"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
@@ -20126,271 +20056,50 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1">
-[...219 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="4" name="Explosion: 14 Points 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{120791AD-AFC4-4AEF-B24D-FF37D97DD399}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8164946" y="0"/>
             <a:ext cx="4719782" cy="3962400"/>
           </a:xfrm>
           <a:prstGeom prst="irregularSeal2">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent3">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
@@ -20398,50 +20107,298 @@
             <a:schemeClr val="accent3"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent3"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>For more details and uses </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>ADVANCED SECTION</a:t>
             </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E85D99A-7C61-4931-B146-D03E5E2CB263}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="677334" y="1475071"/>
+            <a:ext cx="9608896" cy="4401205"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>1. Use the nominative case to show the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" u="sng" dirty="0"/>
+              <a:t>subject of a verb</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Father and (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>I, me</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>) like to shop at flea markets.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Answer: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> is the subject of the sentence. Therefore, the pronoun is in the nominative case:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>TIP</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>! To help determine the correct pronoun, take away the first subject and try each choice.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>See which one sounds better</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> like to shop at flea markets.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Me</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> like to shop at flea markets.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="00B050"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> “Father and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> like to shop at flea markets.” (is considered more correct)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>“Father and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>me</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> like to shop at flea markets.” (spoken English)</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Title 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07830BC2-B13F-4BBB-8FFF-0EA0F793B914}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Using the Nominative Case</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0"/>
+            </a:br>
             <a:endParaRPr lang="ro-RO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Arrow: Right 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2099B4CB-2F45-4A11-99FD-892DC938090D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8953374" y="2281382"/>
             <a:ext cx="495685" cy="157019"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
@@ -20509,150 +20466,150 @@
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="2">
                                             <p:txEl>
                                               <p:pRg st="2" end="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
                               <p:par>
-                                <p:cTn id="7" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="8" dur="1" fill="hold">
+                                        <p:cTn id="10" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="2">
                                             <p:txEl>
-                                              <p:pRg st="3" end="3"/>
+                                              <p:pRg st="4" end="4"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="9" fill="hold">
+                    <p:cTn id="11" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="10" fill="hold">
+                          <p:cTn id="12" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="12" dur="1" fill="hold">
+                                        <p:cTn id="14" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="2">
                                             <p:txEl>
-                                              <p:pRg st="5" end="5"/>
+                                              <p:pRg st="6" end="6"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
-                            </p:childTnLst>
-[...16 lines deleted...]
-                            <p:childTnLst>
                               <p:par>
-                                <p:cTn id="15" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="15" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="16" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="2">
                                             <p:txEl>
                                               <p:pRg st="7" end="7"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
@@ -20685,82 +20642,82 @@
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn id="19" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="20" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="2">
                                             <p:txEl>
-                                              <p:pRg st="9" end="9"/>
+                                              <p:pRg st="10" end="10"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn id="21" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="22" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="2">
                                             <p:txEl>
-                                              <p:pRg st="10" end="10"/>
+                                              <p:pRg st="11" end="11"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
@@ -21023,54 +20980,54 @@
                 <a:lumMod val="96000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="100000" b="100000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Facet" id="{C0C680CD-088A-49FC-A102-D699147F32B2}" vid="{CFBC31BA-B70F-4F30-BCAA-4F3011E16C4D}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Facet</Template>
   <TotalTime></TotalTime>
-  <Words>3009</Words>
+  <Words>2961</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>278</Paragraphs>
+  <Paragraphs>277</Paragraphs>
   <Slides>36</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>36</vt:i4>
       </vt:variant>