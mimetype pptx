--- v0 (2026-02-10)
+++ v1 (2026-10-05)
@@ -17,112 +17,120 @@
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId2"/>
-    <p:sldId id="257" r:id="rId3"/>
-[...29 lines deleted...]
-    <p:sldId id="289" r:id="rId33"/>
+    <p:sldId id="290" r:id="rId3"/>
+    <p:sldId id="259" r:id="rId4"/>
+    <p:sldId id="258" r:id="rId5"/>
+    <p:sldId id="291" r:id="rId6"/>
+    <p:sldId id="257" r:id="rId7"/>
+    <p:sldId id="260" r:id="rId8"/>
+    <p:sldId id="261" r:id="rId9"/>
+    <p:sldId id="262" r:id="rId10"/>
+    <p:sldId id="263" r:id="rId11"/>
+    <p:sldId id="264" r:id="rId12"/>
+    <p:sldId id="294" r:id="rId13"/>
+    <p:sldId id="267" r:id="rId14"/>
+    <p:sldId id="268" r:id="rId15"/>
+    <p:sldId id="269" r:id="rId16"/>
+    <p:sldId id="270" r:id="rId17"/>
+    <p:sldId id="271" r:id="rId18"/>
+    <p:sldId id="272" r:id="rId19"/>
+    <p:sldId id="273" r:id="rId20"/>
+    <p:sldId id="274" r:id="rId21"/>
+    <p:sldId id="309" r:id="rId22"/>
+    <p:sldId id="275" r:id="rId23"/>
+    <p:sldId id="276" r:id="rId24"/>
+    <p:sldId id="277" r:id="rId25"/>
+    <p:sldId id="278" r:id="rId26"/>
+    <p:sldId id="279" r:id="rId27"/>
+    <p:sldId id="280" r:id="rId28"/>
+    <p:sldId id="281" r:id="rId29"/>
+    <p:sldId id="282" r:id="rId30"/>
+    <p:sldId id="283" r:id="rId31"/>
+    <p:sldId id="284" r:id="rId32"/>
+    <p:sldId id="285" r:id="rId33"/>
+    <p:sldId id="286" r:id="rId34"/>
+    <p:sldId id="287" r:id="rId35"/>
+    <p:sldId id="288" r:id="rId36"/>
+    <p:sldId id="289" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -420,51 +428,51 @@
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="83" d="100"/>
           <a:sy n="83" d="100"/>
         </p:scale>
         <p:origin x="614" y="72"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -606,51 +614,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{A423BF71-38B7-8642-BFCE-EDAE9BD0CBAF}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/8/2025</a:t>
+              <a:t>9/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2493105" y="329307"/>
             <a:ext cx="4897310" cy="309201"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -818,51 +826,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{73B025CB-9D18-264E-A945-2D020344C9DA}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/8/2025</a:t>
+              <a:t>9/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1034,51 +1042,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{507EFB6C-7E96-8F41-8872-189CA1C59F84}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/8/2025</a:t>
+              <a:t>9/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1236,51 +1244,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B6981CDE-9BE7-C544-8ACB-7077DFC4270F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/8/2025</a:t>
+              <a:t>9/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1516,51 +1524,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B55BA285-9698-1B45-8319-D90A8C63F150}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/8/2025</a:t>
+              <a:t>9/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1785,51 +1793,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0A86CD42-43FF-B740-998F-DCC3802C4CE3}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/8/2025</a:t>
+              <a:t>9/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2202,51 +2210,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{CEA0FFBD-2EE4-8547-BBAE-A1AC91C8D77E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/8/2025</a:t>
+              <a:t>9/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2352,51 +2360,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{955A2352-D7AC-F242-9256-A4477BCBF354}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/8/2025</a:t>
+              <a:t>9/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2479,51 +2487,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{4EFCFC6A-9AE6-404D-9FDD-168B477B9C90}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/8/2025</a:t>
+              <a:t>9/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2725,51 +2733,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{61CFCDFD-B4CF-A241-8D71-E814B10BEAF4}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/8/2025</a:t>
+              <a:t>9/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3175,51 +3183,51 @@
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1534695" y="5469856"/>
             <a:ext cx="5440038" cy="320123"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{26A7B589-FD4B-7E46-869A-CBADC5FC564E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/8/2025</a:t>
+              <a:t>9/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1534910" y="318640"/>
             <a:ext cx="5453475" cy="320931"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -3500,51 +3508,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7554138" y="330370"/>
             <a:ext cx="3500715" cy="309201"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4CD8A92E-5FF9-8143-81B3-CCB531513398}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>9/8/2025</a:t>
+              <a:t>9/8/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1534695" y="329307"/>
             <a:ext cx="5855719" cy="309201"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -3971,171 +3979,187 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxforddictionaries.com/definition/english/equally" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxforddictionaries.com/definition/english/root#root__9" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D48B939B-F6A4-47C9-AC95-47D0723E630B}"/>
@@ -4158,64 +4182,1982 @@
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="4400" dirty="0"/>
               <a:t>Using</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> ADJECTIVES </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4000" dirty="0"/>
               <a:t>and</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> ADVERBS </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="4000" dirty="0"/>
               <a:t>correctly</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="4000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBCC0EF6-4AE8-4E57-9A5D-745B633E18B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6225309" y="4091709"/>
+            <a:ext cx="4858327" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>PhD </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1"/>
+              <a:t>Dorina</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1"/>
+              <a:t>Macovei</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3423250780"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{579BEAB1-6548-44AE-8E09-64802D0CE997}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="645110" y="357222"/>
+            <a:ext cx="10901779" cy="4832092"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="448310" algn="just">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Positive, Comparative, and Superlative Degrees of Comparison</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2800" b="1" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="448310" algn="just">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Adjectives and adverbs not only describe things; they also compare them. Adjectives and adverbs have different forms to show degrees of comparison. There are three degrees of comparison: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>positive</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>comparative</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>superlative:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="448310" algn="just">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Positive: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The base form of the adjective or adverb </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>not </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>being used in a comparison.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="448310" algn="just">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Comparative: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The form of the adjective or adverb being used to compare </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>two </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>things.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="448310" algn="just">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:sym typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Superlative: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The form of the adjective or adverb being used to compare </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>three or more </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>things.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="761910912"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40B64BF3-42DD-4CB2-BC4A-A10E1525B919}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="7" name="Content Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC539F05-6161-4295-A1F1-BDF3CCA5E5EB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1669477047"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="656947" y="1953087"/>
+          <a:ext cx="10875146" cy="3096941"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" firstCol="1" lastRow="1" lastCol="1" bandRow="1" bandCol="1">
+                <a:tableStyleId>{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="3624312">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="731655107"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="2829755">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1503196690"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="4421079">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1988614956"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="852257">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="448310" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Degree of Comparison</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="448310" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Number of Things Compared</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="448310" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Example</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2309083440"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="748228">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="448310" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Positive degree</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ro-RO" sz="2400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="448310" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>None</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" i="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Donald is </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" i="1" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="C00000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>rich</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" i="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ro-RO" sz="2400" i="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2653890610"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="748228">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="448310" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Comparative degree</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ro-RO" sz="2400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="448310" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" b="1" dirty="0">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Two</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ro-RO" sz="2400" b="1" dirty="0">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1"/>
+                        </a:solidFill>
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0">
+                    <a:solidFill>
+                      <a:schemeClr val="accent1"/>
+                    </a:solidFill>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" i="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Ross is </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" i="1" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="C00000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>richer</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" i="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t> than Donald.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ro-RO" sz="2400" i="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3689163262"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="748228">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="448310" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Superlative degree</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ro-RO" sz="2400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="448310" algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Three or more</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ro-RO" sz="2400">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr algn="ctr">
+                        <a:lnSpc>
+                          <a:spcPct val="115000"/>
+                        </a:lnSpc>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" i="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>Bill is </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" i="1" dirty="0">
+                          <a:solidFill>
+                            <a:srgbClr val="C00000"/>
+                          </a:solidFill>
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>the richest </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-GB" sz="2400" i="1" dirty="0">
+                          <a:effectLst/>
+                        </a:rPr>
+                        <a:t>of all.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="ro-RO" sz="2400" i="1" dirty="0">
+                        <a:effectLst/>
+                        <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                        <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2837004273"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2659634564"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54DFD7C7-0DF8-4051-AB8E-318F729425A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1791855" y="2143434"/>
+            <a:ext cx="8389970" cy="2991985"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+              <a:t>Individual work. How are the three degrees of comparison formed?</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9F03424-C72D-4E7D-A180-5D1E11EBC337}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1791855" y="1039305"/>
+            <a:ext cx="6096000" cy="954107"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Homework (check you knowledge)</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2800" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="ro-RO" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1328934204"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14D160BD-F165-4AF9-9859-9033D57C3B9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="452582" y="347133"/>
+            <a:ext cx="10935085" cy="5693866"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>All adverbs that end in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>form their comparative and superlative degrees with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>more</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>most</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="448310" algn="just">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	She spoke </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>quickly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>. She spoke </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>more </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>quickly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> than he did</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="448310" algn="just">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" b="1" u="sng" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Note!</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Adverbs</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>that</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>have</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> same </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>form</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>adjectives</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, and a few others,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>have</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>comparatives</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>and</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>superlatives</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>with</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> –</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>er</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>and</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> –</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>est: fast, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>early</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, late, hard, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>long</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>near</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>high</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>low</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0" err="1">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>soon</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>well</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>better</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the best</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>), </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>badly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>worse</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the worst</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>), and in informal English </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>easy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>slow</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>loud</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>, and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>quick</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="448310" algn="just">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Qualifying comparative adjectives </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="448310" algn="just">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>to refer to big differences: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="60C473"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>far, a lot, much</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="60C473"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2800" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="60C473"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="448310" algn="just">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Cars are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>a lot faster and much more </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>comfortable than bicycles.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="00B050"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="448310" algn="just">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ro-RO" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>- </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>to refer to small differences: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="60C473"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>a bit, a little, slightly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="448310" algn="just">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="60C473"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The weather’s </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="60C473"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>a bit </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="60C473"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>hotter than it was yesterday.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="2800" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="60C473"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3692268335"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B07DA3F0-0B36-468A-93B6-B4F024983A0D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -5426,51 +7368,51 @@
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="4049145006"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="587326804"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44309D82-7AAF-4E71-9B1F-46A7E5C2F940}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -5558,382 +7500,304 @@
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>at a greater distance</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>, and they are used interchangeably in this sense.</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2800" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="448310" algn="just">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>She</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>moved</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" b="1" i="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>further</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>down</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>the</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>train</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2800" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                </a:schemeClr>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="448310" algn="just">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>She</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>moved</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" b="1" i="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>farther</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>down</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>the</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>train</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" i="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                  </a:schemeClr>
+                  <a:schemeClr val="accent1"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2800" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="accent1">
-[...2 lines deleted...]
-                </a:schemeClr>
+                <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="448310" algn="just">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Both </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ro-RO" sz="2800" dirty="0" err="1">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>words</a:t>
             </a:r>
@@ -6668,83 +8532,83 @@
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2800" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1643610258"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B797C36D-F0BB-4752-9EB6-16ED75BFA4D4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="651933" y="618067"/>
-            <a:ext cx="10902758" cy="4832092"/>
+            <a:ext cx="10902758" cy="5262979"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="448310" algn="just">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2800" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Further</a:t>
@@ -6756,51 +8620,76 @@
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>has senses it does not share with </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>farther</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>. It works as an adjective meaning </a:t>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr indent="448310" algn="just">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2800" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="448310" algn="just">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>It works as an adjective meaning </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>additional</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2800" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>: </a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2800" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr indent="448310" algn="just">
@@ -7067,51 +8956,51 @@
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>is not commonly used these ways.</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2800" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1998763685"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2360E0B-8253-4786-85C8-4E0B70FE0E90}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -7749,51 +9638,51 @@
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>verb adv.).</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1885274489"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9700CDE2-4FA0-402A-AF1E-319B84500FF4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -8063,51 +9952,51 @@
                 <a:srgbClr val="00B050"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ro-RO" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="990594429"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F77156C-EAB8-48AE-AA64-36843E537219}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -8544,51 +10433,226 @@
               <a:t>Homework: Write your own examples</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3121299947"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BE9F897-E4D8-4744-A833-B5CFC6745C50}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1534696" y="363985"/>
+            <a:ext cx="9520158" cy="1489770"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:br>
+              <a:rPr lang="en-GB" b="1" i="1" dirty="0"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-GB" b="1" i="1" dirty="0"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-GB" b="1" i="1" dirty="0"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-GB" b="1" i="1" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" i="1" dirty="0"/>
+              <a:t>TEST YOUR KNOWLEDGE</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ro-RO" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>Choose the correct word in brackets:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>(write the word)</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E94FF8B-4387-488A-9DBC-6E7E28585060}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="744583" y="2068998"/>
+            <a:ext cx="11107106" cy="3450613"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>1. He (correct, correctly) defined the terms. The answer sounded (correctly, correct).</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>2. He measured the floor (exact, exactly). They proved to be (perfectly, perfect) (exact, exactly) measurements.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>3. The stillness of the tomb was (awfully, awful). The tomb was (awfully, awful) still.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>4. It was a (dangerously, dangerous) lake to swim in. The man was (dangerous, dangerously) drunk. The gas smelled (dangerously, dangerous).</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>5. Her voice sounds (beautifully, beautiful). She sang the song (exact, exactly) as it was written. We heard it (perfectly, perfect).</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>6. You must send payments (regular, regularly). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>7. He did not pass the course as (easy, easily) as he thought he would.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1598408574"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28F64720-44FB-4871-B2C4-630E6C1D7DAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -8761,51 +10825,51 @@
                 <a:srgbClr val="00B0F0"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ro-RO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3196655364"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1A3869E-9D50-4C2A-8431-DA04477DF14A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -9104,51 +11168,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B34CBFB-8527-4AFD-9C9C-CF40A2151BC2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -9536,51 +11600,51 @@
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ro-RO" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ro-RO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="586436314"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B34CBFB-8527-4AFD-9C9C-CF40A2151BC2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -10245,245 +12309,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...193 lines deleted...]
-<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B34CBFB-8527-4AFD-9C9C-CF40A2151BC2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -10839,51 +12709,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E08ECBD5-69A3-45C9-8E12-53519C59F84D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -11240,51 +13110,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3972203B-88BE-4536-9A8B-46819EF0C885}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -11878,51 +13748,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DC48D84-B0C0-4CDB-964E-587512D0BC7A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -12048,51 +13918,51 @@
               </a:rPr>
               <a:t>barely 			scarcely</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ro-RO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="572492836"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32354630-AFFC-445D-AB05-10DAD1575889}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -12442,51 +14312,51 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CDF9F15-8D69-4F10-A781-A6F12F20FB67}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -13296,51 +15166,229 @@
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CC18A62-E28D-47C1-B98C-5BB3003E4DE0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1534696" y="346229"/>
+            <a:ext cx="9520158" cy="1970843"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" i="1" dirty="0"/>
+              <a:t>TEST YOUR KNOWLEDGE</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ro-RO" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>Choose the correct word in brackets:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ro-RO" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF0BC7AB-A04C-4230-B3B3-3E26A9661BFA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1109709" y="2193285"/>
+            <a:ext cx="10673114" cy="3450613"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>8. I find this novel very (interesting, interestingly). It was (interesting, interestingly) written.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>9. He is tired because he has worked (hard, hardly). He is a (hard, hardly) worker.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0"/>
+              <a:t>0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>. Rochelle felt (badly, bad) about forgetting Devlin's birthday.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>. The jasmine has bloomed and smells very (sweet, sweetly).</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0"/>
+              <a:t>2. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Don’t run so (fast, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0" err="1"/>
+              <a:t>fastly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>).</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4139205638"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D962EC3-D4CE-4D3E-ADFC-D90576300038}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -13515,51 +15563,51 @@
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="ZapfDingbats"/>
               </a:rPr>
               <a:t>, but no one should stake their reputation on it.</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="185372130"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F742961-4DCF-4BAA-9292-ED6433B869E0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -13757,51 +15805,51 @@
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ro-RO" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3874800983"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A8370E6-668E-496F-A4E8-31BDA6C08BD6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -13983,111 +16031,111 @@
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Then</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> they went home.	 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Next</a:t>
+              <a:t>Next,</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>, we need to look at costs. 	</a:t>
+              <a:t> we need to look at costs. 	</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>However</a:t>
+              <a:t>However,</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>, lames disagreed.	 </a:t>
+              <a:t> lames disagreed.	 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Stupidly</a:t>
+              <a:t>Stupidly,</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>, I forgot to thank Maggie.	 </a:t>
+              <a:t> I forgot to thank Maggie.	 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
-              <a:t>Fortunately</a:t>
+              <a:t>Fortunately,</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> nobody noticed the mistake.</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="00B050"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
@@ -14208,51 +16256,51 @@
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3310128398"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{965A2308-9EC8-40CA-9E2E-405E7E928CA9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -15021,352 +17069,51 @@
               <a:t>.)</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="00B050"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3546460912"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-[...300 lines deleted...]
-<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Rectangle 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F89F3FD-0636-4B6F-A2CA-1B32B354CCD5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -15560,51 +17307,51 @@
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>went outside slowly.</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2000" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1442823464"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C99253F3-B9E1-47CA-BE1B-50051494CE5A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -16021,51 +17768,51 @@
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2400" dirty="0">
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3562078083"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC3A0E4D-838A-49B0-927B-6B04E69F043E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -16473,50 +18220,1080 @@
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BE9F897-E4D8-4744-A833-B5CFC6745C50}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1534696" y="363985"/>
+            <a:ext cx="9520158" cy="1489770"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="90000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:br>
+              <a:rPr lang="en-GB" b="1" i="1" dirty="0"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-GB" b="1" i="1" dirty="0"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-GB" b="1" i="1" dirty="0"/>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-GB" b="1" i="1" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" i="1" dirty="0"/>
+              <a:t>TEST YOUR KNOWLEDGE</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ro-RO" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>Choose the correct word in brackets:</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ro-RO" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E94FF8B-4387-488A-9DBC-6E7E28585060}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="744583" y="2068998"/>
+            <a:ext cx="11107106" cy="3450613"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit fontScale="85000" lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>1. He (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>correct</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, correctly) defined the terms. The answer sounded (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0"/>
+              <a:t>correctly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, correct).</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>2. He measured the floor (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0"/>
+              <a:t>exact</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, exactly). They proved to be (perfectly, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0"/>
+              <a:t>perfect</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>) (exact, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0"/>
+              <a:t>exactly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>) measurements.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>3. The stillness of the tomb was (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0"/>
+              <a:t>awfully</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, awful). The tomb was (awfully, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0"/>
+              <a:t>awful</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>) still.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>4. It was a (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0"/>
+              <a:t>dangerously</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, dangerous) lake to swim in. The man was (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0"/>
+              <a:t>dangerous</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, dangerously) drunk. The gas smelled (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0"/>
+              <a:t>dangerously</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, dangerous).</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>5. Her voice sounds (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0"/>
+              <a:t>beautifully</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, beautiful). She sang the song (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>exact</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, exactly) as it was written. We heard it (perfectly, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0"/>
+              <a:t>perfect</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>).</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>6. You must send payments (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0"/>
+              <a:t>regular</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, regularly). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>7. He did not pass the course as (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0"/>
+              <a:t>easy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, easily) as he thought he would.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="822394555"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CC18A62-E28D-47C1-B98C-5BB3003E4DE0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1534696" y="346230"/>
+            <a:ext cx="9500248" cy="1100830"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" i="1" dirty="0"/>
+              <a:t>TEST YOUR KNOWLEDGE</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ro-RO" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0"/>
+              <a:t>Choose the correct word in brackets:</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF0BC7AB-A04C-4230-B3B3-3E26A9661BFA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1402672" y="2136978"/>
+            <a:ext cx="10673114" cy="3450613"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>8. I find this novel very (interesting, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0"/>
+              <a:t>interestingly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>). It was (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0"/>
+              <a:t>interesting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, interestingly) written.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>9. He is tired because he has worked (hard, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0"/>
+              <a:t>hardly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>). He is a (hard, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0"/>
+              <a:t>hardly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>) worker.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0"/>
+              <a:t>0</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>. Rochelle felt (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0"/>
+              <a:t>badly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>, bad) about forgetting Devlin's birthday.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>. The jasmine has bloomed and smells very (sweet, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0"/>
+              <a:t>sweetly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>).</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ro-RO" dirty="0"/>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>. Don’t run so (fast, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" strike="sngStrike" dirty="0" err="1"/>
+              <a:t>fastly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>).</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2072012198"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81928435-DDCC-4B93-8964-A241644339D9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Using Adjectives and Adverbs Correctly</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ro-RO" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32B9A5C3-B1A3-4E2F-8FD4-E9910316444C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Distinguishing between Adjectives and Adverbs</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Comparing with Adjectives and Adverbs</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Using Predicate Adjectives after Linking Verbs</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Double Negatives</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Placing Adverbs in a Sentence</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" dirty="0">
+              <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4168046647"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CC20421-F917-4EFA-895B-B8D6A081C531}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1078066" y="342420"/>
+            <a:ext cx="9520158" cy="1157906"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="448310">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>	</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="2800" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" b="1" i="1" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Distinguishing between Adjectives and Adverbs</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="ro-RO" sz="2400" dirty="0">
+                <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="ro-RO" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62FE7300-43A8-4B64-B70C-F79B7E132B94}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="621437" y="1562470"/>
+            <a:ext cx="11008311" cy="4145872"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:normAutofit lnSpcReduction="10000"/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+              <a:t>Both adjectives and adverbs describe other words.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" i="1" dirty="0"/>
+              <a:t>Adjectives </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+              <a:t>describe a noun or pronoun and</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" indent="-93663">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+              <a:t> may come before the word they describe (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" i="1" dirty="0"/>
+              <a:t>That is a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>cute</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" i="1" dirty="0"/>
+              <a:t> puppy.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+              <a:t>) or</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" indent="-93663">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+              <a:t>they may follow the word they describe (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" i="1" dirty="0"/>
+              <a:t>That puppy is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>cute</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+              <a:t>.). </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" i="1" dirty="0"/>
+              <a:t>Adverbs </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+              <a:t>describe a verb, an adjective, or other adverbs. They modify everything but nouns and pronouns. They modify adjectives, verbs, and other adverbs. A word is an adverb if it answers </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>HOW, WHEN, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+              <a:t>or</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> WHERE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+              <a:t>Many adverbs are formed by adding </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" b="1" dirty="0"/>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" b="1" dirty="0" err="1"/>
+              <a:t>ly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+              <a:t>to an adjective (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" b="1" dirty="0"/>
+              <a:t>poor </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+              <a:t>→</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" b="1" dirty="0"/>
+              <a:t>poorly; gentle </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+              <a:t>→ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" b="1" dirty="0"/>
+              <a:t>gently</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+              <a:t>), but a number of common adverbs do not follow this pattern: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" i="1" dirty="0"/>
+              <a:t>always, elsewhere, fast, hard, rather, so, straight, very, well.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+              <a:t> On the other hand, there are a number of adjectives that end in –</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" b="1" dirty="0" err="1"/>
+              <a:t>ly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1800" i="1" dirty="0"/>
+              <a:t>daily, early, elderly, friendly, likely, lovely, costly, yearly etc.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ro-RO" sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="ro-RO" sz="1800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2715634988"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CC20421-F917-4EFA-895B-B8D6A081C531}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="448310">
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2400" dirty="0">
                 <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
@@ -16792,51 +19569,51 @@
               <a:t>(verb adv.).</a:t>
             </a:r>
             <a:endParaRPr lang="ro-RO" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="ro-RO" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4024551914"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CC20421-F917-4EFA-895B-B8D6A081C531}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -17726,1920 +20503,50 @@
                   <a:tcPr marL="68580" marR="68580" marT="0" marB="0"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2350707211"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3081634452"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1868 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Gallery">
   <a:themeElements>
     <a:clrScheme name="Gallery">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="454545"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EDEBE7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5FA534"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="DCAB34"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="D26D23"/>
       </a:accent3>
@@ -19853,92 +20760,96 @@
                 <a:shade val="80000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Gallery" id="{BBFCD31E-59A1-489D-B089-A3EAD7CAE12E}" vid="{AC464412-510E-4F2B-8947-A0DDBD028997}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>TM10001114[[fn=Gallery]]</Template>
   <TotalTime></TotalTime>
-  <Words>3146</Words>
+  <Words>3714</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>302</Paragraphs>
-  <Slides>32</Slides>
+  <Paragraphs>333</Paragraphs>
+  <Slides>36</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>32</vt:i4>
+        <vt:i4>36</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="40" baseType="lpstr">
+    <vt:vector size="44" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Palatino Linotype</vt:lpstr>
       <vt:lpstr>Segoe UI Emoji</vt:lpstr>
       <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>ZapfDingbats</vt:lpstr>
       <vt:lpstr>Gallery</vt:lpstr>
       <vt:lpstr>Using ADJECTIVES and ADVERBS correctly</vt:lpstr>
+      <vt:lpstr>    TEST YOUR KNOWLEDGE Choose the correct word in brackets: (write the word)</vt:lpstr>
+      <vt:lpstr>TEST YOUR KNOWLEDGE Choose the correct word in brackets: </vt:lpstr>
+      <vt:lpstr>    TEST YOUR KNOWLEDGE Choose the correct word in brackets: </vt:lpstr>
+      <vt:lpstr>TEST YOUR KNOWLEDGE Choose the correct word in brackets:</vt:lpstr>
       <vt:lpstr>Using Adjectives and Adverbs Correctly </vt:lpstr>
       <vt:lpstr>  Distinguishing between Adjectives and Adverbs </vt:lpstr>
       <vt:lpstr> • Distinguishing between Adjectives and Adverbs </vt:lpstr>
       <vt:lpstr> • Distinguishing between Adjectives and Adverbs Therefore, the only reliable way to tell the difference between adjectives and adverbs is to analyze their function in a sentence. The following chart shows how to examine sentences to distinguish between adjectives and adverbs.</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr> Individual work. How are the three degrees of comparison formed?   </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>A few adjectives and adverbs don’t follow these rules when they form the comparative and superlative degrees. Unfortunately, they are among the most commonly used modifiers in English, so one may need them virtually every day. Since they don’t follow a pattern, they should be memorized. </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>    The + comparative + the  </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>NOTES: The more you sleep, the less you do.</vt:lpstr>
       <vt:lpstr>Having fun!</vt:lpstr>
       <vt:lpstr>Comparing with Adjectives and Adverbs These guidelines will help to make the comparisons correct</vt:lpstr>
       <vt:lpstr>Comparing with Adjectives and Adverbs </vt:lpstr>
       <vt:lpstr>Comparing with Adjectives and Adverbs </vt:lpstr>
       <vt:lpstr>USING PREDICATE ADJECTIVES  AFTER LINKING VERBS  </vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Negative Words </vt:lpstr>
       <vt:lpstr>Double negatives</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>