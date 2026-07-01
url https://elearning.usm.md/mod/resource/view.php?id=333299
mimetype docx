--- v0 (2026-05-16)
+++ v1 (2026-07-01)
@@ -13,7759 +13,7803 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2AE64104" w14:textId="77777777" w:rsidR="00C50A0D" w:rsidRPr="00CF2EF2" w:rsidRDefault="00C50A0D" w:rsidP="005850FA">
+    <w:p w14:paraId="2AE64104" w14:textId="77777777" w:rsidR="00C50A0D" w:rsidRPr="00415D1B" w:rsidRDefault="00C50A0D" w:rsidP="005850FA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E59019B" w14:textId="77777777" w:rsidR="00EB5F9A" w:rsidRPr="00CF2EF2" w:rsidRDefault="00FA5AF9" w:rsidP="008E1E01">
+    <w:p w14:paraId="5E59019B" w14:textId="77777777" w:rsidR="00EB5F9A" w:rsidRPr="00415D1B" w:rsidRDefault="00FA5AF9" w:rsidP="008E1E01">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5268"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>TRAINING COURSE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="5650" w:type="pct"/>
         <w:tblInd w:w="-725" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4230"/>
         <w:gridCol w:w="6661"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE01E0" w:rsidRPr="00CF2EF2" w14:paraId="2E08BD53" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00FE01E0" w:rsidRPr="00415D1B" w14:paraId="2E08BD53" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="179F7845" w14:textId="77777777" w:rsidR="00FE01E0" w:rsidRPr="00CF2EF2" w:rsidRDefault="004B5310" w:rsidP="00213991">
+          <w:p w14:paraId="179F7845" w14:textId="77777777" w:rsidR="00FE01E0" w:rsidRPr="00415D1B" w:rsidRDefault="004B5310" w:rsidP="00213991">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Course title</w:t>
             </w:r>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5BD5A430" w14:textId="4D0824F3" w:rsidR="00FE01E0" w:rsidRPr="00A1039F" w:rsidRDefault="00F055B8" w:rsidP="00BA6991">
+          <w:p w14:paraId="5BD5A430" w14:textId="5EE6CBF8" w:rsidR="00FE01E0" w:rsidRPr="00415D1B" w:rsidRDefault="00415D1B" w:rsidP="00BA6991">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="200" w:line="253" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A1039F">
+            <w:r w:rsidRPr="00415D1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadrul conceptual și aplicabilitatea raportării integrate în contextul sustenabilității </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00917637">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>clim</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00415D1B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>atice</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
-              <w:t>Cadrul conceptual și aplicabilitatea raportării integrate în contextul sustenabilității globale</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE01E0" w:rsidRPr="00CF2EF2" w14:paraId="3ED6714C" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00FE01E0" w:rsidRPr="00415D1B" w14:paraId="3ED6714C" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2053E49B" w14:textId="77777777" w:rsidR="00FE01E0" w:rsidRPr="00CF2EF2" w:rsidRDefault="00FA5AF9" w:rsidP="00213991">
+          <w:p w14:paraId="2053E49B" w14:textId="77777777" w:rsidR="00FE01E0" w:rsidRPr="00415D1B" w:rsidRDefault="00FA5AF9" w:rsidP="00213991">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Type of programme:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D75E4C6" w14:textId="10AADEF2" w:rsidR="00FE01E0" w:rsidRPr="00CF2EF2" w:rsidRDefault="00F055B8" w:rsidP="00213991">
+          <w:p w14:paraId="4D75E4C6" w14:textId="10AADEF2" w:rsidR="00FE01E0" w:rsidRPr="00415D1B" w:rsidRDefault="00F055B8" w:rsidP="00213991">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Training course</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w14:paraId="4B78441E" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w14:paraId="4B78441E" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43C543A1" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="43C543A1" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Тraining course for:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="01C05B39" w14:textId="0BBD8066" w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w:rsidRDefault="00000000" w:rsidP="000947C2">
+          <w:p w14:paraId="01C05B39" w14:textId="0BBD8066" w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w:rsidRDefault="00000000" w:rsidP="000947C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1752"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-2076497680"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00722974">
+                <w:r w:rsidR="00722974" w:rsidRPr="00415D1B">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-758134353"/>
                 <w:placeholder>
                   <w:docPart w:val="2D59476A77914EB79C23E0832B306828"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>STUDENTS</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-1660148779"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00722974">
+                <w:r w:rsidR="00722974" w:rsidRPr="00415D1B">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-201246182"/>
                 <w:placeholder>
                   <w:docPart w:val="05B583D36FDF45758CB081604D1D439D"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="000947C2" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="000947C2" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t xml:space="preserve">ACADEMIC STAFF       </w:t>
                 </w:r>
-                <w:r w:rsidR="000947C2" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="000947C2" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:r w:rsidR="000947C2" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="000947C2" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t xml:space="preserve">  NON-ACADEMIC STAFF</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w14:paraId="11F10549" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w14:paraId="11F10549" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5FDA0565" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="5FDA0565" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Course duration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A0DE402" w14:textId="4DE8DBB2" w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w:rsidRDefault="00722974" w:rsidP="000947C2">
+          <w:p w14:paraId="4A0DE402" w14:textId="4DE8DBB2" w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w:rsidRDefault="00722974" w:rsidP="000947C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00722974">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00BA6991" w:rsidRPr="00722974">
+            <w:r w:rsidR="00BA6991" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve"> academic hours</w:t>
             </w:r>
-            <w:r w:rsidR="000947C2" w:rsidRPr="00722974">
+            <w:r w:rsidR="000947C2" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w14:paraId="0223C8DE" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w14:paraId="0223C8DE" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66646BDA" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="66646BDA" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Method of conducting the course:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="358A7C16" w14:textId="5623BF38" w:rsidR="00EB5F9A" w:rsidRPr="00CF2EF2" w:rsidRDefault="00000000" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="358A7C16" w14:textId="5623BF38" w:rsidR="00EB5F9A" w:rsidRPr="00415D1B" w:rsidRDefault="00000000" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5904"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-1110424816"/>
                 <w14:checkbox>
                   <w14:checked w14:val="1"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00F055B8" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00F055B8" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☒</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="1800342216"/>
                 <w:placeholder>
                   <w:docPart w:val="D9823B1786264102BC3865D0CFCC1190"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>Offline Course Implementation (In-Person Training)</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CC7356E" w14:textId="77777777" w:rsidR="00EB5F9A" w:rsidRPr="00CF2EF2" w:rsidRDefault="00000000" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="1CC7356E" w14:textId="77777777" w:rsidR="00EB5F9A" w:rsidRPr="00415D1B" w:rsidRDefault="00000000" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5904"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-1935580927"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-1251264698"/>
                 <w:placeholder>
                   <w:docPart w:val="6751D705108940259D458F06B3DEBCFE"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>Online Course Implementation</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="215983D8" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w:rsidRDefault="00000000" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="215983D8" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w:rsidRDefault="00000000" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5904"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-2134308821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-1784646688"/>
                 <w:placeholder>
                   <w:docPart w:val="F65B09E4B3C74016BF529C6E8DF74885"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>COMBINED</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F055B8" w:rsidRPr="00CF2EF2" w14:paraId="515025B5" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00F055B8" w:rsidRPr="00415D1B" w14:paraId="515025B5" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31DDA67F" w14:textId="77777777" w:rsidR="00F055B8" w:rsidRPr="00CF2EF2" w:rsidRDefault="00F055B8" w:rsidP="00F055B8">
+          <w:p w14:paraId="31DDA67F" w14:textId="77777777" w:rsidR="00F055B8" w:rsidRPr="00415D1B" w:rsidRDefault="00F055B8" w:rsidP="00F055B8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Course venue (location):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F49124F" w14:textId="18F99577" w:rsidR="00F055B8" w:rsidRPr="00CF2EF2" w:rsidRDefault="00F055B8" w:rsidP="00F055B8">
+          <w:p w14:paraId="1F49124F" w14:textId="18F99577" w:rsidR="00F055B8" w:rsidRPr="00415D1B" w:rsidRDefault="00F055B8" w:rsidP="00F055B8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Moldova State University</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F055B8" w:rsidRPr="00CF2EF2" w14:paraId="3D5917ED" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00F055B8" w:rsidRPr="00415D1B" w14:paraId="3D5917ED" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0AC375C3" w14:textId="77777777" w:rsidR="00F055B8" w:rsidRPr="00CF2EF2" w:rsidRDefault="00F055B8" w:rsidP="00F055B8">
+          <w:p w14:paraId="0AC375C3" w14:textId="77777777" w:rsidR="00F055B8" w:rsidRPr="00415D1B" w:rsidRDefault="00F055B8" w:rsidP="00F055B8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Country where the course is held:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="078967A0" w14:textId="39E7C761" w:rsidR="00F055B8" w:rsidRPr="00CF2EF2" w:rsidRDefault="00F055B8" w:rsidP="00F055B8">
+          <w:p w14:paraId="078967A0" w14:textId="39E7C761" w:rsidR="00F055B8" w:rsidRPr="00415D1B" w:rsidRDefault="00F055B8" w:rsidP="00F055B8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Republic of Moldova</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00E94A76" w14:paraId="238FC81B" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w14:paraId="238FC81B" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF7BEC9" w14:textId="77777777" w:rsidR="00CD1434" w:rsidRPr="00CF2EF2" w:rsidRDefault="00A27362" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="1DF7BEC9" w14:textId="77777777" w:rsidR="00CD1434" w:rsidRPr="00415D1B" w:rsidRDefault="00A27362" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>List of Key learning outcomes, competencies and results of the course:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="445ED6C6" w14:textId="77777777" w:rsidR="00CD1434" w:rsidRPr="00CF2EF2" w:rsidRDefault="00A27362" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="445ED6C6" w14:textId="77777777" w:rsidR="00CD1434" w:rsidRPr="00415D1B" w:rsidRDefault="00A27362" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Please provide the official list of key learning outcomes/objectives, competencies and results of the training course</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="056234C9" w14:textId="6A9EA27D" w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w:rsidRDefault="00F43EC0" w:rsidP="005D6599">
+          <w:p w14:paraId="056234C9" w14:textId="6A9EA27D" w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w:rsidRDefault="00F43EC0" w:rsidP="005D6599">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="005D6599" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="005D6599" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
-              <w:t>apacitatea de a diferenția raportarea tradițională de cea integrată (orientată spre viitor și strategie); identificarea și evaluarea celor șase capitaluri care contribuie la crearea valorii; î</w:t>
-[...49 lines deleted...]
-              <w:t>bilitatea de a prezenta modul în care sustenabilitatea și buna guvernanță generează valoare pe termen lung și încredere în rândul investitorilor.</w:t>
+              <w:t>apacitatea de a diferenția raportarea tradițională de cea integrată (orientată spre viitor și strategie); identificarea și evaluarea celor șase capitaluri care contribuie la crearea valorii; înțelegerea obligației de a raporta atât impactul financiar al sustenabilității asupra entității, cât și impactul entității asupra mediului și societății; cunoașterea standardelor europene și a noutăților pachetului OMNIBUS 2025; abilitatea de a prezenta modul în care sustenabilitatea și buna guvernanță generează valoare pe termen lung și încredere în rândul investitorilor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27362" w:rsidRPr="00E94A76" w14:paraId="081B1919" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00A27362" w:rsidRPr="00415D1B" w14:paraId="081B1919" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DFC796A" w14:textId="77777777" w:rsidR="00A27362" w:rsidRPr="00CF2EF2" w:rsidRDefault="00A27362" w:rsidP="00A27362">
+          <w:p w14:paraId="5DFC796A" w14:textId="77777777" w:rsidR="00A27362" w:rsidRPr="00415D1B" w:rsidRDefault="00A27362" w:rsidP="00A27362">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Description of the training course:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39CACDE5" w14:textId="77777777" w:rsidR="00A27362" w:rsidRPr="00CF2EF2" w:rsidRDefault="00A27362" w:rsidP="00A27362">
+          <w:p w14:paraId="39CACDE5" w14:textId="77777777" w:rsidR="00A27362" w:rsidRPr="00415D1B" w:rsidRDefault="00A27362" w:rsidP="00A27362">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Please provide an overview of the content of the training course</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3449A3BB" w14:textId="0E9AF6AB" w:rsidR="00A27362" w:rsidRPr="00CF2EF2" w:rsidRDefault="005D6599" w:rsidP="009048AF">
+          <w:p w14:paraId="3449A3BB" w14:textId="0E9AF6AB" w:rsidR="00A27362" w:rsidRPr="00415D1B" w:rsidRDefault="005D6599" w:rsidP="009048AF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Cursul analizează tranziția de la raportarea financiară tradițională (axată pe date istorice) la raportarea integrată, care oferă o viziune globală asupra creării de valoare prin conectarea strategiei cu performanța financiară și non-financiară.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w14:paraId="10161644" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w14:paraId="10161644" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="129E9798" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w:rsidRDefault="008F1796" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="129E9798" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w:rsidRDefault="008F1796" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Assessment methods</w:t>
             </w:r>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="692A6EF1" w14:textId="77777777" w:rsidR="008F1796" w:rsidRPr="00CF2EF2" w:rsidRDefault="008F1796" w:rsidP="008F1796">
+          <w:p w14:paraId="692A6EF1" w14:textId="77777777" w:rsidR="008F1796" w:rsidRPr="00415D1B" w:rsidRDefault="008F1796" w:rsidP="008F1796">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">Please provide details on the assessment method for this training course); </w:t>
             </w:r>
-            <w:r w:rsidR="0021163A" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="0021163A" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">Participants </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>were given a project-based learning assessment for this course, being assessed according to the following:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BEF13C1" w14:textId="77777777" w:rsidR="008F1796" w:rsidRPr="00CF2EF2" w:rsidRDefault="008F1796" w:rsidP="008F1796">
+          <w:p w14:paraId="1BEF13C1" w14:textId="77777777" w:rsidR="008F1796" w:rsidRPr="00415D1B" w:rsidRDefault="008F1796" w:rsidP="008F1796">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>- 75% of the course grade was based on a final deliverable document</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DD5A4C9" w14:textId="77777777" w:rsidR="008F1796" w:rsidRPr="00CF2EF2" w:rsidRDefault="008F1796" w:rsidP="008F1796">
+          <w:p w14:paraId="3DD5A4C9" w14:textId="77777777" w:rsidR="008F1796" w:rsidRPr="00415D1B" w:rsidRDefault="008F1796" w:rsidP="008F1796">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>- 25% of the course grade was based on a 15 minute final presentation</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="481F8C69" w14:textId="6D697F75" w:rsidR="008E1E01" w:rsidRPr="00CF2EF2" w:rsidRDefault="00000000" w:rsidP="008E1E01">
+          <w:p w14:paraId="481F8C69" w14:textId="6D697F75" w:rsidR="008E1E01" w:rsidRPr="00415D1B" w:rsidRDefault="00000000" w:rsidP="008E1E01">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1704"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-908081834"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00F055B8" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00F055B8" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-749036307"/>
                 <w:placeholder>
                   <w:docPart w:val="2A84CDF75BB042409A2D6F0C9ED6A66A"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>TEST</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-1803769700"/>
                 <w14:checkbox>
                   <w14:checked w14:val="1"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00F055B8" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00F055B8" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☒</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-1141032418"/>
                 <w:placeholder>
                   <w:docPart w:val="69809754F7804DFCA9F73F85F826285D"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>SURVEY</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-269466523"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="000947C2" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="000947C2" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="684869912"/>
                 <w:placeholder>
                   <w:docPart w:val="A8775E08102E46A4AC7B3BA86DA24DA0"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>OTHER</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>(short description)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D5A665E" w14:textId="77777777" w:rsidR="00890492" w:rsidRPr="00CF2EF2" w:rsidRDefault="00890492" w:rsidP="008E1E01">
+          <w:p w14:paraId="7D5A665E" w14:textId="77777777" w:rsidR="00890492" w:rsidRPr="00415D1B" w:rsidRDefault="00890492" w:rsidP="008E1E01">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1704"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w14:paraId="236BC521" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w14:paraId="236BC521" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A60FAC2" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="3A60FAC2" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Number of participants successfully completing the course:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3580A5F7" w14:textId="155073F7" w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="3580A5F7" w14:textId="155073F7" w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27362" w:rsidRPr="00CF2EF2" w14:paraId="738D9158" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00A27362" w:rsidRPr="00415D1B" w14:paraId="738D9158" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78765901" w14:textId="77777777" w:rsidR="00A27362" w:rsidRPr="00CF2EF2" w:rsidRDefault="00A27362" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="78765901" w14:textId="77777777" w:rsidR="00A27362" w:rsidRPr="00415D1B" w:rsidRDefault="00A27362" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Gender:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F416948" w14:textId="77777777" w:rsidR="009652E4" w:rsidRPr="00CF2EF2" w:rsidRDefault="009652E4" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="6F416948" w14:textId="77777777" w:rsidR="009652E4" w:rsidRPr="00415D1B" w:rsidRDefault="009652E4" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>(Please add number of Female participants; Male participants and Prefer not to say participants)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3B70DAFB" w14:textId="74011F18" w:rsidR="00A27362" w:rsidRPr="00CF2EF2" w:rsidRDefault="00A27362" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="3B70DAFB" w14:textId="74011F18" w:rsidR="00A27362" w:rsidRPr="00415D1B" w:rsidRDefault="00A27362" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Female:</w:t>
             </w:r>
-            <w:r w:rsidR="00F055B8" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00F055B8" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">       Male:</w:t>
             </w:r>
-            <w:r w:rsidR="00F055B8" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00F055B8" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">         Prefer not to say:………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w14:paraId="7013E187" w14:textId="77777777" w:rsidTr="00150395">
+      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w14:paraId="7013E187" w14:textId="77777777" w:rsidTr="00150395">
         <w:trPr>
           <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="190DC5B9" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="190DC5B9" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Trainer(s):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4066FB49" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="4066FB49" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>(first and last name)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49C2F862" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="49C2F862" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57BFB1C6" w14:textId="64488FDE" w:rsidR="00ED0C54" w:rsidRPr="00CF2EF2" w:rsidRDefault="000E1E80" w:rsidP="00CE66BD">
+          <w:p w14:paraId="57BFB1C6" w14:textId="64488FDE" w:rsidR="00ED0C54" w:rsidRPr="00415D1B" w:rsidRDefault="000E1E80" w:rsidP="00CE66BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Lușmanschi Galina, dr, conf.univ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w14:paraId="2CE203F2" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w14:paraId="2CE203F2" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="45BFE7C3" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w:rsidRDefault="0021163A" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="45BFE7C3" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w:rsidRDefault="0021163A" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Is the training Deep Tech focused? If yes, please select sub-category of Deep-Tech</w:t>
             </w:r>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E2AF715" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w:rsidRDefault="00000000" w:rsidP="00150395">
+          <w:p w14:paraId="6E2AF715" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w:rsidRDefault="00000000" w:rsidP="00150395">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1236"/>
                 <w:tab w:val="left" w:pos="4452"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="221342625"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00150395" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:noProof/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="1304655003"/>
                 <w:placeholder>
                   <w:docPart w:val="8C38BCF6E45347B782258052E6E6394C"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00150395" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t xml:space="preserve">YES </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:r w:rsidR="00150395" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00150395" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">                                             </w:t>
             </w:r>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-873925398"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:noProof/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="345825807"/>
                 <w:placeholder>
                   <w:docPart w:val="29132D9AB077470FB3ED749DD087FFCC"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00150395" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>Not Deep Tech</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150395" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00150395" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0155D945" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="00CF2EF2" w:rsidRDefault="00000000" w:rsidP="00150395">
+          <w:p w14:paraId="0155D945" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="00415D1B" w:rsidRDefault="00000000" w:rsidP="00150395">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1236"/>
                 <w:tab w:val="center" w:pos="3222"/>
                 <w:tab w:val="right" w:pos="6445"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-242418137"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00150395" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150395" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00150395" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-2033170904"/>
                 <w:placeholder>
                   <w:docPart w:val="FF3F3BCAF97C42688CC0D50384F04616"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00150395" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>Advanced Manufacturing</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150395" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00150395" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="557CCA43" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="00CF2EF2" w:rsidRDefault="00000000" w:rsidP="00150395">
+          <w:p w14:paraId="557CCA43" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="00415D1B" w:rsidRDefault="00000000" w:rsidP="00150395">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1236"/>
                 <w:tab w:val="center" w:pos="3222"/>
                 <w:tab w:val="right" w:pos="6445"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="1024827999"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00150395" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150395" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00150395" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-2131778449"/>
                 <w:placeholder>
                   <w:docPart w:val="F0441D0382434C91A791473D36F9B2DF"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00150395" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>Biotechnology and Life Sciences</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150395" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00150395" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F684DE6" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="00CF2EF2" w:rsidRDefault="00000000" w:rsidP="00150395">
+          <w:p w14:paraId="2F684DE6" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="00415D1B" w:rsidRDefault="00000000" w:rsidP="00150395">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1236"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-1977758716"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00150395" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150395" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00150395" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="608395926"/>
                 <w:placeholder>
                   <w:docPart w:val="02AAC92D2DB84502A3CC4D009DA102BE"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00150395" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>Deep Tech General</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150395" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00150395" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F814287" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="00CF2EF2" w:rsidRDefault="00000000" w:rsidP="00150395">
+          <w:p w14:paraId="4F814287" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="00415D1B" w:rsidRDefault="00000000" w:rsidP="00150395">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1236"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="871192480"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00150395" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150395" w:rsidRPr="00CF2EF2">
+            <w:r w:rsidR="00150395" w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-649444184"/>
                 <w:placeholder>
                   <w:docPart w:val="3A7F8FEB440E4AD797196047E38D2319"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00CF2EF2">
+                <w:r w:rsidR="00150395" w:rsidRPr="00415D1B">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sustainable Energy and Clean Technology </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00150395" w:rsidRPr="00CF2EF2" w14:paraId="6E676F33" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00150395" w:rsidRPr="00415D1B" w14:paraId="6E676F33" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="75BE18A7" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="00CF2EF2" w:rsidRDefault="00150395" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="75BE18A7" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="00415D1B" w:rsidRDefault="00150395" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Key words:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18C4B249" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="00CF2EF2" w:rsidRDefault="00150395" w:rsidP="00150395">
+          <w:p w14:paraId="18C4B249" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="00415D1B" w:rsidRDefault="00150395" w:rsidP="00150395">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Please enter any words you think give extra detail of the scope of the training course</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4CF8587C" w14:textId="44E8CED5" w:rsidR="00150395" w:rsidRPr="0042685F" w:rsidRDefault="0042685F" w:rsidP="00150395">
+          <w:p w14:paraId="4CF8587C" w14:textId="44E8CED5" w:rsidR="00150395" w:rsidRPr="00415D1B" w:rsidRDefault="0042685F" w:rsidP="00150395">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1236"/>
                 <w:tab w:val="left" w:pos="4452"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0042685F">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
-              <w:t>Raportare integrat</w:t>
-[...19 lines deleted...]
-              <w:t>, sustenabilitate globală, dezvoltare durabilă, dublă materialitate, indicatori ESG, pachetul OMNIBUS 2025</w:t>
+              <w:t>Raportare integrată, sustenabilitate globală, dezvoltare durabilă, dublă materialitate, indicatori ESG, pachetul OMNIBUS 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1121F5C9" w14:textId="77777777" w:rsidR="00EB5F9A" w:rsidRPr="00CF2EF2" w:rsidRDefault="00EB5F9A">
+    <w:p w14:paraId="1121F5C9" w14:textId="77777777" w:rsidR="00EB5F9A" w:rsidRPr="00415D1B" w:rsidRDefault="00EB5F9A">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EDED60B" w14:textId="77777777" w:rsidR="000947C2" w:rsidRPr="00CF2EF2" w:rsidRDefault="000947C2" w:rsidP="00FA5AF9">
+    <w:p w14:paraId="5EDED60B" w14:textId="77777777" w:rsidR="000947C2" w:rsidRPr="00415D1B" w:rsidRDefault="000947C2" w:rsidP="00FA5AF9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5268"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79691324" w14:textId="77777777" w:rsidR="000E1E80" w:rsidRPr="00CF2EF2" w:rsidRDefault="000E1E80">
+    <w:p w14:paraId="79691324" w14:textId="77777777" w:rsidR="000E1E80" w:rsidRPr="00415D1B" w:rsidRDefault="000E1E80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B287AA" w14:textId="77777777" w:rsidR="000E1E80" w:rsidRPr="00CF2EF2" w:rsidRDefault="000E1E80" w:rsidP="00FA5AF9">
+    <w:p w14:paraId="40B287AA" w14:textId="77777777" w:rsidR="000E1E80" w:rsidRPr="00415D1B" w:rsidRDefault="000E1E80" w:rsidP="00FA5AF9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5268"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25C63C6A" w14:textId="4F1055A5" w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
+    <w:p w14:paraId="25C63C6A" w14:textId="4F1055A5" w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5268"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>ANNOTATION OF THE TRAINING COURSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301A53CF" w14:textId="5A74BCF8" w:rsidR="000E1E80" w:rsidRPr="000E1E80" w:rsidRDefault="00F43EC0" w:rsidP="00CE31D8">
+    <w:p w14:paraId="301A53CF" w14:textId="747AC73E" w:rsidR="000E1E80" w:rsidRPr="00415D1B" w:rsidRDefault="00F43EC0" w:rsidP="00CE31D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Unitatea de conținut </w:t>
       </w:r>
-      <w:r w:rsidR="000E1E80" w:rsidRPr="000E1E80">
+      <w:r w:rsidR="000E1E80" w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidR="00415D1B" w:rsidRPr="00415D1B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cadrul conceptual și aplicabilitatea raportării integrate în contextul sustenabilității </w:t>
+      </w:r>
+      <w:r w:rsidR="00415D1B" w:rsidRPr="00917637">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>clim</w:t>
+      </w:r>
+      <w:r w:rsidR="00415D1B" w:rsidRPr="00415D1B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>atice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
-        <w:t>Cadrul conceptual și aplicabilitatea raportării integrate în contextul sustenabilității globale”</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CF2EF2">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E1E80" w:rsidRPr="000E1E80">
+      <w:r w:rsidR="000E1E80" w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">abordează cadrul conceptual și aplicabilitatea raportării integrate într-un peisaj economic global marcat de necesitatea sustenabilității. Această </w:t>
       </w:r>
-      <w:r w:rsidR="00631F15" w:rsidRPr="00CF2EF2">
+      <w:r w:rsidR="00631F15" w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>unitate de conținut</w:t>
       </w:r>
-      <w:r w:rsidR="000E1E80" w:rsidRPr="000E1E80">
+      <w:r w:rsidR="000E1E80" w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> pornește de la constatarea că raportările financiare tradiționale sunt insuficiente, deoarece se concentrează excesiv pe date istorice și active tangibile, eșuând în a reflecta riscurile viitoare sau valoarea activelor intangibile și a cunoștințelor care definesc succesul unei entități moderne. În acest context, raportarea integrată apare ca un proces de comunicare periodică ce prezintă o imagine globală a modului în care strategia, guvernanța și performanța unei organizații conduc la crearea de valoare pe termen scurt, mediu și lung</w:t>
       </w:r>
-      <w:r w:rsidR="000E1E80" w:rsidRPr="000E1E80">
+      <w:r w:rsidR="000E1E80" w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0DE85D" w14:textId="77777777" w:rsidR="000E1E80" w:rsidRPr="000E1E80" w:rsidRDefault="000E1E80" w:rsidP="00CE31D8">
+    <w:p w14:paraId="7D0DE85D" w14:textId="77777777" w:rsidR="000E1E80" w:rsidRPr="00415D1B" w:rsidRDefault="000E1E80" w:rsidP="00CE31D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E1E80">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Conceptul central al acestui curs este „integrarea”, definită ca reunirea părților financiare și nefinanciare într-un tot unitar pentru a restabili și completa viziunea asupra activității unei entități. Sustenabilitatea este astfel redefinită prin prisma capacității de a crea valoare în timp prin gestionarea celor șase capitaluri fundamentale: financiar, fabricat, intelectual, uman, social și de relații, precum și cel natural. Această abordare transformă modul de gândire al managementului, punând accent pe dezvoltarea durabilă care satisface nevoile prezentului fără a compromite resursele generațiilor viitoare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED6E02B" w14:textId="78067551" w:rsidR="000E1E80" w:rsidRPr="000E1E80" w:rsidRDefault="000E1E80" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="7ED6E02B" w14:textId="78067551" w:rsidR="000E1E80" w:rsidRPr="00415D1B" w:rsidRDefault="000E1E80" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E1E80">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Cursul analizează în detaliu cadrul legal european și internațional, evidențiind divergența dintre materialitatea financiară, axată pe interesele investitorilor, și dubla materialitate consacrată de reglementările Uniunii Europene. Principiul dublei materialități obligă entitățile să raporteze nu doar riscurile financiare pe care factorii externi le exercită asupra lor, ci și impactul propriilor activități asupra mediului și societății. Sunt studiate Directivele CSRD și standardele ESRS, care impun raportarea unor date ESG auditate pentru a crește transparența și comparabilitatea la nivel global.</w:t>
       </w:r>
-      <w:r w:rsidR="00CE31D8" w:rsidRPr="00CF2EF2">
+      <w:r w:rsidR="00CE31D8" w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E1E80">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">O componentă esențială a instruirii vizează actualizările legislative majore introduse prin pachetul OMNIBUS din februarie și aprilie 2025. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B923BF9" w14:textId="77777777" w:rsidR="00EB5F9A" w:rsidRPr="00CF2EF2" w:rsidRDefault="00EB5F9A" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="7B923BF9" w14:textId="77777777" w:rsidR="00EB5F9A" w:rsidRPr="00415D1B" w:rsidRDefault="00EB5F9A" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3413ACEE" w14:textId="77777777" w:rsidR="00EB5F9A" w:rsidRPr="00CF2EF2" w:rsidRDefault="00EB282F" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="3413ACEE" w14:textId="77777777" w:rsidR="00EB5F9A" w:rsidRPr="00415D1B" w:rsidRDefault="00EB282F" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004738F0" w:rsidRPr="00CF2EF2">
+      <w:r w:rsidR="004738F0" w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516B9197" w14:textId="77777777" w:rsidR="00E94A76" w:rsidRDefault="00E94A76">
+    <w:p w14:paraId="516B9197" w14:textId="77777777" w:rsidR="00E94A76" w:rsidRPr="00415D1B" w:rsidRDefault="00E94A76">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426AC4A0" w14:textId="16E10438" w:rsidR="00FA5AF9" w:rsidRPr="00CF2EF2" w:rsidRDefault="00FA5AF9" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="426AC4A0" w14:textId="16E10438" w:rsidR="00FA5AF9" w:rsidRPr="00415D1B" w:rsidRDefault="00FA5AF9" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TRAINING COURSE CONTENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702626C2" w14:textId="44A7DEB2" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="702626C2" w14:textId="42B54A50" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
-        <w:t>CADRUL CONCEPTUAL ȘI APLICABILITATEA RAPORTĂRII INTEGRATE ÎN CONTEXTUL SUSTENABILITĂȚII GLOBALE</w:t>
+        <w:t xml:space="preserve">CADRUL CONCEPTUAL ȘI APLICABILITATEA RAPORTĂRII INTEGRATE ÎN CONTEXTUL SUSTENABILITĂȚII </w:t>
+      </w:r>
+      <w:r w:rsidR="00415D1B" w:rsidRPr="00415D1B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>CLIMATICE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663E68F5" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="663E68F5" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="034D7DC9" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="034D7DC9" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Fundamente teoretice privind raportarea integrată, sustenabilitatea și dezvoltarea durabilă în contextul economic actual</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EDF4862" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="4EDF4862" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Raportarea financiară în forma sa actuală nu oferă informații cu privire la perspectivele de afaceri, adică cu privire la tipurile de riscuri și la amenințările legate de activitățile entității, cu privire la investițiile și proiectele realizate, și privind activitățile de mediu și factorii intangibili care afectează valoarea entității.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E8B291" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="66E8B291" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Punctele slabe </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">esențiale ale situațiilor financiare tradiționale: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081742CA" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="081742CA" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">concentrarea pe datele istorice și pe indicatori financiari decât pe indicatorii non-financiari ai succesului financiar viitor, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F69F840" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="7F69F840" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">eșecul în a satisface în mod adecvat nevoile utilizatorilor, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F65AA49" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="1F65AA49" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">concentrarea pe măsurarea fiabilă a activelor decât pe active necunoscute și cunoștințe care stau la baza succesului unei entități moderne, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A426FE3" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="1A426FE3" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>concentrarea pe date agregate și pe abordarea pe termen scurt, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01CB283E" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="01CB283E" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Principalele diferenţe dintre raportarea financiară şi raportarea integrată sunt sintetizate în tabelul 1. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6509F773" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="6509F773" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Informaţiile din situaţiile financiare sunt insuficiente pentru a oferi o imagine în ansamblu asupra activităţii unei entităţi. Pentru a prezenta o imagine globală cu privire la o entitate, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>raportările</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>vor trebui să cuprindă</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>atât situaţiile financiare tradiţionale, cât şi o parte de informaţii cu caracter nefinanciar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> care să includă date cu privire la:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A66D4F6" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="4A66D4F6" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>dezvoltarea durabilă</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6604C791" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="6604C791" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">impactul activităţii entităţii asupra mediului, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6068FC96" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="6068FC96" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>responsabilitatea socială</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE08334" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="5BE08334" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Astfel, efectele crizei economice globale au pus în discuţie fiabilitatea raportărilor financiare şi au evidenţiat necesitatea unui sistem de raportare mai cuprinzător, care să prezinte modul în care activitatea marilor entități influenţează interesul public, mediul şi societatea. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197C9804" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="197C9804" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69D37EA7" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="69D37EA7" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabelul 1 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71AECC58" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="71AECC58" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Diferenţe dintre raportarea financiară şi raportarea integrată</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1738"/>
         <w:gridCol w:w="3158"/>
         <w:gridCol w:w="4742"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w14:paraId="57E475CB" w14:textId="77777777" w:rsidTr="008268CD">
+      <w:tr w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w14:paraId="57E475CB" w14:textId="77777777" w:rsidTr="008268CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="59E25097" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="59E25097" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Criteriu de comparare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5A3A9E2D" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="5A3A9E2D" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Raportare curentă</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15D2FEB7" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="15D2FEB7" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>financiara</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5A826834" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="5A826834" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Raportare integrată</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w14:paraId="687BDBC1" w14:textId="77777777" w:rsidTr="008268CD">
+      <w:tr w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w14:paraId="687BDBC1" w14:textId="77777777" w:rsidTr="008268CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7287E3F4" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="7287E3F4" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Încredere</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="62410777" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="62410777" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Dezvăluire limitată</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="73C85BEF" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="73C85BEF" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Transparenţă crescută</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w14:paraId="7DC77186" w14:textId="77777777" w:rsidTr="008268CD">
+      <w:tr w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w14:paraId="7DC77186" w14:textId="77777777" w:rsidTr="008268CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="72AA65BC" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="72AA65BC" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Scopul raportării</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0E0DC959" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="0E0DC959" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Aprecierea situaţiei financiare curente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="41F20C1C" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="41F20C1C" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Corespunde concepţiei capitalului – aprecierea situaţiei financiare curente, ţinând cont de posibilităţile alternative de investire a capitalului şi prezentarea avantajelor concurenţiale ale entităţii la formarea valorii acesteia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w14:paraId="0CEAAFE7" w14:textId="77777777" w:rsidTr="008268CD">
+      <w:tr w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w14:paraId="0CEAAFE7" w14:textId="77777777" w:rsidTr="008268CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="675B1C56" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="675B1C56" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Unitatea de măsură</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5AF66B" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="2D5AF66B" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>În mare parte, indicatori financiari (exprimaţi valoric)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="15AC4549" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="15AC4549" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Indicatori financiari (exprimaţi valoric) şi non-financiari (în unităţi naturale, muncă, convenţionale)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w14:paraId="5F6B76CA" w14:textId="77777777" w:rsidTr="008268CD">
+      <w:tr w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w14:paraId="5F6B76CA" w14:textId="77777777" w:rsidTr="008268CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="226AF51B" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="226AF51B" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Abordare (gândire)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7C49CB85" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="7C49CB85" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Izolată</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3611AECB" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="3611AECB" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Integrată</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w14:paraId="6B57B68A" w14:textId="77777777" w:rsidTr="008268CD">
+      <w:tr w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w14:paraId="6B57B68A" w14:textId="77777777" w:rsidTr="008268CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="38B90371" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="38B90371" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Focalizare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC5DAA5" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="2CC5DAA5" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Trecut (contabilitate operativă)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3D61C88E" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="3D61C88E" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Trecut şi viitor; Conectare la strategie (Baza – contabilitatea strategică)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w14:paraId="07636E7C" w14:textId="77777777" w:rsidTr="008268CD">
+      <w:tr w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w14:paraId="07636E7C" w14:textId="77777777" w:rsidTr="008268CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1F02CCDD" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="1F02CCDD" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Orizont de timp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4979F029" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="4979F029" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Termen scurt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="65FF1F5F" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="65FF1F5F" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Termen scurt, mediu, lung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w14:paraId="36D0B53B" w14:textId="77777777" w:rsidTr="008268CD">
+      <w:tr w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w14:paraId="36D0B53B" w14:textId="77777777" w:rsidTr="008268CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0C923EE7" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="0C923EE7" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Adaptabilitate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6183CBB4" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="6183CBB4" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Limitată la reguli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="182AA38A" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="182AA38A" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Răspunde la cerinţele individuale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w14:paraId="338BE8E3" w14:textId="77777777" w:rsidTr="008268CD">
+      <w:tr w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w14:paraId="338BE8E3" w14:textId="77777777" w:rsidTr="008268CD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC578F0" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="7FC578F0" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Elemente de bază</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="55BD8D97" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="55BD8D97" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Active, datorii şi capital; venituri şi cheltuieli; încasări şi plăţi de numerar; profit/pierdere; flux net de numerar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="63EDC42D" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+          <w:p w14:paraId="63EDC42D" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF2EF2">
+            <w:r w:rsidRPr="00415D1B">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Fluxul actualizat de numerar; valoarea adăugată economică; valoarea capitalului acţionar; goodwill-ul etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="19720D95" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="19720D95" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CE152C3" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="4CE152C3" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Raportarea financiară conform IFRS a câştigat deja popularitate în rândul utilizatorilor situaţiilor financiare, IFRS-urile fiind în prezent cele mai folosite standarde de raportare financiară la nivel mondial. Acestea au obţinut o amplă recunoaştere şi în Republica Moldova. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B30E511" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="7B30E511" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Cu toate acestea, investitorii şi mulţi alţi utilizatori interesaţi cer tot mai multe metode noi de reprezentare a informaţiilor pentru a evalua posibilitatea de a obţine venituri din investiţii în entități. Una dintre aceste noi metode a devenit la nivel mondial raportarea integrată. Ea poate fi adoptată şi de entităţile economice din Republica Moldova. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD0C267" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="1DD0C267" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Noţiunea de „</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>integrare</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">” provine din punct de vedere etimologic din cuvintele latineşti </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>integro</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">, integrare, respectiv integratio-integrationis, utilizate cu sensul de a renova, a restabili, a întregi, a completa; altfel spus </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>a pune la un loc mai multe părţi într-un tot unitar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">, elementele constitutive </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>devenind părţi integrante. Termenul de integrare este pentru prima dată definit în prima ediţie a The Oxford English Dictionary prin combinarea părţilor într-un întreg.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBE9B65" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="6CBE9B65" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Prin </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>raportările integrate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> se trece la o nouă etapă a raportărilor la nivelul entităților, avându-se în vedere că, pentru a furniza o imagine completă cu privire la activitatea desfăşurată de o entitate, raportările vor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>cuprinde atât partea tradiţională financiară, cât şi o parte nefinanciară</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> care să furnizeze informaţii cu privire la </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>sustenabilitate şi dezvoltare durabilă, impactul activităţii asupra mediului, capitalul uman, responsabilitatea socială</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675C5173" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="675C5173" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Raportarea integrată este un proces în urma căruia rezultă o comunicare periodică, un raport integrat care urmăreşte valoarea creată de entitate de-a lungul timpului. La baza acestei raportări integrate stă o viziune cuprinzătoare asupra strategiei şi performanţei entităţii, atât din punct de vedere financiar, cât şi într-un plan mai larg, cum ar fi activele necorporale, raportarea socială şi de mediu, raportarea riscurilor. Un raport integrat este o comunicare concisă asupra modului în care strategia entităţii, guvernanţa ei corporativă, performanţa ei şi perspectivele duc la crearea de valoare pe termen scurt, mediu şi lung.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BAD8803" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="5BAD8803" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Raportul integrat este o combinaţie de informaţii, care în prezent sunt dispersate în diferite domenii:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B47AFC3" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="2B47AFC3" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">situații financiare; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782E890E" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="782E890E" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">raportul conducerii; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4CC749" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="2C4CC749" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">raportul privind guvernarea corporativă şi remunerarea; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18861643" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="18861643" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">raportul de sustenabilitate. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B10BA8A" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="6B10BA8A" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Deci, reprezintă un tot unitar şi este de o importanţă deosebită deoarece, în primul rând, redă relaţia dintre domeniile menţionate şi explică modul în care acestea afectează capacitatea entității de a stabili şi menţine durabil plusvaloarea.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD134CB" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="7BD134CB" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Noțiunea de raportare integrată a apărut în cercetările științifice de specialitate de cîteva decenii. În 1995, cercetătorii (Eccles și Mavrinac) au prezentat rezultatele cercetărilor sale care confirmă interesul pieței pentru informațiile non-financiare (Eccles și Mavrinac, 1995), iar cărțile publicate ulterior au fost furnizate dovezi suplimentare cu privire la necesitatea suplimentării raportării tradiționale cu informații despre aspectele non-financiare, împreună cu indicațiile privind modul în care raportarea corporativă ar putea fi îmbunătățită.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E348E8" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="23E348E8" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Conform </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Cadrului general de raportare integrată</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> și </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Consiliului Internaţional pentru Raportare Integrată</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> „</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Raportul integrat este o comunicare concisă despre modul în care strategia, guvernarea, rezultatele şi perspectivele unei organizaţii, în contextul mediului său extern, conduce la crearea de valoare pe termen scurt, mediu şi lung</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219D9A2E" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="219D9A2E" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Din punct de vedere al raportării integrate, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">sustenabilitatea </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">înseamnă capacitatea unei entități de a crea valoare în timp. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3630949A" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="3630949A" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Conceptul de creare a valorii în timp rezultă din efectele asupra celor șase tipuri de capitaluri definite (capitalul financiar, uman, intelectual, natural, social și productiv) ca urmare a modelul de afaceri utilizat de către o entitate. Mai mult decât atât, raportarea integrată prin implementarea conceptului de gândire integrată în cadrul unei entități pune în evidență sustenabilitatea afacerii.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C1B323" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="00C1B323" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">În sensul </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Cadrului general de raportare integrată</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">, capitalurile sunt clasificate în felul următor: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2201FB5E" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="2201FB5E" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Capitalul financiar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> – grupul de fonduri care este: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4114FAB9" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="4114FAB9" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">disponibilul unei entități pentru a fi utilizat în producția de bunuri sau în prestarea de servicii, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE36BAD" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="5CE36BAD" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>obținut prin finanțare, de exemplu, prin datorii, capitaluri proprii sau subvenții, ori generat prin operațiuni sau investiții.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA6B38D" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="1BA6B38D" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Capitalul fabricat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> – obiectele fizice fabricate (diferite de obiectele fizice naturale) disponibile unei entități pentru a fi utilizate în producția de bunuri sau în prestarea de servicii, inclusiv: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6542EAAF" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="6542EAAF" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">clădiri, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533219D5" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="533219D5" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">echipamente, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4415ED8D" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="4415ED8D" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">infrastructură (cum ar fi drumuri, porturi, poduri și stații de tratare a deșeurilor sau de epurare a apei). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184706A7" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="184706A7" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Capitalul fabricat este adesea creat de alte entități, dar include activele fabricate de entitatea raportoare spre a fi vândute sau situația în care acestea sunt păstrate pentru propriul uz.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D6F2A1" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="77D6F2A1" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Capitalul intelectual</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> – elemente intangibile organizaționale, bazate pe cunoștințe, inclusiv: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C271303" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="0C271303" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">proprietatea intelectuală, cum ar fi brevete, drepturi de autor, programe informatice, drepturi și licențe, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52110BC4" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="52110BC4" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>„capitalul organizațional”, cum ar fi cunoștințe, sisteme, proceduri și protocoale tacite.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72FD4873" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="72FD4873" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Capitalul uman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> – competențele, aptitudinile și experiența oamenilor, precum și motivațiile acestora pentru a inova, inclusiv: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D15358" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="79D15358" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">alinierea și susținerea lor față de cadrul general de guvernanță al unei entități, abordarea privind gestionarea riscurilor și valorile etice, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E7742A3" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="6E7742A3" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">capacitatea de a înțelege, dezvolta și implementa strategia unei entități, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7044682A" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="7044682A" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>loialitățile și motivațiile pentru îmbunătățirea proceselor, bunurilor și serviciilor, inclusiv capacitatea lor de a conduce, a gestiona și a colabora.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5D0454" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="0B5D0454" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Capitalul social și de relații</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> – instituțiile și relațiile din și dintre comunități, grupuri de părți interesate și alte rețele, precum și capacitatea de a împărtăși informații în vederea creșterii bunăstării individuale și colective. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7BC1BE" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="0A7BC1BE" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Capitalul social și de relații include: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C4447B" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="48C4447B" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">norme, valori și comportamente comune, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C83EDD7" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="2C83EDD7" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">relațiile cu principalele părți interesate și încrederea și disponibilitatea de implicare pe care o entitate le-a stabilit și urmărește să le consolideze și să le protejeze în raport cu părțile interesate externe, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C480BB3" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="5C480BB3" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">elementele intangibile asociate brandului și reputației dezvoltate de o entitate, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F5AD84" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="52F5AD84" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>contractul social al unei entități de a-și desfășura activitatea.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360E727A" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="360E727A" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Capitalul natural</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> – toate resursele de mediu regenerabile și neregenerabile și procesele care furnizează bunuri sau servicii care susțin prosperitatea anterioară, curentă ori viitoare a unei entități. Acesta include: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="634A7DC5" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="634A7DC5" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">aerul, apa, pământul, mineralele și pădurile, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC7EB66" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="3BC7EB66" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>biodiversitatea și sănătatea ecosistemelor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB0D977" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="7CB0D977" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Sustenabilitatea afacerii </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>vizează crearea unui echilibru adecvat între îmbunătățirea continuă pe termen scurt și lung atât a performanței financiare, cât și a performanței nefinanciare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6879A4FF" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="6879A4FF" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Termenul de „</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>raportare privind sustenabilitatea</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>” înlocuiește termeni precum „</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>raportare non-financiară</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>” şi „raportare de mediu, socială şi economică” (ESG).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DBBCA78" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="1DBBCA78" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Raportarea integrată are rolul de a asigura conectivitatea raportului financiar și cel de sustenabilitate, evidențiind relația de interdependeță dintre performanța financiară și nefinanciară, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>conceptul de creare a valorii pe termen lung, efectele asupra capitalurilor utilizate, precum și modelul de afaceri care include obligatoriu o strategie de sustenabilitate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48530C6C" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="48530C6C" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Raportarea cu privire la sustenabilitate </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>reprezintă practica de măsurare și de comunicare a performanței organizaționale în vederea atingerii obiectivului de dezvoltare durabilă, această practică acoperind totodată răspunderea pentru această performanță în fața părților interesate interne și externe. Aceasta presupune raportarea cu privire la modul în care o entitate ține seama de aspectele legate de sustenabilitate în cadrul operațiunilor sale, de impactul său asupra mediului și de impactul său social și economic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3510793B" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="3510793B" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Dezvoltarea durabilă </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>este definită ca</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> „o dezvoltare care satisface nevoile prezente fără a compromite posibilitatea generațiilor viitoare de a răspunde propriilor nevoi”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540798C9" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="540798C9" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Dezvoltarea durabilă </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>este înțeleasă ca o abordare cuprinzătoare care leagă cei</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> trei piloni: sustenabilitatea mediului, sustenabilitatea socială și sustenabilitatea economică</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>. Integrarea acestor piloni nu înseamnă neapărat că se fac compromisuri între mediu și dezvoltarea economică , ci, mai degrabă, că dezvoltarea durabilă poate să creeze locuri de muncă și poate genera o creștere economică.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427D3461" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="427D3461" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Dezvoltarea durabilă promovează conceptul de conciliere între progresul economic şi social fără a pune în pericol echilibrul natural al planetei, aducând în prim plan un nou set de valori care va ghida viitorul model de progres economic şi social, valori ce vizează mai ales omul şi nevoile sale prezente şi viitoare, mediul natural – protejarea şi conservarea acestuia, precum şi atenuarea deteriorării actuale a ecosistemelor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584F5384" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="584F5384" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>La nivelul entităţilor, raportarea integrată reprezintă soluţia la cerinţele tot mai mari ale investitorilor care caută să obţină o înţelegere strategică a viziunii entității, prin reunirea informaţiilor financiare şi non-financiare şi combinarea raportărilor interne şi externe, lucru care se va traduce într-o mai mare eficienţă, transparenţă şi consecvenţă.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7643C677" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="7643C677" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2121C96E" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="2121C96E" w14:textId="25DF2588" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
-        <w:t>Cadrul legal și caracterul obligatoriu al raportărilor non-financiare la nivel european și național</w:t>
+        <w:t xml:space="preserve">Cadrul legal și caracterul obligatoriu al raportărilor </w:t>
+      </w:r>
+      <w:r w:rsidR="00415D1B" w:rsidRPr="00917637">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>sustenabilității clim</w:t>
+      </w:r>
+      <w:r w:rsidR="00415D1B" w:rsidRPr="00415D1B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atice </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415D1B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>la nivel european și național</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="283940BA" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="283940BA" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Pentru a înțelege peisajul actual al sustenabilității, trebuie să facem o distincție clară între abordarea europeană (centrată pe impactul social și de mediu total) și abordarea internațională </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(centrată pe riscurile financiare pentru investitori). În continuare se prezintă structura comparativă a celor două cadre normative:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3774E927" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="3774E927" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Cadrul normativ european</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Standardele ESRS / CSRD). Uniunea Europeană deține cel mai ambițios și detaliat cadru din lume, fiind pionierul conceptului de „Dublă Materialitate”. Aici se includ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B213EE2" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="1B213EE2" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Directiva CSRD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>(Corporate Sustainability Reporting Directive</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>): Este „legea mamă” care obligă peste 50.000 de companii să raporteze date ESG auditate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6576230A" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="6576230A" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Standardele ESRS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>(European Sustainability Reporting Standards</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>): Sunt regulile tehnice (12 standarde la număr) care dictează exact ce trebuie raportat pe teme de mediu (E1-E5), sociale (S1-S4) și guvernanță (G1).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002B26A8" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="002B26A8" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Taxonomia UE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>: Un sistem de clasificare care stabilește dacă o investiție este cu adevărat sustenabilă.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12769D5A" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="12769D5A" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Principiul cheie: Dubla Materialitate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>. Entitatea trebuie să raporteze nu doar cum o afectează clima pe ea (risc financiar), ci și cum afectează ea planeta și oamenii (impact extern).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B7F4083" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="6B7F4083" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>2. Cadrul normativ internațional</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Standardele ISSB / IFRS). La nivel global, se urmărește crearea unui „limbaj universal” pentru piețele de capital, astfel încât un investitor din New York să poată compara o firmă din Tokyo cu una din Londra. Aici se includ:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BDAE05A" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="0BDAE05A" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>ISSB (International Sustainability Standards Board</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>): Creat în cadrul Fundației IFRS (care stabilește standardele contabile mondiale), pentru a elimina confuzia cauzată de multitudinea de standarde voluntare (GRI, SASB, TCFD).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66DDA500" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="66DDA500" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Standardul IFRS S1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>: Cerințe generale pentru raportarea informațiilor financiare legate de sustenabilitate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600FD5B4" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="600FD5B4" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Standardul IFRS S2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">: Raportări specifice legate de climă (emisii </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>CO₂</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>, riscuri fizice, riscuri de tranziție).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A863906" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="5A863906" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Principiul cheie: Materialitatea Financiară</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>. Accentul cade pe modul în care factorii ESG influențează valoarea întreprinderii și fluxurile de numerar pe termen scurt, mediu și lung.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A4684D4" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="6A4684D4" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Indicatorii ESG sunt utilizați frecvent în cadrele de raportare atât la nivel național, cat și international (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>GRI Standards</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Global Reporting Initiative;  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>ESRS (UE)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> – European Sustainability Reporting Standards, alte cadre internaționale, precum  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>SASB, TCFD)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E629734" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="2E629734" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>În prezent, există un proces accelerat de armonizare internațională a standardelor de sustenabilitate pentru a reduce povara raportării. Această convergență globală urmărește un obiectiv comun – creșterea transparenței, comparabilității și credibilității informațiilor privind sustenabilitatea, necesare pentru tranziția către o economie durabilă.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFE877B" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="5BFE877B" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Standardele Europene de Raportare de Sustenabilitate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ESRS) inițial urmau să fie aplicate de către toate entitățile care au obligația raportărilor de sustenabilitate, conform Directivei CSRD, începând cu anul 2025, după cum urmează:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA05DA3" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="4EA05DA3" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Primele raportări în anul 2025, pentru situațiile financiare din anul 2024, în cazul companiilor mari, listate, băncilor și asigurătorilor, dacă au mai mult de 500 de angajați – respectiv companiile care aveau obligații de raportare și conform Directivei anterioare (NFRD), înlocuită de Directiva CSRD; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79351BE4" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="79351BE4" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Primele raportări în 2026, pentru anul financiar 2025, pentru celelalte companii mari, inclusiv companiile mari non-EU, dar listate; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057BE654" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="057BE654" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Primele raportări în 2027, pentru anul financiar 2026, în cazul IMM-urilor listate, inclusiv cele non-EU. Totuși, IMM-urile au posibilitatea să amâne cu 2 ani raportările de sustenabilitate, până în 2029, pentru anul financiar 2028.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1564FBEA" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="1564FBEA" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00CF2EF2">
+        <w:r w:rsidRPr="00415D1B">
           <w:rPr>
             <w:rStyle w:val="aa"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ro-MD"/>
           </w:rPr>
           <w:t>Amânarea aplicării</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> raportării privind durabilitatea</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>cu doi ani</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E20F894" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="5E20F894" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>26 februarie 2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">, Comisia Europeană a introdus pachetul </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>OMNIBUS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">al UE, o </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">propunere menită să simplifice cerințele de reglementare </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">pentru întreprinderile din UE. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31ED24ED" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="31ED24ED" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Comisia UE a avut în vedere consolidarea </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Directivei privind raportarea referitoare la sustenabilitatea corporativă</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CSRD), a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Directivei privind diligența</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> necesară pentru asigurarea durabilității corporative (CSDDD) și a taxonomiei UE într-un singur regulament </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>OMNIBUS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71AE65CC" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="71AE65CC" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">În </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>aprilie 2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>, Parlamentul a votat pentru </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00CF2EF2">
+        <w:r w:rsidRPr="00415D1B">
           <w:rPr>
             <w:rStyle w:val="aa"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ro-MD"/>
           </w:rPr>
           <w:t>amânarea aplicării</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">raportării privind durabilitatea </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>cu doi ani</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> pentru al doilea și al treilea val de companii.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A842ACF" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="4A842ACF" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">La fel ca în cazul normelor de raportare privind sustenabilitatea, în </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>aprilie 2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> Parlamentul a votat pentru amânarea aplicării </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>normelor de diligență</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>. Întreprinderile mari, primele care ar trebui să înceapă să aplice normele, vor avea la dispoziție un an suplimentar pentru a se conforma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6B3006" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="4B6B3006" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16D7F13F" w14:textId="77777777" w:rsidR="006D00BB" w:rsidRDefault="006D00BB" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="16D7F13F" w14:textId="77777777" w:rsidR="006D00BB" w:rsidRPr="00415D1B" w:rsidRDefault="006D00BB" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A1E3470" w14:textId="2589142E" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="6A1E3470" w14:textId="2589142E" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Modificările OMNIBUS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CE99DC" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="23CE99DC" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Modificarea pragului de angajați pentru raportarea CSRD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F15959" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="47F15959" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Până acum, companiile cu peste 250 de angajați trebuiau să respecte normele Directivei CSRD. Dar, în temeiul actualizării OMNIBUS, acest număr a crescut la 1 000 de angajați.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FD8FAA" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="10FD8FAA" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Pentru întreprinderile mijlocii, aceasta este o schimbare destul de semnificativă. Multe companii care se pregăteau pentru conformitatea cu cerințele de raportare ar putea constata acum că nu mai sunt obligate prin lege să o facă. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7D288C" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="6A7D288C" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Acestea nu înseamnă că părțile interesate, cum ar fi investitorii, furnizorii sau chiar clienții, nu vor aștepta în continuare rapoarte privind durabilitatea. De fapt, renunțarea totală ar putea să nu fie cea mai inteligentă mișcare în ceea ce privește reputația și încrederea.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2B11D8" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="5C2B11D8" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Oprirea ceasului</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>pentru termenele de raportare</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B588347" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="7B588347" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Pentru a soluționa dificultățile cu care se confruntă întreprinderile în ceea ce privește raportarea, Comisia Europeană a propus o inițiativă temporară de „</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>oprire a ceasului</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>” pentru termenele de raportare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB125A5" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="0DB125A5" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Întreprinderile din valul 2, care trebuiau inițial să prezinte primul raport pentru anul fiscal 2025, vor avea acum timp până în anul fiscal 2027 pentru a face acest lucru.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFDDF51" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="5FFDDF51" w14:textId="77777777" w:rsidR="00CF2EF2" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>În final,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> OMNIBUS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> schimbă regulile jocului în ceea ce privește raportarea privind durabilitatea (sustenabilitatea), în special pentru întreprinderile mijlocii, însă deși sunt scutite din punct de vedere legal, cele care iau în serios sustenabilitatea vor continua probabil să raporteze în mod voluntar, deoarece este vorba de mai mult decât simpla respectare a normelor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15060139" w14:textId="4503F786" w:rsidR="00275F80" w:rsidRPr="00CF2EF2" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="15060139" w14:textId="4503F786" w:rsidR="00275F80" w:rsidRPr="00415D1B" w:rsidRDefault="00CF2EF2" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2EF2">
+      <w:r w:rsidRPr="00415D1B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Noile Standarde introduc un nou concept al dublei materialități, cu alte cuvinte entitățile care au obligații de raportare trebuie să evalueze, să cuantifice și să prezinte informații atât in ceea ce privește impactul activității lor asupra mediului înconjurător și societății în ansamblu (responsabilitate socială, tratament al angajaților, guvernanță corporativă) dar și despre modul în care problemele sociale sau de mediu pot crea riscuri financiare dar și oportunități pentru entitățile raportoare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2269AC0B" w14:textId="77777777" w:rsidR="00275F80" w:rsidRPr="00CF2EF2" w:rsidRDefault="00275F80" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="2269AC0B" w14:textId="77777777" w:rsidR="00275F80" w:rsidRPr="00415D1B" w:rsidRDefault="00275F80" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AF9EEA6" w14:textId="77777777" w:rsidR="00275F80" w:rsidRPr="00CF2EF2" w:rsidRDefault="00275F80" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="4AF9EEA6" w14:textId="77777777" w:rsidR="00275F80" w:rsidRPr="00415D1B" w:rsidRDefault="00275F80" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7145292C" w14:textId="77777777" w:rsidR="00EB5F9A" w:rsidRPr="00CF2EF2" w:rsidRDefault="00EB5F9A" w:rsidP="00CF2EF2">
+    <w:p w14:paraId="7145292C" w14:textId="77777777" w:rsidR="00EB5F9A" w:rsidRPr="00415D1B" w:rsidRDefault="00EB5F9A" w:rsidP="00CF2EF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00EB5F9A" w:rsidRPr="00CF2EF2" w:rsidSect="007B6B87">
+    <w:sectPr w:rsidR="00EB5F9A" w:rsidRPr="00415D1B" w:rsidSect="007B6B87">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1152" w:bottom="1440" w:left="1440" w:header="720" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45D3DF57" w14:textId="77777777" w:rsidR="00400E6D" w:rsidRDefault="00400E6D" w:rsidP="00FE01E0">
+    <w:p w14:paraId="7376BEDC" w14:textId="77777777" w:rsidR="007B0C2F" w:rsidRDefault="007B0C2F" w:rsidP="00FE01E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CDB0213" w14:textId="77777777" w:rsidR="00400E6D" w:rsidRDefault="00400E6D" w:rsidP="00FE01E0">
+    <w:p w14:paraId="5DD19484" w14:textId="77777777" w:rsidR="007B0C2F" w:rsidRDefault="007B0C2F" w:rsidP="00FE01E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -7798,61 +7842,61 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16C2BA0A" w14:textId="77777777" w:rsidR="00400E6D" w:rsidRDefault="00400E6D" w:rsidP="00FE01E0">
+    <w:p w14:paraId="23AFFE9E" w14:textId="77777777" w:rsidR="007B0C2F" w:rsidRDefault="007B0C2F" w:rsidP="00FE01E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="763A8FB9" w14:textId="77777777" w:rsidR="00400E6D" w:rsidRDefault="00400E6D" w:rsidP="00FE01E0">
+    <w:p w14:paraId="56F187A9" w14:textId="77777777" w:rsidR="007B0C2F" w:rsidRDefault="007B0C2F" w:rsidP="00FE01E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6264D03D" w14:textId="77777777" w:rsidR="00FE01E0" w:rsidRDefault="000947C2">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
     <w:r w:rsidRPr="00335CDE">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="791F62ED" wp14:editId="44230DD1">
           <wp:simplePos x="0" y="0"/>
@@ -11766,128 +11810,131 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1552837522">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1059863767">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="220798243">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="751009685">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1184632988">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="871383154">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE01E0"/>
     <w:rsid w:val="0009440B"/>
     <w:rsid w:val="000947C2"/>
     <w:rsid w:val="000A1B0E"/>
     <w:rsid w:val="000E1E80"/>
     <w:rsid w:val="00110DEA"/>
     <w:rsid w:val="00150395"/>
     <w:rsid w:val="0020310A"/>
     <w:rsid w:val="0021163A"/>
     <w:rsid w:val="00275F80"/>
     <w:rsid w:val="00277CDA"/>
     <w:rsid w:val="00283EFF"/>
     <w:rsid w:val="002850D9"/>
     <w:rsid w:val="002872DC"/>
     <w:rsid w:val="002E171E"/>
     <w:rsid w:val="00342D5B"/>
     <w:rsid w:val="003962DD"/>
     <w:rsid w:val="003D3DD3"/>
     <w:rsid w:val="00400E6D"/>
     <w:rsid w:val="0040143E"/>
     <w:rsid w:val="00406859"/>
+    <w:rsid w:val="00415D1B"/>
     <w:rsid w:val="0042685F"/>
     <w:rsid w:val="00457049"/>
     <w:rsid w:val="004738F0"/>
     <w:rsid w:val="00482A14"/>
     <w:rsid w:val="004A403A"/>
     <w:rsid w:val="004B5310"/>
     <w:rsid w:val="004F0B17"/>
     <w:rsid w:val="00510D26"/>
     <w:rsid w:val="005850FA"/>
     <w:rsid w:val="005D6599"/>
     <w:rsid w:val="00631F15"/>
     <w:rsid w:val="00647D7D"/>
     <w:rsid w:val="00653F8E"/>
     <w:rsid w:val="006B30F7"/>
     <w:rsid w:val="006C0C48"/>
     <w:rsid w:val="006D00BB"/>
     <w:rsid w:val="006E63F2"/>
     <w:rsid w:val="00722974"/>
     <w:rsid w:val="00727AFF"/>
     <w:rsid w:val="007A5EEE"/>
+    <w:rsid w:val="007B0C2F"/>
     <w:rsid w:val="007B6B87"/>
     <w:rsid w:val="007D60C5"/>
     <w:rsid w:val="007E7242"/>
     <w:rsid w:val="008011C0"/>
     <w:rsid w:val="00885D1D"/>
     <w:rsid w:val="00890492"/>
     <w:rsid w:val="008C34EC"/>
     <w:rsid w:val="008E1E01"/>
     <w:rsid w:val="008F1796"/>
     <w:rsid w:val="008F2317"/>
     <w:rsid w:val="009048AF"/>
     <w:rsid w:val="0093625E"/>
+    <w:rsid w:val="00947C0A"/>
     <w:rsid w:val="009652E4"/>
     <w:rsid w:val="00985C38"/>
     <w:rsid w:val="009F3D82"/>
     <w:rsid w:val="00A1039F"/>
     <w:rsid w:val="00A12652"/>
     <w:rsid w:val="00A27362"/>
     <w:rsid w:val="00A36D72"/>
     <w:rsid w:val="00AA46F5"/>
     <w:rsid w:val="00AA69D9"/>
     <w:rsid w:val="00BA6991"/>
     <w:rsid w:val="00BD2095"/>
     <w:rsid w:val="00C1123B"/>
     <w:rsid w:val="00C44EB8"/>
     <w:rsid w:val="00C50A0D"/>
     <w:rsid w:val="00C63EDF"/>
     <w:rsid w:val="00CD1434"/>
     <w:rsid w:val="00CE31D8"/>
     <w:rsid w:val="00CE66BD"/>
     <w:rsid w:val="00CF2EF2"/>
     <w:rsid w:val="00D511F3"/>
     <w:rsid w:val="00DE7B0B"/>
     <w:rsid w:val="00E07746"/>
     <w:rsid w:val="00E3226A"/>
     <w:rsid w:val="00E4526D"/>
     <w:rsid w:val="00E94A76"/>
@@ -12978,54 +13025,56 @@
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002670A0"/>
     <w:rsid w:val="000161A3"/>
     <w:rsid w:val="00022F6A"/>
     <w:rsid w:val="00076482"/>
     <w:rsid w:val="00081F06"/>
     <w:rsid w:val="002670A0"/>
     <w:rsid w:val="002872DC"/>
     <w:rsid w:val="00406859"/>
     <w:rsid w:val="004F0B17"/>
     <w:rsid w:val="0057378D"/>
     <w:rsid w:val="005F1352"/>
     <w:rsid w:val="00603B91"/>
     <w:rsid w:val="008225DA"/>
     <w:rsid w:val="00864DF7"/>
     <w:rsid w:val="008977B4"/>
     <w:rsid w:val="009014FA"/>
+    <w:rsid w:val="00947C0A"/>
     <w:rsid w:val="00956180"/>
     <w:rsid w:val="00A057AF"/>
     <w:rsid w:val="00AA69D9"/>
     <w:rsid w:val="00B0355B"/>
+    <w:rsid w:val="00B04882"/>
     <w:rsid w:val="00B722C6"/>
     <w:rsid w:val="00E003D5"/>
     <w:rsid w:val="00E500FB"/>
     <w:rsid w:val="00F63FFC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
@@ -13784,58 +13833,56 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100756091D4FDCFE8408654D2774002F902" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4f3344ec99356e1616d0233e193c62d9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2b26eff6-892e-4c15-acde-3c7b66639820" xmlns:ns3="001c737b-e64e-455c-98e2-a823d698b9fc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="af76badd341759c2a927388bcd25f2dc" ns2:_="" ns3:_="">
     <xsd:import namespace="2b26eff6-892e-4c15-acde-3c7b66639820"/>
     <xsd:import namespace="001c737b-e64e-455c-98e2-a823d698b9fc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -14008,133 +14055,135 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="001c737b-e64e-455c-98e2-a823d698b9fc" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b26eff6-892e-4c15-acde-3c7b66639820">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72473D90-3DAD-46DC-941B-D173CF6ACCB9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{449F143A-F21A-4947-87DD-89DA83A01D51}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="2b26eff6-892e-4c15-acde-3c7b66639820"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68D47911-3D44-4DE0-BC7E-851C85FB8115}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2b26eff6-892e-4c15-acde-3c7b66639820"/>
     <ds:schemaRef ds:uri="001c737b-e64e-455c-98e2-a823d698b9fc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{449F143A-F21A-4947-87DD-89DA83A01D51}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72473D90-3DAD-46DC-941B-D173CF6ACCB9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="001c737b-e64e-455c-98e2-a823d698b9fc"/>
+    <ds:schemaRef ds:uri="2b26eff6-892e-4c15-acde-3c7b66639820"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3624</Words>
-  <Characters>21023</Characters>
+  <Words>3627</Words>
+  <Characters>21039</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>175</Lines>
   <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24598</CharactersWithSpaces>
+  <CharactersWithSpaces>24617</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Stanislava</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100756091D4FDCFE8408654D2774002F902</vt:lpwstr>
   </property>