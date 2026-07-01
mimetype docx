--- v0 (2026-05-16)
+++ v1 (2026-07-01)
@@ -15,3053 +15,3075 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="311227A8" w14:textId="77777777" w:rsidR="00C50A0D" w:rsidRPr="00766256" w:rsidRDefault="00C50A0D" w:rsidP="005850FA">
+    <w:p w14:paraId="311227A8" w14:textId="77777777" w:rsidR="00C50A0D" w:rsidRPr="001F438A" w:rsidRDefault="00C50A0D" w:rsidP="005850FA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20883372" w14:textId="77777777" w:rsidR="00EB5F9A" w:rsidRPr="00766256" w:rsidRDefault="00FA5AF9" w:rsidP="008E1E01">
+    <w:p w14:paraId="20883372" w14:textId="77777777" w:rsidR="00EB5F9A" w:rsidRPr="001F438A" w:rsidRDefault="00FA5AF9" w:rsidP="008E1E01">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5268"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>TRAINING COURSE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="5650" w:type="pct"/>
         <w:tblInd w:w="-725" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4230"/>
         <w:gridCol w:w="6661"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE01E0" w:rsidRPr="00766256" w14:paraId="33DC0137" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00FE01E0" w:rsidRPr="001F438A" w14:paraId="33DC0137" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="242A66F8" w14:textId="77777777" w:rsidR="00FE01E0" w:rsidRPr="00766256" w:rsidRDefault="004B5310" w:rsidP="00213991">
+          <w:p w14:paraId="242A66F8" w14:textId="77777777" w:rsidR="00FE01E0" w:rsidRPr="001F438A" w:rsidRDefault="004B5310" w:rsidP="00213991">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Course title</w:t>
             </w:r>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09BD07AC" w14:textId="616D8442" w:rsidR="00FE01E0" w:rsidRPr="00766256" w:rsidRDefault="0052114F" w:rsidP="00BA6991">
+          <w:p w14:paraId="09BD07AC" w14:textId="051A599A" w:rsidR="00FE01E0" w:rsidRPr="001F438A" w:rsidRDefault="0052114F" w:rsidP="00BA6991">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="200" w:line="253" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
-              <w:t>Formate de raportare a sustenabilității și integrarea bunelor practici în Republica Moldova</w:t>
+              <w:t xml:space="preserve">Formate de raportare a sustenabilității </w:t>
+            </w:r>
+            <w:r w:rsidR="001F438A" w:rsidRPr="00416A13">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>axate pe climă</w:t>
+            </w:r>
+            <w:r w:rsidR="001F438A" w:rsidRPr="001F438A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F438A">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="ro-MD"/>
+              </w:rPr>
+              <w:t>și integrarea bunelor practici în Republica Moldova</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE01E0" w:rsidRPr="00766256" w14:paraId="3733DA44" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00FE01E0" w:rsidRPr="001F438A" w14:paraId="3733DA44" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A276982" w14:textId="77777777" w:rsidR="00FE01E0" w:rsidRPr="00766256" w:rsidRDefault="00FA5AF9" w:rsidP="00213991">
+          <w:p w14:paraId="1A276982" w14:textId="77777777" w:rsidR="00FE01E0" w:rsidRPr="001F438A" w:rsidRDefault="00FA5AF9" w:rsidP="00213991">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Type of programme:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7507617C" w14:textId="5007E30D" w:rsidR="00FE01E0" w:rsidRPr="00766256" w:rsidRDefault="0052114F" w:rsidP="00213991">
+          <w:p w14:paraId="7507617C" w14:textId="5007E30D" w:rsidR="00FE01E0" w:rsidRPr="001F438A" w:rsidRDefault="0052114F" w:rsidP="00213991">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Training course</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00766256" w14:paraId="6EA4B053" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w14:paraId="6EA4B053" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B49453C" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00766256" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="5B49453C" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Тraining course for:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24F1E32B" w14:textId="1ED904BB" w:rsidR="00FA5AF9" w:rsidRPr="00766256" w:rsidRDefault="00000000" w:rsidP="000947C2">
+          <w:p w14:paraId="24F1E32B" w14:textId="1ED904BB" w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w:rsidRDefault="00000000" w:rsidP="000947C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1752"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-2076497680"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="008701E7">
+                <w:r w:rsidR="008701E7" w:rsidRPr="001F438A">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-758134353"/>
                 <w:placeholder>
                   <w:docPart w:val="2D59476A77914EB79C23E0832B306828"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>STUDENTS</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-1660148779"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-201246182"/>
                 <w:placeholder>
                   <w:docPart w:val="05B583D36FDF45758CB081604D1D439D"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="000947C2" w:rsidRPr="00766256">
+                <w:r w:rsidR="000947C2" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t xml:space="preserve">ACADEMIC STAFF       </w:t>
                 </w:r>
-                <w:r w:rsidR="000947C2" w:rsidRPr="00766256">
+                <w:r w:rsidR="000947C2" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-                <w:r w:rsidR="000947C2" w:rsidRPr="00766256">
+                <w:r w:rsidR="000947C2" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t xml:space="preserve">  NON-ACADEMIC STAFF</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00766256" w14:paraId="686F66D5" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w14:paraId="686F66D5" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F0D59D6" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00766256" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="3F0D59D6" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Course duration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E3C3FFA" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00766256" w:rsidRDefault="000947C2" w:rsidP="000947C2">
+          <w:p w14:paraId="7E3C3FFA" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w:rsidRDefault="000947C2" w:rsidP="000947C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>……..</w:t>
             </w:r>
-            <w:r w:rsidR="00BA6991" w:rsidRPr="00766256">
+            <w:r w:rsidR="00BA6991" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve"> academic hours</w:t>
             </w:r>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00766256" w14:paraId="7235F42B" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w14:paraId="7235F42B" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14C8F3E4" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00766256" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="14C8F3E4" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Method of conducting the course:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7C4124A0" w14:textId="0D8803F4" w:rsidR="00EB5F9A" w:rsidRPr="00766256" w:rsidRDefault="00000000" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="7C4124A0" w14:textId="0D8803F4" w:rsidR="00EB5F9A" w:rsidRPr="001F438A" w:rsidRDefault="00000000" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5904"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-1110424816"/>
                 <w14:checkbox>
                   <w14:checked w14:val="1"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0052114F" w:rsidRPr="00766256">
+                <w:r w:rsidR="0052114F" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☒</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="1800342216"/>
                 <w:placeholder>
                   <w:docPart w:val="D9823B1786264102BC3865D0CFCC1190"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>Offline Course Implementation (In-Person Training)</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A27142B" w14:textId="77777777" w:rsidR="00EB5F9A" w:rsidRPr="00766256" w:rsidRDefault="00000000" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="6A27142B" w14:textId="77777777" w:rsidR="00EB5F9A" w:rsidRPr="001F438A" w:rsidRDefault="00000000" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5904"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-1935580927"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-1251264698"/>
                 <w:placeholder>
                   <w:docPart w:val="6751D705108940259D458F06B3DEBCFE"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>Online Course Implementation</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="783DB42C" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00766256" w:rsidRDefault="00000000" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="783DB42C" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w:rsidRDefault="00000000" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5904"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-2134308821"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-1784646688"/>
                 <w:placeholder>
                   <w:docPart w:val="F65B09E4B3C74016BF529C6E8DF74885"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>COMBINED</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052114F" w:rsidRPr="00766256" w14:paraId="78EE02B6" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="0052114F" w:rsidRPr="001F438A" w14:paraId="78EE02B6" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE4FCF3" w14:textId="77777777" w:rsidR="0052114F" w:rsidRPr="00766256" w:rsidRDefault="0052114F" w:rsidP="0052114F">
+          <w:p w14:paraId="1AE4FCF3" w14:textId="77777777" w:rsidR="0052114F" w:rsidRPr="001F438A" w:rsidRDefault="0052114F" w:rsidP="0052114F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Course venue (location):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DC8BC55" w14:textId="1314AADD" w:rsidR="0052114F" w:rsidRPr="00766256" w:rsidRDefault="0052114F" w:rsidP="0052114F">
+          <w:p w14:paraId="5DC8BC55" w14:textId="1314AADD" w:rsidR="0052114F" w:rsidRPr="001F438A" w:rsidRDefault="0052114F" w:rsidP="0052114F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Moldova State University</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052114F" w:rsidRPr="00766256" w14:paraId="09E70FA6" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="0052114F" w:rsidRPr="001F438A" w14:paraId="09E70FA6" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DEAE74B" w14:textId="77777777" w:rsidR="0052114F" w:rsidRPr="00766256" w:rsidRDefault="0052114F" w:rsidP="0052114F">
+          <w:p w14:paraId="5DEAE74B" w14:textId="77777777" w:rsidR="0052114F" w:rsidRPr="001F438A" w:rsidRDefault="0052114F" w:rsidP="0052114F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Country where the course is held:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="17B806BC" w14:textId="1AEB9D6E" w:rsidR="0052114F" w:rsidRPr="00766256" w:rsidRDefault="0052114F" w:rsidP="0052114F">
+          <w:p w14:paraId="17B806BC" w14:textId="1AEB9D6E" w:rsidR="0052114F" w:rsidRPr="001F438A" w:rsidRDefault="0052114F" w:rsidP="0052114F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Republic of Moldova</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00766256" w14:paraId="7DF64DF4" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w14:paraId="7DF64DF4" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0050135F" w14:textId="77777777" w:rsidR="00CD1434" w:rsidRPr="00766256" w:rsidRDefault="00A27362" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="0050135F" w14:textId="77777777" w:rsidR="00CD1434" w:rsidRPr="001F438A" w:rsidRDefault="00A27362" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>List of Key learning outcomes, competencies and results of the course:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B03E29B" w14:textId="77777777" w:rsidR="00CD1434" w:rsidRPr="00766256" w:rsidRDefault="00A27362" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="1B03E29B" w14:textId="77777777" w:rsidR="00CD1434" w:rsidRPr="001F438A" w:rsidRDefault="00A27362" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Please provide the official list of key learning outcomes/objectives, competencies and results of the training course</w:t>
             </w:r>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F190589" w14:textId="508B14F8" w:rsidR="00FA5AF9" w:rsidRPr="00766256" w:rsidRDefault="00AB774A" w:rsidP="009048AF">
+          <w:p w14:paraId="7F190589" w14:textId="508B14F8" w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w:rsidRDefault="00AB774A" w:rsidP="009048AF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Participanții învață să identifice cele opt elemente esențiale ale unui raport integrat, care includ guvernanța, modelul de afaceri, riscurile, oportunitățile și perspectivele viitoare ale entității. Competențele dobândite permit selectarea formatului optim de raportare în funcție de nevoile investitorilor și evaluarea conformității cu standardele internaționale precum GRI sau SASB. Cursul pune un accent deosebit pe contextul Republicii Moldova, analizând barierele locale precum deficitul de date standardizate și necesitatea transpunerii legislației europene. Rezultatele învățării vizează capacitatea de a utiliza instrumente naționale, cum este Ghidul de raportare ESG al Bursei de Valori a Moldovei, pentru a asigura transparența și a evita riscul de dezinformare.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27362" w:rsidRPr="00766256" w14:paraId="27CCBF81" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00A27362" w:rsidRPr="001F438A" w14:paraId="27CCBF81" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D198D23" w14:textId="77777777" w:rsidR="00A27362" w:rsidRPr="00766256" w:rsidRDefault="00A27362" w:rsidP="00A27362">
+          <w:p w14:paraId="6D198D23" w14:textId="77777777" w:rsidR="00A27362" w:rsidRPr="001F438A" w:rsidRDefault="00A27362" w:rsidP="00A27362">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Description of the training course:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08486F87" w14:textId="77777777" w:rsidR="00A27362" w:rsidRPr="00766256" w:rsidRDefault="00A27362" w:rsidP="00A27362">
+          <w:p w14:paraId="08486F87" w14:textId="77777777" w:rsidR="00A27362" w:rsidRPr="001F438A" w:rsidRDefault="00A27362" w:rsidP="00A27362">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Please provide an overview of the content of the training course</w:t>
             </w:r>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5DEB529A" w14:textId="31070AE6" w:rsidR="00A27362" w:rsidRPr="00766256" w:rsidRDefault="00AB774A" w:rsidP="009048AF">
+          <w:p w14:paraId="5DEB529A" w14:textId="31070AE6" w:rsidR="00A27362" w:rsidRPr="001F438A" w:rsidRDefault="00AB774A" w:rsidP="009048AF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Cursul analizează formatele de raportare a sustenabilității, evidențiind opțiunile de prezentare a indicatorilor ESG prin rapoarte anuale, de sustenabilitate separate sau rapoarte integrate. Cursul detaliază cele opt elemente esențiale ale raportului integrat, oferind instrumente pentru conectarea performanței financiare cu cea nefinanciară. O componentă majoră vizează contextul Republicii Moldova, explorând barierele locale - deficitul de date și expertiza limitată - și soluțiile oferite de ghidurile naționale și foile de parcurs pentru finanțare durabilă. Participanții învață să aplice bunele practici internaționale pentru a asigura transparența și a evita riscul de dezinformare.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00766256" w14:paraId="1340DAFA" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w14:paraId="1340DAFA" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="74DB7E5E" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00766256" w:rsidRDefault="008F1796" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="74DB7E5E" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w:rsidRDefault="008F1796" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Assessment methods</w:t>
             </w:r>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="238BD96E" w14:textId="77777777" w:rsidR="008F1796" w:rsidRPr="00766256" w:rsidRDefault="008F1796" w:rsidP="008F1796">
+          <w:p w14:paraId="238BD96E" w14:textId="77777777" w:rsidR="008F1796" w:rsidRPr="001F438A" w:rsidRDefault="008F1796" w:rsidP="008F1796">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">Please provide details on the assessment method for this training course); </w:t>
             </w:r>
-            <w:r w:rsidR="0021163A" w:rsidRPr="00766256">
+            <w:r w:rsidR="0021163A" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">Participants </w:t>
             </w:r>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>were given a project-based learning assessment for this course, being assessed according to the following:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47211F69" w14:textId="77777777" w:rsidR="008F1796" w:rsidRPr="00766256" w:rsidRDefault="008F1796" w:rsidP="008F1796">
+          <w:p w14:paraId="47211F69" w14:textId="77777777" w:rsidR="008F1796" w:rsidRPr="001F438A" w:rsidRDefault="008F1796" w:rsidP="008F1796">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>- 75% of the course grade was based on a final deliverable document</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CBEDFCD" w14:textId="77777777" w:rsidR="008F1796" w:rsidRPr="00766256" w:rsidRDefault="008F1796" w:rsidP="008F1796">
+          <w:p w14:paraId="5CBEDFCD" w14:textId="77777777" w:rsidR="008F1796" w:rsidRPr="001F438A" w:rsidRDefault="008F1796" w:rsidP="008F1796">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>- 25% of the course grade was based on a 15 minute final presentation</w:t>
             </w:r>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="219CA174" w14:textId="03DAE3E1" w:rsidR="008E1E01" w:rsidRPr="00766256" w:rsidRDefault="00000000" w:rsidP="008E1E01">
+          <w:p w14:paraId="219CA174" w14:textId="03DAE3E1" w:rsidR="008E1E01" w:rsidRPr="001F438A" w:rsidRDefault="00000000" w:rsidP="008E1E01">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1704"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-908081834"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-749036307"/>
                 <w:placeholder>
                   <w:docPart w:val="2A84CDF75BB042409A2D6F0C9ED6A66A"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>TEST</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-1803769700"/>
                 <w14:checkbox>
                   <w14:checked w14:val="1"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="0052114F" w:rsidRPr="00766256">
+                <w:r w:rsidR="0052114F" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☒</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-1141032418"/>
                 <w:placeholder>
                   <w:docPart w:val="69809754F7804DFCA9F73F85F826285D"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>SURVEY</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-269466523"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="000947C2" w:rsidRPr="00766256">
+                <w:r w:rsidR="000947C2" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="684869912"/>
                 <w:placeholder>
                   <w:docPart w:val="A8775E08102E46A4AC7B3BA86DA24DA0"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>OTHER</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>(short description)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10EA9AC9" w14:textId="77777777" w:rsidR="00890492" w:rsidRPr="00766256" w:rsidRDefault="00890492" w:rsidP="008E1E01">
+          <w:p w14:paraId="10EA9AC9" w14:textId="77777777" w:rsidR="00890492" w:rsidRPr="001F438A" w:rsidRDefault="00890492" w:rsidP="008E1E01">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1704"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00766256" w14:paraId="160F46EA" w14:textId="77777777" w:rsidTr="008968C7">
+      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w14:paraId="160F46EA" w14:textId="77777777" w:rsidTr="008968C7">
         <w:trPr>
           <w:trHeight w:val="716"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A1D6703" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00766256" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="3A1D6703" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Number of participants successfully completing the course:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1505AECA" w14:textId="42EA28AF" w:rsidR="00FA5AF9" w:rsidRPr="00766256" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="1505AECA" w14:textId="42EA28AF" w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A27362" w:rsidRPr="00766256" w14:paraId="77C221C0" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00A27362" w:rsidRPr="001F438A" w14:paraId="77C221C0" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="63203614" w14:textId="77777777" w:rsidR="00A27362" w:rsidRPr="00766256" w:rsidRDefault="00A27362" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="63203614" w14:textId="77777777" w:rsidR="00A27362" w:rsidRPr="001F438A" w:rsidRDefault="00A27362" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Gender:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65C78A82" w14:textId="77777777" w:rsidR="009652E4" w:rsidRPr="00766256" w:rsidRDefault="009652E4" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="65C78A82" w14:textId="77777777" w:rsidR="009652E4" w:rsidRPr="001F438A" w:rsidRDefault="009652E4" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>(Please add number of Female participants; Male participants and Prefer not to say participants)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="331996FC" w14:textId="5C73CDA8" w:rsidR="00A27362" w:rsidRPr="00766256" w:rsidRDefault="00A27362" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="331996FC" w14:textId="5C73CDA8" w:rsidR="00A27362" w:rsidRPr="001F438A" w:rsidRDefault="00A27362" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Female:</w:t>
             </w:r>
-            <w:r w:rsidR="0052114F" w:rsidRPr="00766256">
+            <w:r w:rsidR="0052114F" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">        Male</w:t>
             </w:r>
-            <w:r w:rsidR="0052114F" w:rsidRPr="00766256">
+            <w:r w:rsidR="0052114F" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">         Prefer not to say:………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00766256" w14:paraId="03FCF4CD" w14:textId="77777777" w:rsidTr="00150395">
+      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w14:paraId="03FCF4CD" w14:textId="77777777" w:rsidTr="00150395">
         <w:trPr>
           <w:trHeight w:val="710"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D95CBA4" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00766256" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="6D95CBA4" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Trainer(s):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26B24D63" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00766256" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="26B24D63" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>(first and last name)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="214F9DB7" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00766256" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="214F9DB7" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="06624BA7" w14:textId="2C4FA7F8" w:rsidR="00ED0C54" w:rsidRPr="00766256" w:rsidRDefault="0052114F" w:rsidP="00CE66BD">
+          <w:p w14:paraId="06624BA7" w14:textId="2C4FA7F8" w:rsidR="00ED0C54" w:rsidRPr="001F438A" w:rsidRDefault="0052114F" w:rsidP="00CE66BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Lușmanschi Galina, dr, conf.univ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="00766256" w14:paraId="3C85DAE7" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w14:paraId="3C85DAE7" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A48199E" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00766256" w:rsidRDefault="0021163A" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="1A48199E" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w:rsidRDefault="0021163A" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Is the training Deep Tech focused? If yes, please select sub-category of Deep-Tech</w:t>
             </w:r>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B0B7E44" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00766256" w:rsidRDefault="00000000" w:rsidP="00150395">
+          <w:p w14:paraId="5B0B7E44" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w:rsidRDefault="00000000" w:rsidP="00150395">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1236"/>
                 <w:tab w:val="left" w:pos="4452"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="221342625"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00766256">
+                <w:r w:rsidR="00150395" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:noProof/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="1304655003"/>
                 <w:placeholder>
                   <w:docPart w:val="8C38BCF6E45347B782258052E6E6394C"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00766256">
+                <w:r w:rsidR="00150395" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t xml:space="preserve">YES </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:r w:rsidR="00150395" w:rsidRPr="00766256">
+            <w:r w:rsidR="00150395" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">                                             </w:t>
             </w:r>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-873925398"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+                <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FA5AF9" w:rsidRPr="00766256">
+            <w:r w:rsidR="00FA5AF9" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:b/>
                   <w:noProof/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="345825807"/>
                 <w:placeholder>
                   <w:docPart w:val="29132D9AB077470FB3ED749DD087FFCC"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00766256">
+                <w:r w:rsidR="00150395" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:noProof/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>Not Deep Tech</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150395" w:rsidRPr="00766256">
+            <w:r w:rsidR="00150395" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62F7D58F" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="00766256" w:rsidRDefault="00000000" w:rsidP="00150395">
+          <w:p w14:paraId="62F7D58F" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="001F438A" w:rsidRDefault="00000000" w:rsidP="00150395">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1236"/>
                 <w:tab w:val="center" w:pos="3222"/>
                 <w:tab w:val="right" w:pos="6445"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-242418137"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00766256">
+                <w:r w:rsidR="00150395" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150395" w:rsidRPr="00766256">
+            <w:r w:rsidR="00150395" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-2033170904"/>
                 <w:placeholder>
                   <w:docPart w:val="FF3F3BCAF97C42688CC0D50384F04616"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00766256">
+                <w:r w:rsidR="00150395" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>Advanced Manufacturing</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150395" w:rsidRPr="00766256">
+            <w:r w:rsidR="00150395" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58C8CD80" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="00766256" w:rsidRDefault="00000000" w:rsidP="00150395">
+          <w:p w14:paraId="58C8CD80" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="001F438A" w:rsidRDefault="00000000" w:rsidP="00150395">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1236"/>
                 <w:tab w:val="center" w:pos="3222"/>
                 <w:tab w:val="right" w:pos="6445"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="1024827999"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00766256">
+                <w:r w:rsidR="00150395" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150395" w:rsidRPr="00766256">
+            <w:r w:rsidR="00150395" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-2131778449"/>
                 <w:placeholder>
                   <w:docPart w:val="F0441D0382434C91A791473D36F9B2DF"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00766256">
+                <w:r w:rsidR="00150395" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>Biotechnology and Life Sciences</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150395" w:rsidRPr="00766256">
+            <w:r w:rsidR="00150395" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A809FB0" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="00766256" w:rsidRDefault="00000000" w:rsidP="00150395">
+          <w:p w14:paraId="2A809FB0" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="001F438A" w:rsidRDefault="00000000" w:rsidP="00150395">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1236"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-1977758716"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00766256">
+                <w:r w:rsidR="00150395" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150395" w:rsidRPr="00766256">
+            <w:r w:rsidR="00150395" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="608395926"/>
                 <w:placeholder>
                   <w:docPart w:val="02AAC92D2DB84502A3CC4D009DA102BE"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00766256">
+                <w:r w:rsidR="00150395" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>Deep Tech General</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150395" w:rsidRPr="00766256">
+            <w:r w:rsidR="00150395" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="237AE3E7" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="00766256" w:rsidRDefault="00000000" w:rsidP="00150395">
+          <w:p w14:paraId="237AE3E7" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="001F438A" w:rsidRDefault="00000000" w:rsidP="00150395">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1236"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="871192480"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00766256">
+                <w:r w:rsidR="00150395" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00150395" w:rsidRPr="00766256">
+            <w:r w:rsidR="00150395" w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="ro-MD"/>
                 </w:rPr>
                 <w:id w:val="-649444184"/>
                 <w:placeholder>
                   <w:docPart w:val="3A7F8FEB440E4AD797196047E38D2319"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:value="Choose an item."/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00150395" w:rsidRPr="00766256">
+                <w:r w:rsidR="00150395" w:rsidRPr="001F438A">
                   <w:rPr>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:noProof/>
                     <w:lang w:val="ro-MD"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sustainable Energy and Clean Technology </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00150395" w:rsidRPr="00766256" w14:paraId="797D584C" w14:textId="77777777" w:rsidTr="0021163A">
+      <w:tr w:rsidR="00150395" w:rsidRPr="001F438A" w14:paraId="797D584C" w14:textId="77777777" w:rsidTr="0021163A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="762B9C6B" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="00766256" w:rsidRDefault="00150395" w:rsidP="00FA5AF9">
+          <w:p w14:paraId="762B9C6B" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="001F438A" w:rsidRDefault="00150395" w:rsidP="00FA5AF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Key words:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="021CA02C" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="00766256" w:rsidRDefault="00150395" w:rsidP="00150395">
+          <w:p w14:paraId="021CA02C" w14:textId="77777777" w:rsidR="00150395" w:rsidRPr="001F438A" w:rsidRDefault="00150395" w:rsidP="00150395">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5268"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Please enter any words you think give extra detail of the scope of the training course</w:t>
             </w:r>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F396FA9" w14:textId="4AD1554B" w:rsidR="00150395" w:rsidRPr="00766256" w:rsidRDefault="000437E6" w:rsidP="000437E6">
+          <w:p w14:paraId="1F396FA9" w14:textId="4AD1554B" w:rsidR="00150395" w:rsidRPr="001F438A" w:rsidRDefault="000437E6" w:rsidP="000437E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1236"/>
                 <w:tab w:val="left" w:pos="4452"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000437E6">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
-              <w:t>Raport</w:t>
-[...55 lines deleted...]
-              <w:t>ă.</w:t>
+              <w:t>Raport integrat, raport de sustenabilitate, element de conținut, finanțare verde, standarde GRI/SASB, transparență corporativă.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58B14B67" w14:textId="77777777" w:rsidR="00EB5F9A" w:rsidRPr="00766256" w:rsidRDefault="00EB5F9A">
-[...8 lines deleted...]
-    <w:p w14:paraId="24A6888F" w14:textId="77777777" w:rsidR="000947C2" w:rsidRPr="00766256" w:rsidRDefault="000947C2" w:rsidP="00FA5AF9">
+    <w:p w14:paraId="58B14B67" w14:textId="77777777" w:rsidR="00EB5F9A" w:rsidRPr="001F438A" w:rsidRDefault="00EB5F9A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24A6888F" w14:textId="77777777" w:rsidR="000947C2" w:rsidRPr="001F438A" w:rsidRDefault="000947C2" w:rsidP="00FA5AF9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5268"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54BE4AA0" w14:textId="77777777" w:rsidR="00483C49" w:rsidRPr="00766256" w:rsidRDefault="00483C49">
+    <w:p w14:paraId="54BE4AA0" w14:textId="77777777" w:rsidR="00483C49" w:rsidRPr="001F438A" w:rsidRDefault="00483C49">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D19D22" w14:textId="0A9A1903" w:rsidR="00FA5AF9" w:rsidRPr="00766256" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
+    <w:p w14:paraId="23D19D22" w14:textId="0A9A1903" w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5268"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ANNOTATION OF THE TRAINING COURSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B85EA42" w14:textId="77777777" w:rsidR="000947C2" w:rsidRPr="00766256" w:rsidRDefault="000947C2" w:rsidP="000947C2">
+    <w:p w14:paraId="3B85EA42" w14:textId="77777777" w:rsidR="000947C2" w:rsidRPr="001F438A" w:rsidRDefault="000947C2" w:rsidP="000947C2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5268"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>"Write the text</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>(Times New Roman 12pt, 1.5 Space, Justify, 1200 Characters, 1 page)"</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0173CD" w14:textId="5EFAE395" w:rsidR="00483C49" w:rsidRPr="00483C49" w:rsidRDefault="00483C49" w:rsidP="00483C49">
+    <w:p w14:paraId="6B0173CD" w14:textId="5EFAE395" w:rsidR="00483C49" w:rsidRPr="001F438A" w:rsidRDefault="00483C49" w:rsidP="00483C49">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00483C49">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Această unitate de c</w:t>
       </w:r>
-      <w:r w:rsidR="00D77AF0" w:rsidRPr="00766256">
+      <w:r w:rsidR="00D77AF0" w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>onținut</w:t>
       </w:r>
-      <w:r w:rsidRPr="00483C49">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> se concentrează pe modalitățile practice de comunicare a performanței nefinanciare, oferind o perspectivă detaliată asupra opțiunilor de structurare a informațiilor ESG în funcție de nevoile diverselor părți interesate. Raportarea sustenabilității a evoluat de la simple broșuri voluntare la documente complexe, entitățile putând opta astăzi între includerea indicatorilor ESG în raportul anual de management, elaborarea unui raport de sustenabilitate separat sau adoptarea formatului de raport integrat. Cursul pune un accent deosebit pe raportul integrat, care nu este doar o sumă de date, ci un document strategic ce explică modul în care guvernanța, strategia și modelul de afaceri utilizează capitalurile disponibile pentru a crea valoare pe termen lung. Sunt analizate cele opt elemente fundamentale de conținut, precum prezentarea organizației, riscurile, oportunitățile și perspectivele de viitor, pentru a oferi cursanților o metodologie riguroasă de conectare a performanței financiare cu cea de mediu și socială.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C47795" w14:textId="358FE02A" w:rsidR="00483C49" w:rsidRPr="00483C49" w:rsidRDefault="00483C49" w:rsidP="00483C49">
+    <w:p w14:paraId="31C47795" w14:textId="358FE02A" w:rsidR="00483C49" w:rsidRPr="001F438A" w:rsidRDefault="00483C49" w:rsidP="00483C49">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00483C49">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">O componentă esențială a instruirii este dedicată analizei situației actuale din Republica Moldova, unde raportarea ESG se află într-o etapă de tranziție marcată de provocări specifice. Deși există un interes crescut pentru finanțarea durabilă, </w:t>
       </w:r>
-      <w:r w:rsidR="00AB2A83" w:rsidRPr="00766256">
+      <w:r w:rsidR="00AB2A83" w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>entitațile</w:t>
       </w:r>
-      <w:r w:rsidRPr="00483C49">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> identifică bariere critice precum deficitul de date standardizate la nivel de entitate, expertiza limitată a personalului și lipsa unei taxonomii naționale care să definească clar activitățile „verzi”. În acest context, sunt studiate instrumentele locale de sprijin, cum ar fi Ghidul de raportare ESG elaborat de Bursa de Valori a Moldovei și Foaia de parcurs pentru finanțare durabilă, care servesc drept repere pentru companiile ce doresc să atragă capital străin sau să se alinieze rigorilor pieței europene.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592C6F8F" w14:textId="242EA22B" w:rsidR="00483C49" w:rsidRPr="00483C49" w:rsidRDefault="00483C49" w:rsidP="00483C49">
+    <w:p w14:paraId="592C6F8F" w14:textId="242EA22B" w:rsidR="00483C49" w:rsidRPr="001F438A" w:rsidRDefault="00483C49" w:rsidP="00483C49">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5268"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00483C49">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Cursul abordează, de asemenea, importanța utilizării standardelor internaționale recunoscute, precum GRI sau SASB, pentru a asigura comparabilitatea și credibilitatea datelor raportate. Prin însușirea acestor principii, cursanții vor fi capabili să prevină fenomenul de dezinformare și să transforme raportarea dintr-o obligație administrativă într-un instrument de management care sporește transparența corporativă. Finalitatea acestei teme este pregătirea profesioniștilor pentru a naviga procesul complex de transpunere a acquis-ului comunitar în legislația națională, asigurând astfel reziliența și competitivitatea entităților pe o piață globală tot mai exigentă în privința sustenabilității.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDCF93C" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="00766256" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
+    <w:p w14:paraId="3DDCF93C" w14:textId="77777777" w:rsidR="00FA5AF9" w:rsidRPr="001F438A" w:rsidRDefault="00FA5AF9" w:rsidP="00FA5AF9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5268"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TRAINING COURSE CONTENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57CDB186" w14:textId="66954D4B" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00766256" w:rsidP="00766256">
+    <w:p w14:paraId="57CDB186" w14:textId="608CBB07" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00766256" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
-        <w:t>FORMATE DE RAPORTARE A SUSTENABILITĂȚII ȘI INTEGRAREA BUNELOR PRACTICI ÎN REPUBLICA MOLDOVA</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="63A2094B" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00E126D1">
+        <w:t xml:space="preserve">FORMATE DE RAPORTARE A SUSTENABILITĂȚII </w:t>
+      </w:r>
+      <w:r w:rsidR="001F438A" w:rsidRPr="001F438A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AXATE PE CLIMĂ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F438A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>ȘI INTEGRAREA BUNELOR PRACTICI ÎN REPUBLICA MOLDOVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D146CE3" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00E126D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63A2094B" w14:textId="111C6973" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00E126D1">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Formate de raportare a indicatorilor de sustenabilitate</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5A4B715D" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+      <w:r w:rsidR="001F438A" w:rsidRPr="001F438A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F438A" w:rsidRPr="00416A13">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>axate pe climă</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4B715D" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Informațiile ESG pot fi prezentate în:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B48E4F0" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="1B48E4F0" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>raportul anual</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56839118" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="56839118" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>un raport de sustenabilitate separat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1062319E" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="1062319E" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>un raport integrat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>, care corelează informațiile financiare și cele de sustenabilitate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22164375" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="22164375" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Entitățile pot alege formatul cel mai adecvat în funcție de strategia lor și de nevoile utilizatorilor de informații, cu respectarea cerințelor legale aplicabile.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2696CD" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00E126D1">
+    <w:p w14:paraId="4B2696CD" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00E126D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="2CA065"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:color w:val="2CA065"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1EAF42DF" wp14:editId="44A52FF1">
             <wp:extent cx="5900420" cy="1840523"/>
             <wp:effectExtent l="0" t="0" r="5080" b="7620"/>
             <wp:docPr id="8" name="Рисунок 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -3076,4534 +3098,4569 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5959388" cy="1858917"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22741243" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="22741243" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Raportul anual</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> are ca obiectiv principal prezentarea performanței financiare a societății pentru perioada de raportare. În contextul actual, riscurile și oportunitățile asociate aspectelor de mediu, sociale și de guvernanță pot influența în mod semnificativ poziția financiară a entităților și capacitatea acestora de a crea valoare pe termen scurt, mediu și lung. Prezentarea informațiilor ESG în raportul anual este, în general, concisă și adaptată stilului specific raportării financiare. Cu toate acestea, tendințele de reglementare și așteptările investitorilor indică o creștere progresivă a volumului și nivelului de detaliu al informațiilor ESG incluse în rapoartele financiare periodice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59ED5B5F" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="59ED5B5F" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Raportul de sustenabilitate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> reprezintă un document distinct care permite societăților să prezinte într-o manieră structurată informațiile relevante privind performanța și impactul ESG. Acest format oferă un grad ridicat de flexibilitate în ceea ce privește structura și conținutul raportării, permițând adaptarea la specificul activității și la nevoile părților interesate. Pentru a asigura consecvența și comparabilitatea informațiilor raportate, este recomandată utilizarea unor </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>standarde de raportare recunoscute la nivel internațional, precum Standardele GRI sau SASB. Auditarea externă independentă a informațiilor de sustenabilitate contribuie la creșterea credibilității datelor raportate și la consolidarea încrederii utilizatorilor. Conform bunelor practici, raportul anual și raportul de sustenabilitate ar trebui publicate într-un interval de timp apropiat, pentru a permite utilizatorilor analizarea acestora ca un set coerent de informații. Este esențial ca datele și informațiile prezentate în cele două documente să se refere la aceeași perioadă de raportare și să fie comparabile. Asigurarea conectivității dintre raportul anual și raportul de sustenabilitate poate fi realizată prin utilizarea trimiterilor încrucișate și a unor explicații coerente privind legătura dintre performanța financiară și cea de sustenabilitate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D72CD9" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="01D72CD9" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Raportul integrat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> reunește informațiile financiare și cele de sustenabilitate într-un singur document, oferind o perspectivă unitară asupra modului în care societatea creează valoare. Obiectivul principal al raportării integrate este de a demonstra interdependența dintre aspectele ESG, modelul de afaceri și strategia organizațională. Acest format este utilizat, de regulă, de societăți de dimensiuni mai mari, care dispun de sisteme mature de management al sustenabilității. Raportarea integrată este promovată de International Integrated Reporting Council (IIRC), care oferă orientări specifice pentru implementarea acestui tip de raportare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E0326F" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="36E0326F" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F8CB1A3" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="3F8CB1A3" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Elementele de conținut ale raportului integrat conform Cadrului Internațional de raportare integrată</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5486C067" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="5486C067" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Printre obiectivele principale ale raportării integrate unul este de a pune la dispoziţia tuturor părţilor interesate nu doar imaginea performanţei entității la data de raportare, dar, şi de a oferi informaţii prognozate cu privire la performanţele planificate ale entităţii în viitor (cel puţin, pentru perioada următoare de raportare). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50900BBB" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="50900BBB" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Prin urmare, situaţiile financiare tradiţionale ale entităţii sunt recunoscute ca parte componentă ale raportării integrate – care trebuie să fie completată cu indicatori de demonstrare a capacităţii de dezvoltare sustenabilă a entităţii.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411ED662" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="411ED662" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">În general, raportul integrat conţine date ce nu pot fi furnizate de un singur departament. De aceea, la elaborarea sa participă profesionişti de la mai multe departamente. De exemplu, pot lucra </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>împreună angajaţi ai departamentului de contabilitate, departamentului de managementul calităţii, departamentului de cercetare, departamentului de resurse umane etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57133216" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="57133216" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Un raport integrat include opt elemente de conținut, prezentate sub formă de întrebări care necesită un răspuns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16755095" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="16755095" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Între elementele de conținut există o legătură intrinsecă, iar ele nu se exclud reciproc. Ordinea elementelor de conținut prezentată aici nu este singurul mod în care acestea se pot succeda; prin urmare, nu se intenționează ca elementele de conținut să servească drept structură standard pentru un raport integrat, cu informațiile referitoare la acestea prezentate într-o anumită ordine sau ca secțiuni izolate, independente. Mai degrabă, informațiile dintr-un raport integrat sunt prezentate într-o manieră care evidențiază conexiunile dintre elementele de conținut.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA12EC2" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="2DA12EC2" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Conținutul raportului integrat al unei organizații va depinde de circumstanțele individuale ale organizației. Prin urmare, elementele de conținut sunt prezentate mai degrabă sub formă de întrebări decât ca liste de verificare a prezentării unor informații specifice. În consecință, în aplicarea principiilor directoare trebuie utilizat raționamentul pentru a determina ce informații să fie raportate, precum și modul în care să fie făcut acest lucru.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B8B9F05" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="1B8B9F05" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">În conformitate cu IIRF raportul integrat include opt elemente de conţinut care sunt fundamental corelate între ele. Acestea sunt formulate ca întrebări la care raportul trebuie să răspundă şi să scoată în evidentă corelaţia dintre ele. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566054C9" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="566054C9" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Analiză entităţii şi a mediului extern </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>(Privire de ansamblu a entității şi mediul extern): Ce face entitatea şi care sunt circumstanţele în care îşi desfăşoară activitatea? Care este misiunea şi viziunea sa, etica, valorile şi cultura, proprietarii şi structurile operative, principalele activităţi, pieţe, produse, servicii?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A19848" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="48A19848" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Guvernare (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Management</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">: Cum sprijină guvernarea entităţii capacitatea sa de a crea valoare pe termen scurt, mediu şi lung? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5BE642" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="7A5BE642" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Model de afaceri (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Business modele</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">: Care este modelul de afaceri al entităţii? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329D6598" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="329D6598" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Riscuri şi oportunităţi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">: Care sunt riscurile şi oportunităţile specifice ce afectează capacitatea entităţii de a crea valoare pe termen scurt, mediu şi lung, precum şi modul în care se ocupă entitatea de acestea? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4F362F" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="5B4F362F" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Strategie şi alocarea resurselor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">: Unde vrea entitatea să ajungă şi cum intenţionează să ajungă acolo? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DE8B3C" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="08DE8B3C" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Performanţă (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Rezultatele activităţii</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">: În ce măsură entitatea a atins obiectivele strategice pentru perioada raportată şi care sunt acelea? Care sunt rezultatele în ceea ce priveşte efectele asupra capitalurilor? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C902E53" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="5C902E53" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Perspective:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ce provocări şi incertitudini poate întâlni entitatea în implementarea strategiei sale, şi care sunt implicaţiile potenţiale pentru modelul său de afaceri şi performanţele viitoare? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224E0277" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="224E0277" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Baza de prezentare (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Principii de bază ale pregătirii şi prezentării</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>: Cum a determinat entitatea aspectele pe care urmează să le includă în raportul integrat şi cum sunt acestea cuantificate sau evaluate?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C160AE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="25C160AE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">În acest context sînt identificate patru obiective-cheie expuse în Strategia Uniunii Europene şi statelor sale membre: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A6B7B3" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="06A6B7B3" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Protecţia mediului</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">, prin măsuri care să permită disocierea creşterii economice de impactul negativ asupra mediului; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E20241" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="44E20241" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Echitatea şi coeziunea socială</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">, prin respectarea drepturilor fundamentale, diversităţii culturale, egalităţii de şanse şi prin combaterea discriminării de orice fel; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7D423E" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="2D7D423E" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Prosperitatea economică</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">, prin promovarea cunoaşterii, inovării şi competitivităţii pentru asigurarea unor standarde de viaţă ridicate şi unor locuri de muncă abundente şi bine plătite; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39631B11" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="39631B11" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Îndeplinirea responsabilităţilor internaţionale ale UE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> prin promovarea instituţiilor democratice în slujba păcii, securităţii şi libertăţii, a principiilor şi practicilor dezvoltării durabile pretutindeni în lume.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A122D26" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="2A122D26" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Trebuie remarcat faptul că prezentarea unor astfel de informații este un avantaj pe de o parte și un dezavantaj pe de altă parte. În primul rând, este extrem de dificil și consumator de timp colectarea, analiza și prelucrarea datelor privind capitalul intelectual, uman și relațional în scopul pregătirii unui raport. Unele elemente sunt dificil de identificat și descris. Există, de asemenea, o problemă cu includerea lor în conturi. În al doilea rând, astfel de informații sunt, de obicei, puternic </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>protejate de entitate împotriva oponenților pieței, deoarece constituie un element important în construirea unui avantaj competitiv.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="165AD9B5" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="165AD9B5" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>În prezent, în marea majoritate a țărilor, raportarea integrată este emisă în mod voluntar. Cu toate acestea, unii investitori și activiști în domeniul durabilității își continuă solicitarea de raportare integrată obligatorie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="170DDD39" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="170DDD39" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Elementul de conţinut:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Analiză entităţii şi a mediului extern.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">În raportul integrat se determină misiunea şi strategia entităţii, principalele activităţi şi pieţe; mediul concurenţial şi poziţionarea pe piaţă (având în vedere factori cum ar fi ameninţarea apariţiei noi concurenţi şi înlocuire de produse sau de servicii, etc.), numărul de angajaţi, venitul obţinut, etc. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09EC8889" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="09EC8889" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Un raport integrat trebuie să răspundă la întrebarea: Ce face entitatea și care sunt circumstanțele în care își desfășoară activitatea?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523EA56B" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="523EA56B" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Astfel, conform </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00766256">
+        <w:r w:rsidRPr="001F438A">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ro-MD"/>
           </w:rPr>
           <w:t>Cadrului general internațional de raportare integrată</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> din 2021, un raport integrat identifică scopul, misiunea și viziunea entității și furnizează contextul esențial pentru identificarea unor aspecte precum: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485CD5CF" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="485CD5CF" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">1) Următoarele elemente ale entității: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C833B2B" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="2C833B2B" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Cultura, etica și valorile; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4181B9B6" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="4181B9B6" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Proprietarii și structura operațională; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BE53D6" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="28BE53D6" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Activitățile și piețele principale; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A2EE9E" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="28A2EE9E" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Mediul concurențial și poziționarea pe piață (luând în considerare factori precum amenințarea din partea unor noi concurenți și a unor produse și servicii substitut, puterea de negociere a clienților și furnizorilor și intensitatea rivalității cu concurenții) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA8EDE1" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="0DA8EDE1" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Poziția din cadrul lanțului valoric.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24BA9959" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="24BA9959" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">2) Informațiile cantitative esențiale (de exemplu, numărul de angajați, veniturile și numărul de țări în care activează entitatea), evidențiind, mai ales, modificările importante față de perioadele anterioare; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25999F2F" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="25999F2F" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>3) Factorii importanți care afectează mediul extern și răspunsul entității.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117C9C3A" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="117C9C3A" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Factorii importanți care afectează mediul extern includ aspecte ale contextului legal, comercial, social, de mediu și politic care influențează capacitatea entității de a crea valoare pe </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>termen scurt, mediu sau lung. Aceștia pot afecta entitatea direct sau indirect (de exemplu, prin influențarea disponibilității, calității și accesibilității unui capital utilizat sau afectat de o entitate).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748221DA" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="748221DA" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Acești factori apar în contextul entității specifice, al industriei sau regiunii acesteia și în contextul social sau planetar mai general. Ei pot include, de exemplu: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F599EA8" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="3F599EA8" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Nevoile și interesele legitime ale principalelor părți interesate; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C28739D" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="6C28739D" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Condițiile macro și microeconomice, cum ar fi stabilitatea economică, globalizarea și tendințele sectorului de activitate; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E82D0B" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="66E82D0B" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Forțele pieței, cum ar fi punctele forte și punctele slabe relative ale concurenților și cererea din partea clienților; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7414E51F" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="7414E51F" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Viteza și efectele schimbărilor tehnologice; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A6C634" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="60A6C634" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Problemele sociale, cum ar fi populația și schimbările demografice, drepturile omului, sănătatea, sărăcia, valorile colective și sistemele de educație;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790EA11D" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="790EA11D" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Provocările de mediu, cum ar fi schimbările climatice, pierderea ecosistemelor și deficitele de resurse pe măsură ce ne apropiem de atingerea limitelor planetare; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4147C8C6" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="4147C8C6" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Mediul legislativ și de reglementare în care entitatea își desfășoară activitatea; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79EE3BDA" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="79EE3BDA" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Mediul politic din țările în care entitatea își desfășoară activitatea și din alte țări care ar putea afecta capacitatea entității de a-și implementa strategia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6451B124" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="6451B124" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Elementul de conţinut: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Guvernare (Management).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Un raport integrat trebuie să răspundă la întrebarea: Cum susține managementul entității capacitatea acesteia de a crea valoare pe termen scurt, mediu și lung? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D05AE50" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="2D05AE50" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Astfel, conform </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00766256">
+        <w:r w:rsidRPr="001F438A">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ro-MD"/>
           </w:rPr>
           <w:t>Cadrului general internațional de raportare integrată</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> din 2021, un raport integrat furnizează informații despre modul în care aspecte precum cele de mai jos sunt corelate cu capacitatea sa de a crea valoare: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFCECAF" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="4DFCECAF" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Structura de conducere a entității, inclusiv aptitudinile și diversitatea (de exemplu, diversitatea mediilor de proveniență, de gen, a competențelor și a experiențelor) persoanelor responsabile cu guvernanța și măsura în care dispozițiile de reglementare influențează modul în care este concepută structura de guvernanță; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B10C332" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="7B10C332" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Procesele specifice utilizate pentru a lua decizii strategice și pentru a stabili și a monitoriza cultura entității, inclusiv atitudinea acesteia față de riscuri și mecanismele care tratează integritatea și problemele de etică;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1D5C42" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="4D1D5C42" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Acțiunile specifice pe care persoanele responsabile cu guvernanța le-au întreprins pentru a influența și a monitoriza direcția strategică a entității și abordarea sa față de gestionarea riscurilor; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A693CFE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="7A693CFE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Modul în care cultura, etica și valorile entității se reflectă în utilizarea capitalurilor și în efectele sale asupra acestora, inclusiv în relațiile sale cu principalele părți interesate; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3255E77E" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="3255E77E" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Măsura în care entitatea implementează practici de guvernanță care depășesc dispozițiile legale; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249E9322" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="249E9322" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsabilitatea pe care și-o asumă persoanele responsabile cu guvernanța pentru promovarea și facilitarea inovării; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727F4854" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="727F4854" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Modul în care remunerarea și stimulentele sunt corelate cu crearea de valoare pe termen scurt, mediu și lung, inclusiv maniera în care acestea sunt corelate cu modul în care entitatea utilizează capitalurile și cu efectele sale asupra acestora.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5556B005" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="5556B005" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Elementul de conţinut: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Model de afaceri (Business modele).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Un raport integrat trebuie să răspundă la întrebarea: Care este modelul de afaceri al entității?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79ABA3CD" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="79ABA3CD" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Modelul de afaceri al unei entități este sistemul prin care aceasta transformă, prin activitățile sale de afaceri, intrările în ieșiri și rezultate, fiind destinat îndeplinirii scopurilor strategice ale entității și creării de valoare pe termen scurt, mediu și lung.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B7F691" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="48B7F691" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Caracteristicile care pot spori eficacitatea și inteligibilitatea descrierii modelului de afaceri includ: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547B05B2" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="547B05B2" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Identificarea explicită a elementelor-cheie ale modelului de afaceri; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E966285" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="0E966285" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>O diagramă simplă care evidențiază elementele-cheie, susținută de o explicație clară privind relevanța elementelor respective pentru entitate;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4E4E86" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="3A4E4E86" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Un flux narativ logic în contextul circumstanțelor specifice ale entității;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69274C16" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="69274C16" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Identificarea părților interesate critice și a altor elemente subordonate (de exemplu, materii prime) și factori importanți care afectează mediul extern; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239EC6EE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="239EC6EE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Legătura cu informațiile acoperite de alte elemente de conținut, cum ar fi strategia, riscurile și oportunitățile și performanța (inclusiv indicatorii-cheie de performanță și considerentele de ordin financiar, cum ar fi controlarea costurilor și veniturile).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D425142" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="1D425142" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Un raport integrat nu încearcă să furnizeze o listă exhaustivă a intrărilor. Mai degrabă, atenția este îndreptată spre cele care au o relevanță semnificativă asupra abilității de a crea valoare pe termen scurt, mediu și lung, indiferent de măsura în care capitalurile din care sunt derivate aparțin sau nu entității. Acesta poate include, de asemenea, o discuție cu privire la natura și amploarea compensărilor importante care influențează selectarea intrărilor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14341EAE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="14341EAE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Un raport integrat descrie principalele activități de afaceri. Aceasta poate include: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E89BA8D" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="2E89BA8D" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Modul în care entitatea se diferențiază pe piață (de exemplu, prin diferențierea produselor, segmentarea pieței, canalele de livrare și marketing); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C675AE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="74C675AE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Măsura în care modelul de afaceri se bazează pe generarea de venituri după punctul de vânzare inițial (de exemplu, angajamente de garanție extinsă sau tarife pentru utilizarea rețelei); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9D98D5" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="7C9D98D5" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Modul în care entitatea abordează necesitatea de a inova; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FD10B3" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="44FD10B3" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Modul în care modelul de afaceri a fost proiectat pentru a se adapta schimbărilor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B767D77" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="3B767D77" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Un raport integrat identifică produsele și serviciile cheie ale unei entități. Ar putea să existe alte ieșiri, cum ar fi produsele secundare și deșeurile (inclusiv emisiile), care trebuie detaliate în cadrul prezentării modelului de afaceri în funcție de pragul de semnificație al acestora.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB82149" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="4BB82149" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Un raport integrat descrie principalele rezultate. Rezultatele sunt consecințele interne și externe (pozitive și negative) asupra capitalurilor ca urmare a activităților de afaceri și a ieșirilor unei entități. Descrierea rezultatelor include: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E1CC4D" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="71E1CC4D" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Atât rezultatele interne (de exemplu, moralul angajaților, reputația entității, veniturile și fluxurile de trezorerie), cât și rezultatele externe (de exemplu, satisfacția clienților, plata impozitelor, loialitatea față de brand și efectele sociale și de mediu).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E679D8E" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="7E679D8E" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Atât rezultatele pozitive (adică cele care generează o creștere netă a capitalurilor și, prin urmare, creează valoare), cât și rezultatele negative (adică cele care generează o scădere netă a capitalurilor și, prin urmare, erodează valoarea).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68144CE4" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="68144CE4" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Un raport integrat prezintă rezultatele într-o manieră echilibrată. Acolo unde este posibil, acesta sprijină prin informații calitative și cantitative modul în care entitatea evaluează utilizarea capitalurilor și efectele sale asupra acestora.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD87B08" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="5FD87B08" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Elementul de conţinut: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Riscuri şi oportunităţi.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Un raport integrat trebuie să răspundă la întrebarea: Care sunt riscurile și oportunitățile specifice care ar putea afecta capacitatea entității de a crea valoare pe termen scurt, mediu și lung și cum le tratează aceasta? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF4BF0C" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="0EF4BF0C" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Astfel, conform </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00766256">
+        <w:r w:rsidRPr="001F438A">
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="ro-MD"/>
           </w:rPr>
           <w:t>Cadrului general internațional de raportare integrată</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> din 2021, un raport integrat identifică principalele riscuri și oportunități specifice entității, inclusiv pe cele care au legătură cu efectele entității asupra capitalurilor relevante și disponibilitatea, calitatea și accesibilitatea acestora pe termen scurt, mediu și lung.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E51DA5E" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="5E51DA5E" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Aceasta poate include identificarea: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05332C08" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="05332C08" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Sursei specifice a riscurilor și oportunităților, care poate fi internă, externă sau, de obicei, o combinație a celor două. Sursele externe le includ pe cele care provin din mediul extern. Sursele interne le includ pe cele care provin din activitățile de afaceri ale entității.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172CE741" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="172CE741" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Modului în care entitatea a evaluat probabilitatea ca riscul sau oportunitatea să se concretizeze și amploarea efectului său în acest caz. Aici este inclusă analizarea circumstanțelor specifice care ar determina concretizarea riscului sau oportunității. Prezentarea acestor informații va implica, în mod invariabil, un anumit grad de incertitudine. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B072DE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="30B072DE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Măsurilor specifice luate pentru atenuarea sau gestionarea principalelor riscuri sau pentru a crea valoare pe baza principalelor oportunități, inclusiv identificarea obiectivelor strategice, strategiilor, politicilor și țintelor asociate și a indicatorilor-cheie de performanță asociați.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3388B5" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="7C3388B5" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Ținând cont de principiul director al pragului de semnificație, abordarea entității privind orice riscuri reale (indiferent dacă sunt pe termen scurt, mediu sau lung) care sunt fundamentale pentru capacitatea continuă a entității de a crea valoare și care ar putea avea consecințe extreme este, de obicei, inclusă în raportul integrat, chiar dacă probabilitatea concretizării acestor riscuri poate să fie considerată destul de mică.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601094B1" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="601094B1" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77253DC3" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="77253DC3" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Elementul de conţinut: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Strategie şi alocarea resurselor.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Un raport integrat trebuie să răspundă la întrebarea: Care este țelul entitpții și cum intenționează aceasta să îl realizeze?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABF5E85" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="6ABF5E85" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">În raportul integrat ca de obicei se indică următoarele: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A99F7BF" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="4A99F7BF" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Obiectivele strategice ale entității pe termen scurt, mediu și lung; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC235A7" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="0FC235A7" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Strategiile pe care aceasta le are implementate sau intenționează să le implementeze în vederea îndeplinirii acelor obiective strategice; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28910449" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="28910449" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Planurile de alocare a resurselor pe care le are în vederea implementării strategiei sale; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5E3C55" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="5E5E3C55" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Modul în care își va măsura realizările și rezultatele prevăzute pe termen scurt, mediu și lung.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603D8495" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="603D8495" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Astfel, aceasta poate include descrierea: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33144410" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="33144410" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">1) Legăturii dintre strategia entității și planurile de alocare a resurselor și informațiile acoperite de alte elemente de conținut, inclusiv modul în care strategia și planurile de alocare a resurselor: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B83DDED" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="2B83DDED" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Sunt corelate cu modelul de afaceri al entității și ce modificări ar putea fi necesare în acel model de afaceri în vederea implementării strategiilor alese pentru a asigura înțelegerea capacității entității de a se adapta la schimbări; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE584D7" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="7CE584D7" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Sunt influențate de/răspund la mediul extern și la riscurile și oportunitățile identificate; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C2631B5" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="0C2631B5" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Afectează capitalurile și aranjamentele de gestionare a riscurilor aferente acelor capitaluri.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304D9B23" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="304D9B23" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>2) Ce anume diferențiază entitatea pentru a-i oferi avantaj competitiv și a-i permite să creeze valoare, cum ar fi:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4551E7" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="2C4551E7" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Rolul inovării; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A63C9A1" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="7A63C9A1" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Modul în care entitatea dezvoltă și exploatează capitalul intelectual; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613B26F6" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="613B26F6" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Măsura în care considerentele sociale și de mediu au fost incluse în strategia entității pentru a-i oferi un avantaj competitiv; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3552A6C6" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="3552A6C6" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Principalele caracteristici și constatări aferente cooperării cu părțile interesate care au fost utilizate în formularea strategiei și a planurilor de alocare a resurselor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED4D9FD" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="3ED4D9FD" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06BB9382" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="06BB9382" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Elementul de conţinut: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Performanţă (Rezultatele activităţii).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Un raport integrat trebuie să răspundă la întrebarea: În ce măsură și-a îndeplinit entitatea obiectivele strategice ale perioadei și care sunt rezultatele sale în termeni de efecte asupra capitalurilor?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65169879" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="65169879" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Un raport integrat conține informații calitative și cantitative despre performanță care pot include aspecte precum: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE44747" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="2EE44747" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicatori cantitativi cu privire la ținte, riscuri și oportunități, explicând importanța acestora, implicațiile și metodele și ipotezele utilizate pentru compilarea lor; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068F4929" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="068F4929" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Efectele entității (atât pozitive, cât și negative) asupra capitalurilor, inclusiv efectele semnificative asupra capitalurilor în cadrul lanțului valoric;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F65F9E" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="41F65F9E" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Starea relațiilor cu principalele părți interesate și modul în care entitatea a răspuns nevoilor și intereselor legitime ale principalelor părți interesate; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BF134E" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="23BF134E" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Legăturile dintre performanța anterioară și cea curentă și dintre performanța curentă și perspectivele entității.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7454682E" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="7454682E" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Pentru a demonstra legătura dintre performanța financiară și cea aferentă altor capitaluri pot fi utilizați indicatori-cheie de performanță care combină parametrii financiari cu alte componente (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>de exemplu, raportul dintre emisiile de gaze cu efect de seră și vânzări</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>) sau o descriere care explică implicațiile financiare ale efectelor importante asupra altor capitaluri și alte relații cauzale (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>de exemplu, creșterea preconizată a veniturilor ca urmare a eforturilor de perfecționare a capitalului uman</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>). În unele cazuri, aceasta poate include și monetizarea anumitor efecte asupra capitalurilor (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>de exemplu, emisiile de carbon și utilizarea apei</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652DAC89" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="652DAC89" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>În discutarea performanței poate fi relevantă includerea situațiilor în care reglementările au un efect semnificativ asupra acesteia (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>de exemplu, o constrângere asupra veniturilor ca urmare a stabilirii unui tarif reglementat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>) sau în care neconformitatea entității cu legile sau reglementările i-ar putea afecta semnificativ operațiunile.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C95C0E3" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="6C95C0E3" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Elementul de conţinut: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Perspective.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Un raport integrat trebuie să răspundă la întrebarea: Care sunt provocările și incertitudinile pe care este probabil să le întâlnească entitatea urmărindu-și strategia și care sunt potențialele implicații asupra modelului său de afaceri și a performanței sale viitoare?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4815AEF0" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="4815AEF0" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Un raport integrat evidențiază de obicei schimbările anticipate în timp și furnizează informații, pe baza unei analize transparente, cu privire la: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E50B60" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="02E50B60" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Așteptările entității în legătură cu mediul extern cu care aceasta este probabil să se confrunte pe termen scurt, mediu și lung;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F221B7" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="27F221B7" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Modul în care acestea vor afecta entitatea; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F043A09" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="0F043A09" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Modul în care entitatea este în prezent pregătită să răspundă provocărilor și incertitudinilor critice care este probabil să apară.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30331980" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="30331980" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Este nevoie de atenție pentru a se asigura faptul că așteptările, aspirațiile și intențiile declarate ale entității sunt ancorate în realitate. Este necesar ca acestea să fie proporționale cu capacitatea entității de a valorifica oportunitățile care îi sunt disponibile (inclusiv disponibilitatea, calitatea și accesibilitatea capitalurilor adecvate) și cu o evaluare realistă a mediului concurențial al acesteia și a poziționării sale pe piață și cu riscurile cu care se confruntă.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3366201D" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="3366201D" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Discutarea potențialelor implicații, inclusiv a implicațiilor pentru performanța financiară viitoare, include de obicei o discuție cu privire la: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FEABF7D" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="6FEABF7D" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Mediul extern, precum și la riscuri și oportunități, împreună cu o analiză a modului în care acestea ar putea afecta îndeplinirea obiectivelor strategice; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC11F24" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="1BC11F24" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Disponibilitatea, calitatea și accesibilitatea capitalurilor utilizate sau afectate de entitate (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>de exemplu, disponibilitatea continuă a forței de muncă specializate sau a resurselor naturale</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>), inclusiv modul în care sunt gestionate relațiile-cheie și motivele pentru care acestea sunt importante pentru capacitatea entității de a crea valoare în timp.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD45DF3" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="5AD45DF3" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Prezentarea informațiilor privind perspectivele unei entității în raportul integrat este realizată ținând cont de dispozițiile legale sau de reglementare sub incidența cărora se află entitatea.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE781DE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="4BE781DE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Elementul de conţinut: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Baza de prezentare (Principii de bază ale pregătirii şi prezentării).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Un raport integrat trebuie să răspundă la întrebarea: Cum a stabilit entitatea ce aspecte să includă în raportul integrat și cum sunt cuantificate sau evaluate acestea?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6DFBDE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="0B6DFBDE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Un raport integrat descrie baza pe care a fost întocmit și prezentat, inclusiv: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15641B70" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="15641B70" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Un rezumat al procesului entității de stabilire a pragului de semnificație.  Acesta poate include: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7D5C79" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="3C7D5C79" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">O scurtă descriere a procesului utilizat pentru a identifica aspectele relevante, a le evalua importanța și a le restrânge la aspectele semnificative; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30515E0F" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="30515E0F" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Determinarea rolului persoanelor responsabile cu guvernanța și al personalului-cheie în identificarea și stabilirea priorității aspectelor semnificative. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C921F98" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="3C921F98" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Poate fi inclusă și o trimitere la o descriere mai detaliată a procesului de stabilire a pragului de semnificație.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD2E242" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="4CD2E242" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">O descriere a limitelor de raportare și a modului în care acestea au fost determinate. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513EE839" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="513EE839" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Riscurile, oportunitățile și rezultatele semnificative care pot fi atribuite entităților care sunt incluse în entitatea raportoare sau asociate cu acestea sunt prezentate în raportul integrat al entității. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755FC246" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="755FC246" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Riscurile, oportunitățile și rezultatele care pot fi atribuite altor entități/părți interesate sau sunt asociate cu acestea sunt prezentate într-un raport integrat în măsura în care ar putea afecta semnificativ capacitatea entității raportoare de a crea valoare. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75ACE306" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="75ACE306" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Natura și amploarea informațiilor care pot fi prezentate într-un raport integrat ar putea fi limitate de aspecte practice. De exemplu: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048E5718" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="048E5718" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Disponibilitatea unor date fiabile cu privire la entitățile care nu sunt controlate de entitatea raportoare; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AFD536" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="63AFD536" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Imposibilitatea inerentă de a identifica toate riscurile, oportunitățile și rezultatele care vor afecta semnificativ capacitatea entității raportoare de a crea valoare, în special pe termen lung.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9359DF" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="6B9359DF" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Ar putea fi adecvat să se prezinte într-un raport integrat astfel de limitări, precum și acțiunile întreprinse pentru a le depăși.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EEBB760" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="0EEBB760" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>3) Un rezumat al cadrelor generale și metodelor importante utilizate pentru cuantificarea sau evaluarea aspectelor semnificative (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>de exemplu, standardele de raportare financiară aplicabile utilizate pentru a compila informațiile financiare, o formulă definită de entitate pentru evaluarea satisfacției clienților sau un cadru general pentru evaluarea riscurilor aferent sectorului de activitate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>). Explicații mai detaliate ar putea fi furnizate în alte comunicări.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E69EFE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="03E69EFE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Atunci când informațiile dintr-un raport integrat sunt similare cu sau se bazează pe alte informații publicate de entitate, acestea sunt întocmite pe aceeași bază ca informațiile respective </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">sau sunt ușor de reconciliat cu ele. De exemplu, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>atunci când un indicator-cheie de performanță acoperă un subiect similar cu sau se bazează pe informațiile publicate în situațiile financiare sau în raportul de sustenabilitate ale entității, el este întocmit pe aceeași bază și pentru aceeași perioadă ca informațiile respective</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A21C25" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="46A21C25" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="541E9DDE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="541E9DDE" w14:textId="13D877DF" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
-        <w:t>Integrarea raportării de sustenabilitate în Republica Moldova</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="359B331A" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+        <w:t xml:space="preserve">Integrarea raportării de sustenabilitate </w:t>
+      </w:r>
+      <w:r w:rsidR="001F438A" w:rsidRPr="00416A13">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>axate pe climă</w:t>
+      </w:r>
+      <w:r w:rsidR="001F438A" w:rsidRPr="001F438A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F438A">
+        <w:rPr>
+          <w:rStyle w:val="a9"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+        <w:t>în Republica Moldova</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359B331A" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="102CFC9B" wp14:editId="28E387CC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-64770</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1320800</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6212840" cy="3705225"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="0" y="21544"/>
                 <wp:lineTo x="21525" y="21544"/>
                 <wp:lineTo x="21525" y="0"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
@@ -7655,1374 +7712,1374 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Raportarea privind sustenabilitatea devine o componentă esențială a guvernanței corporative moderne, în special în contextul </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">integrării </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>europene</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> și al alinierii Republicii Moldova la cerințele UE. Chiar dacă </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Directiva CSRD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> și standardele tehnice </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>ESRS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> nu sunt încă obligatorii în legislația Republicii Moldova, statul urmează un proces activ de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>armonizare a cadrului normativ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> cu cel european, în baza </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Acordului de Asociere RM–UE (2014)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> și a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>statutului de țară candidată la UE (din 2022)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E04440A" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00E126D1">
+    <w:p w14:paraId="1E04440A" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00E126D1">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24B2F413" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="24B2F413" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">La momentul actual, în Republica Moldova nu există o lege dedicată exclusiv raportării non-financiare sau standardelor ESG. Cu toate acestea, mai multe acte legislative conțin </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>dispoziții relevante pentru domeniul sustenabilității</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> printre care:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="004A3879" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="004A3879" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Legea contabilității și raportării financiare nr. 287/2017</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>, care reglementează forma și conținutul situațiilor financiare anuale pentru entitățile din sectorul corporativ. Aceasta poate constitui o bază pentru extinderea viitoare spre raportări integrate (financiare + ESG);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A653CF2" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="3A653CF2" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Codul muncii</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> și </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Legea nr. 5/2006 privind egalitatea de șanse între femei și bărbați</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>, care tratează aspecte legate de echitate socială și drepturile angajaților;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DFD23A" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="58DFD23A" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Legea nr. 1515/1993 privind protecția mediului</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">, precum și </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Legea privind evaluarea impactului asupra mediului nr. 86/2014</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>, care oferă fundamente legale pentru raportarea impactului ecologic;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D90D9C8" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="1D90D9C8" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Legea privind eficiența energetică nr. 139/2018</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>, care conține prevederi privind monitorizarea și raportarea consumului de energie;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FF97E9" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="58FF97E9" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Strategia Națională de Dezvoltare „Moldova Europeană 2030”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>, care include priorități în domeniul tranziției verzi, incluziunii sociale și economiei sustenabile.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60739FB5" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="60739FB5" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Mai multe autorități publice centrale au un rol esențial în coordonarea politicilor și posibila reglementare a raportării durabilității:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC2C955" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="4EC2C955" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Ministerul Mediului</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> – responsabil pentru politicile de protecție a mediului, adaptarea la schimbările climatice și implementarea cerințelor din acordurile internaționale (ex. Acordul de la Paris);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B28EE8" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="21B28EE8" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Ministerul Finanțelor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> – responsabil pentru elaborarea politicilor contabile și posibila transpunere a cerințelor de raportare ESG în legislația contabilă;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2129A1" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="5A2129A1" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Comisia Națională a Pieței Financiare (CNPF)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> – autoritate de reglementare a pieței de capital, care ar putea introduce cerințe ESG pentru companiile listate sau pentru entitățile reglementate;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4546ED0A" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="4546ED0A" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Oficiul pentru Dezvoltare Durabilă</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> – monitorizează implementarea </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Obiectivelor de Dezvoltare Durabilă (ODD)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> și asigură coordonarea între autorități;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D007385" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="4D007385" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Oficiul pentru Prevenirea și Combaterea Spălării Banilor (SPCSB)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> și </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Centrul Național Anticorupție (CNA)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> – implicate în aspectele de guvernanță și etică în afaceri (pilonul „G” din ESG).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255C9BD2" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="255C9BD2" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">În lipsa unor standarde naționale oficiale, entitățile din Moldova pot alege să aplice în mod </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>voluntar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> standarde internaționale, în special:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD28D58" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="6CD28D58" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>GRI (Global Reporting Initiative)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> – cel mai utilizat cadru de raportare a durabilității la nivel global;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="648562CD" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="648562CD" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>IFRS S1 și S2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> – pentru entitățile care vor să integreze sustenabilitatea în raportarea financiară;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2C39CC" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="6C2C39CC" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>ESRS (European Sustainability Reporting Standards)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> – pentru entitățile care operează pe piața UE sau care doresc să se alinieze cerințelor viitoare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B23374" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="77B23374" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Chiar dacă în prezent Republica Moldova nu are un cadru juridic complet pentru raportarea ESG, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>direcția este clară: convergența cu standardele europene și internaționale</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>. Organizarea internă a entităților, pregătirea profesioniștilor și asumarea unei abordări proactive în raportarea ESG vor reprezenta un avantaj strategic în procesul de integrare europeană.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6CDC29" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="0A6CDC29" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">În ultimele decenii, sustenabilitatea a devenit un principiu fundamental pentru funcționarea economiilor moderne, iar raportarea non-financiară, sau raportarea privind durabilitatea, a trecut de la o practică voluntară la o cerință legală în Uniunea Europeană. Adoptarea </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Directivei privind raportarea durabilității corporative (CSRD)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> și dezvoltarea </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Standardelor Europene de Raportare a Sustenabilității (ESRS)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">reprezintă pași majori în direcția unei raportări transparente, comparabile și verificate. Pentru Republica Moldova, în calitate de țară candidată la UE, alinierea la aceste cerințe nu este doar un obiectiv strategic, ci și o necesitate practică. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Foia de parcurs pentru finanțare durabilă (2024–2028)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> aprobată de Guvern în colaborare cu Delegația UE, oferă cadrul oficial pentru integrarea principiilor ESG (mediu, social, guvernanță) în politicile publice și activitatea corporativă. Raportarea sustenabilității permite entităților să-și evalueze impactul asupra mediului și societății, să comunice cu transparență și să atragă finanțări verzi. În acest sens, înțelegerea cerințelor ESRS și transpunerea lor în context național este esențială.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D46BD7B" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="0D46BD7B" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>„</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Foia de parcurs pentru finanțare durabilă în Republica Moldova</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>” stabilește un set de obiective clare, aliniate cu politicile UE privind economia verde, tranziția energetică și raportarea non-financiară. Aceasta acoperă perioada 2024–2028 și are ca scop:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDFCE14" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="6DDFCE14" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Adaptarea cadrului legislativ național pentru a integra cerințele </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>CSRD, ESRS și Taxonomiei UE</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF1D086" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="3DF1D086" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Dezvoltarea unui </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>cadru instituțional coerent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> pentru promovarea raportării ESG;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D976E1" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="00D976E1" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Susținerea entităților, în special a celor mari și reglementate, în procesul de raportare și audit ESG;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B2532E" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="31B2532E" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Crearea condițiilor pentru </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>accesul la finanțare durabilă și investiții responsabile</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212DE375" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="212DE375" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>În prezent, legislația Republicii Moldova include o serie de acte normative care pot servi drept fundament pentru introducerea cerințelor ESG:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787BB304" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="787BB304" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Legea nr. 287/2017 privind contabilitatea și raportarea financiară</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>, care reglementează raportarea financiară și poate fi completată cu secțiuni ESG;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8F88CB" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="3C8F88CB" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Legea nr. 1515/1993 privind protecția mediului</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>, care oferă baza pentru raportarea impactului asupra mediului;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697F9801" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="697F9801" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Legea nr. 171/2012 privind piața de capital</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>, ce poate include obligații pentru emitenți în privința informațiilor non-financiare;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF74A69" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="5EF74A69" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Codul muncii și legislația privind egalitatea de șanse</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>, ce pot acoperi pilonul social al ESG;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FEE7523" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="4FEE7523" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Strategia „Moldova Europeană 2030”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>, ce prevede obiective clare de dezvoltare durabilă.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A109523" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="0A109523" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Foia de parcurs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> propune un model gradual de implementare, în cateva faze esențiale:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393615E4" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00E126D1">
+    <w:p w14:paraId="393615E4" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00E126D1">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BDD6D82" wp14:editId="38BEEA3F">
             <wp:extent cx="6284595" cy="3524116"/>
             <wp:effectExtent l="0" t="0" r="1905" b="635"/>
             <wp:docPr id="2058" name="Content Placeholder 4" descr="A map with text and a road&#10;&#10;AI-generated content may be incorrect.">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06725EDC-8BA2-C2F9-E4DC-6955E876A5FC}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Content Placeholder 4" descr="A map with text and a road&#10;&#10;AI-generated content may be incorrect.">
                       <a:extLst>
@@ -9041,864 +9098,864 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6297506" cy="3531356"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF28BD1" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="6AF28BD1" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Deși direcția strategică este clară, Republica Moldova se confruntă cu o serie de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>provocări sistemice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> în implementarea coerentă a cadrului ESG. Acestea sunt evidențiate atât în analiza comparativă UE – RM, cât și în documentele oficiale.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ab"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="137" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="661"/>
         <w:gridCol w:w="2779"/>
         <w:gridCol w:w="6061"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E126D1" w:rsidRPr="00766256" w14:paraId="237C67C3" w14:textId="77777777" w:rsidTr="00A6797C">
+      <w:tr w:rsidR="00E126D1" w:rsidRPr="001F438A" w14:paraId="237C67C3" w14:textId="77777777" w:rsidTr="00A6797C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75EAAF68" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
+          <w:p w14:paraId="75EAAF68" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Nr. crt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47582AEE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
+          <w:p w14:paraId="47582AEE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Provocare majoră</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C73D9EF" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
+          <w:p w14:paraId="1C73D9EF" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Descriere</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E126D1" w:rsidRPr="00766256" w14:paraId="282F4F85" w14:textId="77777777" w:rsidTr="00A6797C">
+      <w:tr w:rsidR="00E126D1" w:rsidRPr="001F438A" w14:paraId="282F4F85" w14:textId="77777777" w:rsidTr="00A6797C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76A577AE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
+          <w:p w14:paraId="76A577AE" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44ED583B" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
+          <w:p w14:paraId="44ED583B" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rStyle w:val="a9"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Cadrul normativ incipient</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="605E9963" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
+          <w:p w14:paraId="605E9963" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Lipsa legislației ESG dedicate și dificultăți în transpunerea acquis-ului comunitar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E126D1" w:rsidRPr="00766256" w14:paraId="7832AAA4" w14:textId="77777777" w:rsidTr="00A6797C">
+      <w:tr w:rsidR="00E126D1" w:rsidRPr="001F438A" w14:paraId="7832AAA4" w14:textId="77777777" w:rsidTr="00A6797C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A0A7204" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
+          <w:p w14:paraId="3A0A7204" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DC4CEFB" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
+          <w:p w14:paraId="3DC4CEFB" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rStyle w:val="a9"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Absenta unei taxonomii naționale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4245509F" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
+          <w:p w14:paraId="4245509F" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Creează riscul de „greenwashing” și confuzie în clasificarea activităților durabile.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E126D1" w:rsidRPr="00766256" w14:paraId="7D9BA0F5" w14:textId="77777777" w:rsidTr="00A6797C">
+      <w:tr w:rsidR="00E126D1" w:rsidRPr="001F438A" w14:paraId="7D9BA0F5" w14:textId="77777777" w:rsidTr="00A6797C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AC94F56" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
+          <w:p w14:paraId="4AC94F56" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27F57687" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
+          <w:p w14:paraId="27F57687" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rStyle w:val="a9"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Deficitul de date ESG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0ED0DC2F" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
+          <w:p w14:paraId="0ED0DC2F" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Lipsa datelor credibile, standardizate și ușor de colectat la nivel sectorial și național.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E126D1" w:rsidRPr="00766256" w14:paraId="2A4A6B5D" w14:textId="77777777" w:rsidTr="00A6797C">
+      <w:tr w:rsidR="00E126D1" w:rsidRPr="001F438A" w14:paraId="2A4A6B5D" w14:textId="77777777" w:rsidTr="00A6797C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="567AC572" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
+          <w:p w14:paraId="567AC572" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3EF59CBA" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
+          <w:p w14:paraId="3EF59CBA" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rStyle w:val="a9"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Expertiză tehnică limitată</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F8A5E24" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
+          <w:p w14:paraId="6F8A5E24" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Nevoie acută de formare în audit ESG, contabilitate verde, guvernanță sustenabilă etc.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E126D1" w:rsidRPr="00766256" w14:paraId="6DDFE97D" w14:textId="77777777" w:rsidTr="00A6797C">
+      <w:tr w:rsidR="00E126D1" w:rsidRPr="001F438A" w14:paraId="6DDFE97D" w14:textId="77777777" w:rsidTr="00A6797C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04059200" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
+          <w:p w14:paraId="04059200" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64BEBADA" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
+          <w:p w14:paraId="64BEBADA" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rStyle w:val="a9"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Costuri ridicate de implementare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04132786" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
+          <w:p w14:paraId="04132786" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Mai ales pentru IMM-uri și instituțiile fără acces la finanțare durabilă.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E126D1" w:rsidRPr="00766256" w14:paraId="3F38CDA5" w14:textId="77777777" w:rsidTr="00A6797C">
+      <w:tr w:rsidR="00E126D1" w:rsidRPr="001F438A" w14:paraId="3F38CDA5" w14:textId="77777777" w:rsidTr="00A6797C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="420D47E3" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
+          <w:p w14:paraId="420D47E3" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="128BA376" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
+          <w:p w14:paraId="128BA376" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rStyle w:val="a9"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Presiune scăzută din partea pieței</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="120AB119" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
+          <w:p w14:paraId="120AB119" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00A6797C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00766256">
+            <w:r w:rsidRPr="001F438A">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="ro-MD"/>
               </w:rPr>
               <w:t>Lipsa cererii ESG din partea consumatorilor locali și a investitorilor din regiune.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01360A50" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00E126D1">
-[...8 lines deleted...]
-    <w:p w14:paraId="11364A99" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="01360A50" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00E126D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11364A99" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Integrarea principiilor ESG în economia Republicii Moldova nu se poate realiza fără o </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>strategie națională coerentă, susținută legislativ, instituțional și financiar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> Documente precum </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Foia de parcurs pentru finanțare durabilă (2024–2028)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve"> trasează un drum clar, dar succesul va depinde de:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD89783" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="6AD89783" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Capacitatea instituțiilor publice de a coopera și de a acționa sincronizat;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12397052" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="12397052" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Inițiativa sectorului privat de a adopta voluntar practici ESG înainte de impunerea legală;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4096AF10" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="4096AF10" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>Asistența internațională pentru finanțarea reformelor și a proiectelor verzi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC6D845" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00766256">
+    <w:p w14:paraId="6FC6D845" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00766256">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t xml:space="preserve">Pe măsură ce presiunile externe și interne cresc, Republica Moldova trebuie să accelereze dezvoltarea unui </w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rStyle w:val="a9"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>cadru ESG național funcțional</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766256">
+      <w:r w:rsidRPr="001F438A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:val="ro-MD"/>
         </w:rPr>
         <w:t>, capabil să atragă investiții responsabile și să contribuie la obiectivele de dezvoltare durabilă.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A63B8A4" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="00766256" w:rsidRDefault="00E126D1" w:rsidP="00E126D1">
-[...17 lines deleted...]
-    <w:sectPr w:rsidR="00EB5F9A" w:rsidRPr="00766256" w:rsidSect="007B6B87">
+    <w:p w14:paraId="3A63B8A4" w14:textId="77777777" w:rsidR="00E126D1" w:rsidRPr="001F438A" w:rsidRDefault="00E126D1" w:rsidP="00E126D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ACAF400" w14:textId="77777777" w:rsidR="00EB5F9A" w:rsidRPr="001F438A" w:rsidRDefault="00EB5F9A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:lang w:val="ro-MD"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00EB5F9A" w:rsidRPr="001F438A" w:rsidSect="007B6B87">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1152" w:bottom="1440" w:left="1440" w:header="720" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06D6F69F" w14:textId="77777777" w:rsidR="009B7573" w:rsidRDefault="009B7573" w:rsidP="00FE01E0">
+    <w:p w14:paraId="119630D1" w14:textId="77777777" w:rsidR="00D30E94" w:rsidRDefault="00D30E94" w:rsidP="00FE01E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01961225" w14:textId="77777777" w:rsidR="009B7573" w:rsidRDefault="009B7573" w:rsidP="00FE01E0">
+    <w:p w14:paraId="02116F28" w14:textId="77777777" w:rsidR="00D30E94" w:rsidRDefault="00D30E94" w:rsidP="00FE01E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -9931,61 +9988,61 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12133B31" w14:textId="77777777" w:rsidR="009B7573" w:rsidRDefault="009B7573" w:rsidP="00FE01E0">
+    <w:p w14:paraId="63A8FFDE" w14:textId="77777777" w:rsidR="00D30E94" w:rsidRDefault="00D30E94" w:rsidP="00FE01E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="556A334A" w14:textId="77777777" w:rsidR="009B7573" w:rsidRDefault="009B7573" w:rsidP="00FE01E0">
+    <w:p w14:paraId="1D079361" w14:textId="77777777" w:rsidR="00D30E94" w:rsidRDefault="00D30E94" w:rsidP="00FE01E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E9DBC46" w14:textId="77777777" w:rsidR="00FE01E0" w:rsidRDefault="000947C2">
     <w:pPr>
       <w:pStyle w:val="a3"/>
     </w:pPr>
     <w:r w:rsidRPr="00335CDE">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3CE386E9" wp14:editId="7FBB62AC">
           <wp:simplePos x="0" y="0"/>
@@ -15570,83 +15627,84 @@
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1968967389">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="484858921">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1799061357">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1632202359">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="777287913">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="400636744">
     <w:abstractNumId w:val="39"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE01E0"/>
     <w:rsid w:val="000437E6"/>
     <w:rsid w:val="0009440B"/>
     <w:rsid w:val="000947C2"/>
     <w:rsid w:val="000A1B0E"/>
     <w:rsid w:val="00110DEA"/>
     <w:rsid w:val="00150395"/>
     <w:rsid w:val="001B29D6"/>
+    <w:rsid w:val="001F438A"/>
     <w:rsid w:val="0020310A"/>
     <w:rsid w:val="0021163A"/>
     <w:rsid w:val="00275F80"/>
     <w:rsid w:val="00277CDA"/>
     <w:rsid w:val="00283EFF"/>
     <w:rsid w:val="002850D9"/>
     <w:rsid w:val="002E171E"/>
     <w:rsid w:val="00342D5B"/>
     <w:rsid w:val="003614CC"/>
     <w:rsid w:val="00390DFD"/>
     <w:rsid w:val="003962DD"/>
     <w:rsid w:val="003A659D"/>
     <w:rsid w:val="003D3DD3"/>
     <w:rsid w:val="0040143E"/>
     <w:rsid w:val="00457049"/>
     <w:rsid w:val="004738F0"/>
     <w:rsid w:val="00482A14"/>
     <w:rsid w:val="00483C49"/>
     <w:rsid w:val="00491918"/>
     <w:rsid w:val="004A403A"/>
     <w:rsid w:val="004B5310"/>
     <w:rsid w:val="00510D26"/>
     <w:rsid w:val="0052114F"/>
     <w:rsid w:val="005850FA"/>
     <w:rsid w:val="00647D7D"/>
@@ -15664,51 +15722,53 @@
     <w:rsid w:val="00885D1D"/>
     <w:rsid w:val="00890492"/>
     <w:rsid w:val="008968C7"/>
     <w:rsid w:val="008C34EC"/>
     <w:rsid w:val="008E1E01"/>
     <w:rsid w:val="008F1796"/>
     <w:rsid w:val="008F2317"/>
     <w:rsid w:val="009048AF"/>
     <w:rsid w:val="0093625E"/>
     <w:rsid w:val="009652E4"/>
     <w:rsid w:val="00985C38"/>
     <w:rsid w:val="009B7573"/>
     <w:rsid w:val="00A12652"/>
     <w:rsid w:val="00A27362"/>
     <w:rsid w:val="00A36D72"/>
     <w:rsid w:val="00AA46F5"/>
     <w:rsid w:val="00AB2A83"/>
     <w:rsid w:val="00AB774A"/>
     <w:rsid w:val="00BA6991"/>
     <w:rsid w:val="00BD2095"/>
     <w:rsid w:val="00C1123B"/>
     <w:rsid w:val="00C50A0D"/>
     <w:rsid w:val="00C63EDF"/>
     <w:rsid w:val="00CD1434"/>
     <w:rsid w:val="00CE66BD"/>
+    <w:rsid w:val="00D30E94"/>
     <w:rsid w:val="00D511F3"/>
+    <w:rsid w:val="00D774E1"/>
     <w:rsid w:val="00D77AF0"/>
     <w:rsid w:val="00E07746"/>
     <w:rsid w:val="00E126D1"/>
     <w:rsid w:val="00E3226A"/>
     <w:rsid w:val="00E4526D"/>
     <w:rsid w:val="00EB282F"/>
     <w:rsid w:val="00EB5F9A"/>
     <w:rsid w:val="00ED0C54"/>
     <w:rsid w:val="00EF1EF2"/>
     <w:rsid w:val="00FA2F15"/>
     <w:rsid w:val="00FA5AF9"/>
     <w:rsid w:val="00FB5E98"/>
     <w:rsid w:val="00FE01E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -16788,50 +16848,52 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002670A0"/>
     <w:rsid w:val="000161A3"/>
     <w:rsid w:val="00076482"/>
     <w:rsid w:val="000E1518"/>
     <w:rsid w:val="001B29D6"/>
     <w:rsid w:val="002670A0"/>
     <w:rsid w:val="00390DFD"/>
     <w:rsid w:val="003A659D"/>
     <w:rsid w:val="0057378D"/>
     <w:rsid w:val="005F1352"/>
     <w:rsid w:val="00603B91"/>
     <w:rsid w:val="006F08B8"/>
     <w:rsid w:val="008225DA"/>
     <w:rsid w:val="00864DF7"/>
     <w:rsid w:val="008977B4"/>
     <w:rsid w:val="009014FA"/>
     <w:rsid w:val="00956180"/>
     <w:rsid w:val="00AA0975"/>
     <w:rsid w:val="00B0355B"/>
+    <w:rsid w:val="00D774E1"/>
+    <w:rsid w:val="00DA7368"/>
     <w:rsid w:val="00E003D5"/>
     <w:rsid w:val="00E500FB"/>
     <w:rsid w:val="00F63FFC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -17589,59 +17651,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100756091D4FDCFE8408654D2774002F902" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4f3344ec99356e1616d0233e193c62d9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2b26eff6-892e-4c15-acde-3c7b66639820" xmlns:ns3="001c737b-e64e-455c-98e2-a823d698b9fc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="af76badd341759c2a927388bcd25f2dc" ns2:_="" ns3:_="">
     <xsd:import namespace="2b26eff6-892e-4c15-acde-3c7b66639820"/>
     <xsd:import namespace="001c737b-e64e-455c-98e2-a823d698b9fc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -17810,129 +17863,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="001c737b-e64e-455c-98e2-a823d698b9fc" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b26eff6-892e-4c15-acde-3c7b66639820">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{449F143A-F21A-4947-87DD-89DA83A01D51}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68D47911-3D44-4DE0-BC7E-851C85FB8115}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2b26eff6-892e-4c15-acde-3c7b66639820"/>
     <ds:schemaRef ds:uri="001c737b-e64e-455c-98e2-a823d698b9fc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{449F143A-F21A-4947-87DD-89DA83A01D51}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72473D90-3DAD-46DC-941B-D173CF6ACCB9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="001c737b-e64e-455c-98e2-a823d698b9fc"/>
     <ds:schemaRef ds:uri="2b26eff6-892e-4c15-acde-3c7b66639820"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>6230</Words>
-  <Characters>36134</Characters>
+  <Words>6238</Words>
+  <Characters>36186</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>301</Lines>
   <Paragraphs>84</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>42280</CharactersWithSpaces>
+  <CharactersWithSpaces>42340</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Stanislava</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100756091D4FDCFE8408654D2774002F902</vt:lpwstr>
   </property>